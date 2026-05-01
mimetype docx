--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -570,222 +570,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact deterministic self-stabilizing leader election on a ring: the exponential advantage of being talkative</w:t>
+                <w:t xml:space="preserve">A Self-Stabilizing Memory Efficient Algorithm for the Minimum Diameter Spanning Tree under an Omnipotent Daemon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadwa Boubekeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swan Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distributed Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00446-017-0294-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 117, pp.50-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2018.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486763v1</w:t>
+                <w:t xml:space="preserve">hal-01966265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Self-Stabilizing Memory Efficient Algorithm for the Minimum Diameter Spanning Tree under an Omnipotent Daemon</w:t>
+                <w:t xml:space="preserve">Compact deterministic self-stabilizing leader election on a ring: the exponential advantage of being talkative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Swan Dubois</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 117, pp.50-62. </w:t>
+              <w:t xml:space="preserve">Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (2), pp.139-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2018.02.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00446-017-0294-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966265v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exclusive Graph Searching</w:t>
               </w:r>
@@ -2111,51 +2111,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silent MST Approximation for Tiny Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2565,64 +2565,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithme auto-stabilisant efficace en mémoire pour la construction d'un arbre couvrant de diamètre minimum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadwa Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swan Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2641,161 +2641,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Self-Stabilizing Memory Efficient Algorithm for the Minimum Diameter Spanning Tree under an Omnipotent Daemon</w:t>
+                <w:t xml:space="preserve">Space-Optimal Time-Efficient Silent Self-Stabilizing Constructions of Constrained Spanning Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Swan Dubois</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29rd IEEE International Symposium on Parallel and Distributed Processing (IPDPS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Hyberabad, India. pp.1065-1074, </w:t>
+              <w:t xml:space="preserve">35th IEEE International Conference on Distributed Computing Systems (ICDCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Columbus, United States. pp.589-598, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2015.44⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICDCS.2015.66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201859v1</w:t>
+                <w:t xml:space="preserve">hal-01247340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounding Degrees on RPL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadwa Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2862,282 +2849,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-Optimal Time-Efficient Silent Self-Stabilizing Constructions of Constrained Spanning Trees</w:t>
+                <w:t xml:space="preserve">A Self-Stabilizing Memory Efficient Algorithm for the Minimum Diameter Spanning Tree under an Omnipotent Daemon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadwa Boubekeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swan Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th IEEE International Conference on Distributed Computing Systems (ICDCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Columbus, United States. pp.589-598, </w:t>
+              <w:t xml:space="preserve">29rd IEEE International Symposium on Parallel and Distributed Processing (IPDPS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hyberabad, India. pp.1065-1074, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDCS.2015.66⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2015.44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01247340v1</w:t>
+                <w:t xml:space="preserve">hal-01201859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief Announcement: Space-Optimal Silent Self-stabilizing Spanning Tree Constructions Inspired by Proof-Labeling Schemes</w:t>
+                <w:t xml:space="preserve">Construction auto-stabilisante silencieuse optimale en mémoire d'arbres couvants de degré minimum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Symposium on Distributed Computing (DISC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Austin Texas, United States. pp.565-566</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206324v1</w:t>
+                <w:t xml:space="preserve">hal-00983011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction auto-stabilisante silencieuse optimale en mémoire d'arbres couvants de degré minimum</w:t>
+                <w:t xml:space="preserve">Brief Announcement: Space-Optimal Silent Self-stabilizing Spanning Tree Constructions Inspired by Proof-Labeling Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">28th International Symposium on Distributed Computing (DISC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Austin Texas, United States. pp.565-566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00983011v1</w:t>
+                <w:t xml:space="preserve">hal-01206324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Proof-Labeling Schemes versus Silent Self-stabilizing Algorithms</w:t>
               </w:r>
@@ -3221,325 +3221,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Deterministic Self-stabilizing Leader Election - The Exponential Advantage of Being Talkative</w:t>
+                <w:t xml:space="preserve">Brief announcement: deterministic self-stabilizing leader election with O(log log n)-bits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DISC 2013 - 27th International Symposium on Distributed Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Jerusalem, Israel. pp.76-90, </w:t>
+              <w:t xml:space="preserve">ACM Symposium on Principles of Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Montreal, Canada. pp.125-127, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-41527-2_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2484239.2484289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00930095v1</w:t>
+                <w:t xml:space="preserve">hal-00930090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief announcement: deterministic self-stabilizing leader election with O(log log n)-bits</w:t>
+                <w:t xml:space="preserve">Exclusive Graph Searching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janna Burman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Principles of Distributed Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2484239.2484289⟩</w:t>
+              <w:t xml:space="preserve">21st European Symposium on Algorithms (ESA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Sophia Antipolis, France. pp.181-192, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40450-4_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00930090v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exclusive Graph Searching</w:t>
+                <w:t xml:space="preserve">Compact Deterministic Self-stabilizing Leader Election - The Exponential Advantage of Being Talkative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Nisse</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Symposium on Algorithms (ESA 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DISC 2013 - 27th International Symposium on Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Jerusalem, Israel. pp.76-90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41527-2_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40450-4_16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00845530v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00930095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brief Announcement: Distributed Exclusive and Perpetual Tree Searching</w:t>
               </w:r>
@@ -3826,904 +3826,904 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00587591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exclusive Perpetual Ring Exploration without Chirality</w:t>
+                <w:t xml:space="preserve">Fast Self-Stabilizing Minimum Spanning Tree Construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alessia Milani</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomi Dolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Rovedakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DISC 2010 - 24th International Symposium Distributed Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15763-9_29⟩</w:t>
+              <w:t xml:space="preserve">DISC 2010 - 24th International Symposium on Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Cambridge, MA, United States. pp.480-494, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15763-9_46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992700v1</w:t>
+                <w:t xml:space="preserve">hal-00492398v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Self-Stabilizing Minimum Spanning Tree Construction</w:t>
+                <w:t xml:space="preserve">A Very Fast (Linear Time) Distributed Algorithm, on General Graphs, for the Minimum-Weight Spanning Tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stephane Rovedakis</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Butelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DISC 2010 - 24th International Symposium on Distributed Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OPODIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Manzanillo, Mexico. pp.113-124</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492398v2</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Very Fast (Linear Time) Distributed Algorithm, on General Graphs, for the Minimum-Weight Spanning Tree</w:t>
+                <w:t xml:space="preserve">Loop-Free Super-Stabilizing Spanning Tree Construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Butelle</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gradinariu Potop-Butucaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Rovedakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPODIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, New York, NY, United States. pp.50--64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-16023-3_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310357v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loop-Free Super-Stabilizing Spanning Tree Construction</w:t>
+                <w:t xml:space="preserve">Exclusive Perpetual Ring Exploration without Chirality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephane Rovedakis</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, New York, NY, United States. pp.50--64, </w:t>
+              <w:t xml:space="preserve">DISC 2010 - 24th International Symposium Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Cambridge, MA, United States. pp.312-327, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-16023-3_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15763-9_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668381v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Superstabilizing $\log(n)$-Approximation Algorithm for Dynamic Steiner Trees</w:t>
+                <w:t xml:space="preserve">A new self-stabilizing minimum spanning tree construction with loop-free property</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Gradinariu Potop-Butucaru</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Rovedakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Lyon, France. pp.133-148, </w:t>
+              <w:t xml:space="preserve">23rd International Symposium on Distributed Computing (DISC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Elche, Spain. pp.407--422, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-05118-0_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04355-0_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00363003v1</w:t>
+                <w:t xml:space="preserve">hal-00869591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new self-stabilizing minimum spanning tree construction with loop-free property</w:t>
+                <w:t xml:space="preserve">log(n)-approximation d'un arbre de Steiner auto-stabilisant et dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gradinariu Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Rovedakis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Symposium on Distributed Computing (DISC 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Carry-Le-Rouet, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00869591v1</w:t>
+                <w:t xml:space="preserve">inria-00383216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">log(n)-approximation d'un arbre de Steiner auto-stabilisant et dynamique</w:t>
+                <w:t xml:space="preserve">Self-stabilizing minimum-degree spanning tree within one from the optimal degree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gradinariu Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Rovedakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd IEEE International Symposium on Parallel&amp;Distributed Processing (IPDPS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Rome, Italy. pp.1-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5161042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00383216v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00336713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-stabilizing minimum-degree spanning tree within one from the optimal degree</w:t>
+                <w:t xml:space="preserve">A Superstabilizing $\log(n)$-Approximation Algorithm for Dynamic Steiner Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gradinariu Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Rovedakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IEEE International Symposium on Parallel&amp;Distributed Processing (IPDPS 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Rome, Italy. pp.1-11, </w:t>
+              <w:t xml:space="preserve">11th International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Lyon, France. pp.133-148, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5161042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-05118-0_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00336713v1</w:t>
+                <w:t xml:space="preserve">hal-00363003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interconnexion multi-groupes</w:t>
               </w:r>
@@ -4927,451 +4927,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encerclement réparti d'un fugitif dans un réseau par des agents mobiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed Approximation Allocation Resources Algorithm for Connecting Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Vial</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des Rencontres Francophones sur les aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euro-Par</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Germany. pp.519--529, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11823285_54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342001v1</w:t>
+                <w:t xml:space="preserve">hal-00341986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Chasing of Network Intruders by Mobile Agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algorithme distribué tricritère pour la construction de structures de connexions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Vial</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 13th Colloquium on Structural Information and Communication Complexity (SIROCCO 2006)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes des Rencontres Francophones sur les aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp.45--48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342000v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme distribué tricritère pour la construction de structures de connexions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributed Chasing of Network Intruders by Mobile Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Laforest</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des Rencontres Francophones sur les aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 13th Colloquium on Structural Information and Communication Complexity (SIROCCO 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Chester, United Kingdom. pp.70--84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11780823_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341985v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Approximation Allocation Resources Algorithm for Connecting Groups</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Encerclement réparti d'un fugitif dans un réseau par des agents mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Laforest</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes des Rencontres Francophones sur les aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp.89--92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11823285_54⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00341986v1</w:t>
+                <w:t xml:space="preserve">hal-00342001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed cost management in a selfish multi-operators BGP network</w:t>
               </w:r>
@@ -6308,51 +6308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exclusive perpetual ring exploration without chirality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Milani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6860,51 +6860,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04685228v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Blin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Durand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114744" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536828v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feuilloley" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Le Bouder" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.9335" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02873070v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2020.05.019" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01900843v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Bampas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurek Czyzowicz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ilcinkas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Labourel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.06.045" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01486763v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-017-0294-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01966265v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Boubekeur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Dubois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2018.02.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266492v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna Burman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0124-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01269828v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Potop-Butucaru" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rovedakis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxv110" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.07.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151868v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gradinariu Potop-Butucaru" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rovedakis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2010.08.019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laforest" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thibault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxp072" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vial" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.02.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341341v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Angel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evripidis Bampis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gourv&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2006.05.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082534v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Butelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054104002571" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448960v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60603-8_6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004390v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia Blin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Johnen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS55811.2022.00023" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651261v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651152v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140584v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64348-5_10" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03746708v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02076468v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77404-6_13" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01553088v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512950v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302779v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201859v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2015.44" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01269834v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Leone" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Medagliani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2815317.2815339" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247340v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2015.66" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206324v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983011v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102123v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Patt-Shamir" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11764-5_2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00930095v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41527-2_6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5QMHS1TD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00930090v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2484239.2484289" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845530v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40450-4_16" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741982v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33651-5_29" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687134v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587591v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomi Dolev" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00992700v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Milani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15763-9_29" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LWSV536C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492398v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15763-9_46" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310357v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16023-3_7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DJRH55MT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363003v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05118-0_10" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869591v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04355-0_43" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383216v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336713v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161042" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176947v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311362v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77096-1_22" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D8MB888R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342001v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342000v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11780823_7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341985v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341986v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11823285_54" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341996v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Echabbi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGI.2005.1431643" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310359v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310823v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Villain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cournier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45032-7_15" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MLM02MVQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082562v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2003.1213299" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134604v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02981573v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492320v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879578v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675233v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00464206v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384041v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166547v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00847179v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04685228v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Blin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Durand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114744" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536828v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feuilloley" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Le Bouder" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.9335" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02873070v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2020.05.019" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01900843v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Bampas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurek Czyzowicz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ilcinkas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Labourel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.06.045" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01966265v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Boubekeur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Dubois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2018.02.007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01486763v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-017-0294-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266492v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna Burman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0124-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01269828v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Potop-Butucaru" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rovedakis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxv110" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.07.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151868v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gradinariu Potop-Butucaru" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rovedakis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2010.08.019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laforest" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thibault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxp072" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vial" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.02.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341341v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Angel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evripidis Bampis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gourv&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2006.05.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082534v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Butelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054104002571" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448960v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60603-8_6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004390v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia Blin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Johnen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS55811.2022.00023" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651261v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651152v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140584v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64348-5_10" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03746708v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02076468v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77404-6_13" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01553088v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512950v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302779v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247340v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2015.66" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01269834v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Leone" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Medagliani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2815317.2815339" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201859v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2015.44" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983011v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206324v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102123v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Patt-Shamir" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11764-5_2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00930090v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2484239.2484289" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845530v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40450-4_16" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00930095v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41527-2_6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5QMHS1TD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741982v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33651-5_29" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687134v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587591v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomi Dolev" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492398v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15763-9_46" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310357v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668381v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16023-3_7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DJRH55MT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00992700v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Milani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15763-9_29" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LWSV536C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869591v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04355-0_43" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383216v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336713v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161042" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363003v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05118-0_10" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176947v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311362v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77096-1_22" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D8MB888R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341986v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11823285_54" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341985v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342000v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11780823_7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342001v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341996v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Echabbi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGI.2005.1431643" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310359v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310823v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Villain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cournier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45032-7_15" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MLM02MVQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082562v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2003.1213299" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134604v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02981573v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492320v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879578v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675233v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00464206v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384041v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166547v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00847179v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>