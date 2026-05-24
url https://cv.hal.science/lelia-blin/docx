--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -2953,191 +2953,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction auto-stabilisante silencieuse optimale en mémoire d'arbres couvants de degré minimum</w:t>
+                <w:t xml:space="preserve">Brief Announcement: Space-Optimal Silent Self-stabilizing Spanning Tree Constructions Inspired by Proof-Labeling Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">28th International Symposium on Distributed Computing (DISC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Austin Texas, United States. pp.565-566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00983011v1</w:t>
+                <w:t xml:space="preserve">hal-01206324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief Announcement: Space-Optimal Silent Self-stabilizing Spanning Tree Constructions Inspired by Proof-Labeling Schemes</w:t>
+                <w:t xml:space="preserve">Construction auto-stabilisante silencieuse optimale en mémoire d'arbres couvants de degré minimum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Symposium on Distributed Computing (DISC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Austin Texas, United States. pp.565-566</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206324v1</w:t>
+                <w:t xml:space="preserve">hal-00983011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Proof-Labeling Schemes versus Silent Self-stabilizing Algorithms</w:t>
               </w:r>
@@ -4927,226 +4927,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Approximation Allocation Resources Algorithm for Connecting Groups</w:t>
+                <w:t xml:space="preserve">Algorithme distribué tricritère pour la construction de structures de connexions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes des Rencontres Francophones sur les aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp.45--48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341986v1</w:t>
+                <w:t xml:space="preserve">hal-00341985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme distribué tricritère pour la construction de structures de connexions</w:t>
+                <w:t xml:space="preserve">Distributed Approximation Allocation Resources Algorithm for Connecting Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des Rencontres Francophones sur les aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euro-Par</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Germany. pp.519--529, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11823285_54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341985v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Chasing of Network Intruders by Mobile Agents</w:t>
               </w:r>
@@ -6860,51 +6860,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04685228v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Blin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Durand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114744" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536828v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feuilloley" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Le Bouder" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.9335" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02873070v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2020.05.019" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01900843v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Bampas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurek Czyzowicz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ilcinkas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Labourel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.06.045" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01966265v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Boubekeur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Dubois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2018.02.007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01486763v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-017-0294-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266492v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna Burman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0124-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01269828v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Potop-Butucaru" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rovedakis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxv110" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.07.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151868v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gradinariu Potop-Butucaru" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rovedakis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2010.08.019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laforest" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thibault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxp072" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vial" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.02.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341341v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Angel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evripidis Bampis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gourv&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2006.05.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082534v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Butelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054104002571" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448960v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60603-8_6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004390v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia Blin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Johnen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS55811.2022.00023" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651261v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651152v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140584v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64348-5_10" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03746708v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02076468v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77404-6_13" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01553088v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512950v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302779v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247340v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2015.66" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01269834v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Leone" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Medagliani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2815317.2815339" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201859v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2015.44" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983011v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206324v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102123v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Patt-Shamir" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11764-5_2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00930090v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2484239.2484289" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845530v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40450-4_16" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00930095v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41527-2_6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5QMHS1TD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741982v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33651-5_29" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687134v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587591v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomi Dolev" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492398v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15763-9_46" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310357v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668381v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16023-3_7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DJRH55MT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00992700v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Milani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15763-9_29" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LWSV536C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869591v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04355-0_43" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383216v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336713v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161042" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363003v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05118-0_10" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176947v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311362v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77096-1_22" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D8MB888R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341986v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11823285_54" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341985v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342000v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11780823_7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342001v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341996v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Echabbi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGI.2005.1431643" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310359v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310823v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Villain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cournier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45032-7_15" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MLM02MVQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082562v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2003.1213299" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134604v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02981573v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492320v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879578v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675233v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00464206v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384041v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166547v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00847179v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04685228v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Blin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Durand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114744" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536828v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feuilloley" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Le Bouder" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.9335" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02873070v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2020.05.019" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01900843v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Bampas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurek Czyzowicz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ilcinkas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Labourel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.06.045" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01966265v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Boubekeur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Dubois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2018.02.007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01486763v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-017-0294-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266492v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna Burman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0124-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01269828v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Potop-Butucaru" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rovedakis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxv110" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.07.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151868v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gradinariu Potop-Butucaru" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rovedakis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2010.08.019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laforest" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thibault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxp072" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vial" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.02.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341341v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Angel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evripidis Bampis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gourv&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2006.05.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082534v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Butelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054104002571" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448960v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60603-8_6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004390v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia Blin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Johnen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS55811.2022.00023" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651261v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651152v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140584v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64348-5_10" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03746708v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02076468v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77404-6_13" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01553088v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512950v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302779v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247340v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2015.66" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01269834v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Leone" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Medagliani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2815317.2815339" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201859v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2015.44" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206324v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983011v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102123v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Patt-Shamir" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11764-5_2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00930090v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2484239.2484289" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845530v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40450-4_16" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00930095v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41527-2_6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5QMHS1TD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741982v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33651-5_29" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687134v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587591v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomi Dolev" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492398v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15763-9_46" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310357v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668381v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16023-3_7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DJRH55MT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00992700v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Milani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15763-9_29" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LWSV536C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869591v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04355-0_43" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383216v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336713v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161042" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363003v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05118-0_10" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176947v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311362v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77096-1_22" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D8MB888R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341985v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341986v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11823285_54" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342000v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11780823_7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342001v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341996v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Echabbi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGI.2005.1431643" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310359v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310823v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Villain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cournier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45032-7_15" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MLM02MVQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082562v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2003.1213299" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134604v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02981573v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492320v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879578v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675233v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00464206v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384041v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166547v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00847179v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>