--- v0 (2026-03-23)
+++ v1 (2026-04-29)
@@ -1007,178 +1007,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les sociologues et leurs représentations de la littérature. Étude du discours de cinq sociologues français contemporains »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ellena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Création sociale : sociétés cultures imaginaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Sociétés, cultures, imaginaires, 2, pp.71-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Quartier « non lieu » ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ellena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Chaouite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecarts d'identité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, « Le toit de l’Autre, accès et entraves au logement »., 80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840197v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03840192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1259,303 +1259,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vous ferez cela en mémoire de moi&amp;quot;. Un projet de film entre sociologie et cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ellena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival International Recherche et Cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Festival RISC; Master réalisation audiovisuelle Aix Marseille, Dec 2024, Marseille (FRANCE), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narrative choices for a self-socio-analytical film documentary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ellena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science and Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Pale, May 2024, Pale, Bosnia and Herzegovina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apports et enjeux de l’enquête sociologique par l’image et le son</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ellena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congres AISLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISLF, Jul 2024, Ottawa (Canada), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction and moderation of introductory conference, International conference Heritage/patrimonialization in Eastern Europe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ellena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference Heritage/patrimonialization in Eastern Europe. Sustainability, transmission and preservation of tangible and intangible cultural heritage in the 21st century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sanja Boskovic, Galina Subbotina, Laurence Ellena, Oct 2024, Sarajevo, Bosnia and Herzegovina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457064v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-04873750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi le sociologue aurait-il recours à la fiction ? Intentions sociologiques et choix esthétiques d'un documentaire filmique</w:t>
               </w:r>
@@ -1824,165 +1824,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les sociologues, la littérature et l’écriture du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ellena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Les différentes manières d’écrire le travail aujourd’hui. Les sciences sociales et l’écriture du travail »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRESCO; Filmer le travail, Feb 2012, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Science sociale, récit, épistémologie et fiction : état de la question et évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ellena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CR 11 (Histoire de la sociologie) Congrès de l’Association Internationale des Sociologues de Langue Française AISLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française AISLF, Jun 2012, Rabat (MOROCCO), Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947492v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03948336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologues, travail et roman. Contours d’une intertextualité</w:t>
               </w:r>
@@ -2169,165 +2169,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'évolution de la fonction des gardiens d'immeubles : du contrôle des « classes dangereuses » au traitement de la « souffrance sociale » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ellena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études Histoire de la souffrance sociale (XVIIe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Master 2 - Espaces, modèles et conflits; Université de Poitiers; Gerhico (EA 2625), Mar 2006, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Normes sociales et dimension vocationnelle de la pratique artistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ellena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Études SACO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SACO, Jun 2006, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948910v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03948406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux épistémologiques des pratiques intertextuelles littéraires de la sociologie</w:t>
               </w:r>
@@ -2721,178 +2721,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simone de Beauvoir et son public : la construction sociale d’une représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ellena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaussot Ludovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Engaging with Simone de Beauvoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Etudes Françaises; Université d'Oxford, Jul 2001, Oxford (UK), Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les gardiens d’immeuble et la question de la gestion sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ellena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque Vers une sociologie française des professions ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRIS CAR Céreq, Rouen., Jan 2001, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947349v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03947550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps, rapport au corps et identité sociale dans Les Affranchis de Martin Scorsese</w:t>
               </w:r>
@@ -3299,260 +3299,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La réception du Deuxième sexe par la sociologie française, 1949-1998</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ellena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Gaussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tarrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinquantenaire du Deuxième sexe, colloque international IRESCO-CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRESCO CNRS, Jan 1999, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’œuvre littéraire et la sociologie contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ellena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études La littérature, concurrente, source ou ressource pour les sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MMSH; LAMES, May 1999, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation artistique littéraire et son utilisation en sociologie. L'exemple de Durkheim et Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ellena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interdisciplinaire Représentation(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de L'homme et de la Société, May 1999, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947468v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03947482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4234,332 +4234,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« L’évolution de la fonction des gardiens d’immeubles : du contrôle des « classes dangereuses » au traitement de la « souffrance sociale » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ellena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Chauvaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoires de la souffrance sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUR; Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.147-155., 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Tendances et réception des travaux sur les rapports entre sociologie et littérature : résistances ou renforcements disciplinaires ?»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ellena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florent Gaudez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie des arts, sociologie des sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, II, pp.173-181, 2007, 978-2-296-03708-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Frédéric Chauvaud. </w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Interprétation littéraire du monde et savoir scientifique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ellena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francis Farrugia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoires de la souffrance sociale</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.147-155., 2007</w:t>
+              <w:t xml:space="preserve">Le terrain et son interprétation, Enquêtes, compte-rendus, méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.93-100., 2006, Le terrain et son interprétation, Enquêtes, compte-rendus, méthodes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La sociologie française contemporaine et ses références littéraires »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ellena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Guillemin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A la recherche du meilleur des mondes, Littérature et sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.91-103., 2006, Littératures et société, Littérature, études littéraires, critiques, 2-296-00579-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845563v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03845571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Regards de sociologues sur la sociologie »</w:t>
               </w:r>
@@ -4790,51 +4790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ellena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Gaussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tarrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Chaperon, Christine Delphy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquantenaire du Deuxième Sexe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Syllepse, pp.20-30, 2001, 2-913165-610-3</w:t>
@@ -5174,159 +5174,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’évaluation de la réduction du temps de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ellena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Nancy 2. 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les mutations du métier de gardien d’immeuble, phase 2, enquête qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ellena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Nancy II. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945795v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-03945723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Œuvres sociologiques du XIX ème siècle et représentations</w:t>
               </w:r>
@@ -5865,51 +5865,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B95CF3FB"/>
+    <w:nsid w:val="4A22028F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6096,51 +6096,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lellena" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2166-5445" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035801719" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://itti.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839610v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ellena" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.1466" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945843v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.1047" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840164v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn-Olav Dozo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Amand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6209" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840167v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.4262" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945847v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.3763" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945856v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840176v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gaussot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840179v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.2000.3008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840187v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840197v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Chaouite" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840192v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457069v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457064v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874074v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874040v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873750v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873873v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873949v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947623v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaquero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945966v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947492v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948336v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947507v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945971v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946603v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948910v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948406v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948964v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947537v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946611v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946620v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947296v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948982v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947349v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947550v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaussot Ludovic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947363v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949030v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947339v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947578v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947456v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947369v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949053v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947468v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947482v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tarrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839684v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528313v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierig Humeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840023v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840215v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.178201" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540264v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840220v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840238v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840637v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cavarroc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840640v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840647v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/6703" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845563v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845571v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845767v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845551v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845828v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845584v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845851v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840195v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945698v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Geay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fromard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul G&#233;hin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ram&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945795v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945723v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945812v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945819v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Michel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Castro-Thomasset" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne L&#233;on" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945826v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03845931v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840039v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6189" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lellena" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2166-5445" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035801719" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://itti.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839610v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ellena" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.1466" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945843v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.1047" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840164v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn-Olav Dozo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Amand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6209" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840167v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.4262" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945847v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.3763" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945856v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840176v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gaussot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840179v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.2000.3008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840187v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840192v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840197v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Chaouite" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457069v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873750v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874040v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874074v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457064v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873873v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873949v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947623v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaquero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945966v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948336v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947507v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945971v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946603v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948406v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948910v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948964v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947537v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946611v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946620v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947296v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948982v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947550v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaussot Ludovic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947349v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947363v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949030v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947339v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947578v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947456v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947369v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947482v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tarrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949053v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947468v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839684v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528313v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierig Humeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840023v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840215v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.178201" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540264v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840220v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840238v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840637v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cavarroc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840647v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/6703" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840640v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845571v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845563v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845767v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845551v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845828v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845584v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845851v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840195v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945698v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Geay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fromard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul G&#233;hin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ram&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945723v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945795v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945812v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945819v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Michel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Castro-Thomasset" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne L&#233;on" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945826v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03845931v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840039v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6189" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>