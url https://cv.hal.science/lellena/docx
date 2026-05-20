--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -1007,178 +1007,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Quartier « non lieu » ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ellena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Chaouite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecarts d'identité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, « Le toit de l’Autre, accès et entraves au logement »., 80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les sociologues et leurs représentations de la littérature. Étude du discours de cinq sociologues français contemporains »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ellena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Création sociale : sociétés cultures imaginaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Sociétés, cultures, imaginaires, 2, pp.71-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840192v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03840197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1259,303 +1259,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction and moderation of introductory conference, International conference Heritage/patrimonialization in Eastern Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ellena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International conference Heritage/patrimonialization in Eastern Europe. Sustainability, transmission and preservation of tangible and intangible cultural heritage in the 21st century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sanja Boskovic, Galina Subbotina, Laurence Ellena, Oct 2024, Sarajevo, Bosnia and Herzegovina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apports et enjeux de l’enquête sociologique par l’image et le son</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ellena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congres AISLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISLF, Jul 2024, Ottawa (Canada), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narrative choices for a self-socio-analytical film documentary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ellena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science and Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Pale, May 2024, Pale, Bosnia and Herzegovina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vous ferez cela en mémoire de moi&amp;quot;. Un projet de film entre sociologie et cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ellena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International Recherche et Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Festival RISC; Master réalisation audiovisuelle Aix Marseille, Dec 2024, Marseille (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873750v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-05457064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi le sociologue aurait-il recours à la fiction ? Intentions sociologiques et choix esthétiques d'un documentaire filmique</w:t>
               </w:r>
@@ -1824,303 +1824,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Science sociale, récit, épistémologie et fiction : état de la question et évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ellena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CR 11 (Histoire de la sociologie) Congrès de l’Association Internationale des Sociologues de Langue Française AISLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française AISLF, Jun 2012, Rabat (MOROCCO), Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les sociologues, la littérature et l’écriture du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ellena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études « Les différentes manières d’écrire le travail aujourd’hui. Les sciences sociales et l’écriture du travail »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRESCO; Filmer le travail, Feb 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Science sociale, récit, épistémologie et fiction : état de la question et évolution</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie du travail et cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ellena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CR 11 (Histoire de la sociologie) Congrès de l’Association Internationale des Sociologues de Langue Française AISLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française AISLF, Jun 2012, Rabat (MOROCCO), Maroc</w:t>
+              <w:t xml:space="preserve">GT 47 (Sociologie visuelle), congrès de l’Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologues, travail et roman. Contours d’une intertextualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ellena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Sociologie et littérature »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française AISLF, May 2011, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947507v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03945971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois étapes de la rencontre entre texte sociologique et texte littéraire : vers une réduction de l’incertitude</w:t>
               </w:r>
@@ -2169,165 +2169,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Normes sociales et dimension vocationnelle de la pratique artistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ellena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’Études SACO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SACO, Jun 2006, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'évolution de la fonction des gardiens d'immeubles : du contrôle des « classes dangereuses » au traitement de la « souffrance sociale » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ellena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études Histoire de la souffrance sociale (XVIIe-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Master 2 - Espaces, modèles et conflits; Université de Poitiers; Gerhico (EA 2625), Mar 2006, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948406v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03948910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux épistémologiques des pratiques intertextuelles littéraires de la sociologie</w:t>
               </w:r>
@@ -3079,50 +3079,188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le rapport à l'art des Rougon-Macquart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ellena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers une sociologie des oeuvres, colloque international de sociologie de l’art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR OPUS, Jan 2000, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards de sociologues sur la sociologie, tendances actuelles des publications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ellena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séance du CR14, Sociologie de la connaissance, colloque AISLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Sociologes de Langue Française AISLF, Feb 2000, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Deuxième sexe, les recherches féministes et la sociologie française. Représentations, emprunts, apports, influences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ellena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3131,428 +3269,290 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international des Études Françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Trent, May 2000, Trent, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Regards de sociologues sur la sociologie, tendances actuelles des publications</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’œuvre littéraire et la sociologie contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ellena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance du CR14, Sociologie de la connaissance, colloque AISLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Sociologes de Langue Française AISLF, Feb 2000, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée d’études La littérature, concurrente, source ou ressource pour les sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MMSH; LAMES, May 1999, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le rapport à l'art des Rougon-Macquart</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation artistique littéraire et son utilisation en sociologie. L'exemple de Durkheim et Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ellena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers une sociologie des oeuvres, colloque international de sociologie de l’art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR OPUS, Jan 2000, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque interdisciplinaire Représentation(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de L'homme et de la Société, May 1999, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception du Deuxième sexe par la sociologie française, 1949-1998</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ellena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Gaussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tarrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquantenaire du Deuxième sexe, colloque international IRESCO-CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRESCO CNRS, Jan 1999, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947482v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03947468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3787,51 +3787,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4002,945 +4002,1040 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction. Processus de reconnaissance : études de genres artistiques dominés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ellena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierig Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La reconnaissance à l’œuvre. Luttes de classement artistique, processus, ambivalence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PULIM, pp. 9-21, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Sociologues, travail et roman. Contours d’une intertextualité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ellena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brahim Labari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce que la sociologie fait de la littérature et vice-versa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publibook, pp.151-165, 2014, Publibook, 2342023979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Evidence, exception ou raison. Trois étapes de la rencontre entre texte sociologique et texte littéraire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ellena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thoizet E.; Wanlin N.; Weber A. G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panthéons littéraires et savants XIXème-XXème siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artois Presses Université, pp.99-110, 2012, Panthéons littéraires et savants XIXème-XXème siècles, Etudes littéraires, 978-2-84832-167-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des vertus heuristiques d’un procédé littéraire en ethnologie. L’exemple de la parodie à travers le cas du canular des Nacirema »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ellena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cavarroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain-Michel Boyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature et Ethnographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éd. Cécile Defaut, pp.351-365., 2011, 2350181057</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Tendances et réception des travaux sur les rapports entre sociologie et littérature : résistances ou renforcements disciplinaires ?»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ellena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florent Gaudez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie des arts, sociologie des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, II, pp.173-181, 2007, 978-2-296-03708-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’évolution de la fonction des gardiens d’immeubles : du contrôle des « classes dangereuses » au traitement de la « souffrance sociale » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ellena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Chauvaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoires de la souffrance sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUR; Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.147-155., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Florent Gaudez. </w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La sociologie française contemporaine et ses références littéraires »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ellena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Guillemin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie des arts, sociologie des sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, II, pp.173-181, 2007, 978-2-296-03708-3</w:t>
+              <w:t xml:space="preserve">A la recherche du meilleur des mondes, Littérature et sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.91-103., 2006, Littératures et société, Littérature, études littéraires, critiques, 2-296-00579-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Interprétation littéraire du monde et savoir scientifique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ellena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francis Farrugia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le terrain et son interprétation, Enquêtes, compte-rendus, méthodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.93-100., 2006, Le terrain et son interprétation, Enquêtes, compte-rendus, méthodes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Regards de sociologues sur la sociologie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ellena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francis Farrugia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La connaissance sociologique. Contribution à la sociologie de la connaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.51-59, 2002, Logiques sociales - Sociologie de la connaissance, 2-7475-2984-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Corps, rapport au corps et identité sociale dans Les Affranchis de Martin Scorsese »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ellena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Fintz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corporéité, décorporéisation, virtualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.179-190., 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le rapport à l’art des Rougon-Macquart »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ellena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Pessin, Jean-Olivier Majastre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une sociologie des œuvres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome II, L'Harmattan, pp.183-199, 2001, 2-7475-1139-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La réception du Deuxième sexe par la sociologie française, 1949-1998 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ellena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Gaussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tarrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Chaperon, Christine Delphy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquantenaire du Deuxième Sexe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Syllepse, pp.20-30, 2001, 2-913165-610-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La représentation artistique littéraire et son utilisation en sociologie. L’exemple de Durkheim et Weber »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ellena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représentation(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.21-27, 2000, MSHS Poitiers</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4950,91 +5045,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le flamenco et son groupe. Une affaire de famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ellena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1993, pp.9-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5044,520 +5139,520 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de déscolarisation et interventions institutionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ellena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Geay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Fromard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Géhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ramé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Poitiers. 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Geay</w:t>
+                <w:t xml:space="preserve">hal-03945698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mutations du métier de gardien d’immeuble, phase 2, enquête qualitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ellena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Nancy II. 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluation de la réduction du temps de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ellena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Nancy 2. 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Œuvres sociologiques du XIX ème siècle et représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ellena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Grenoble 2. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de l’usage et des représentations sociales de la technique. La carte bancaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ellena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louise Fromard</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Géhin</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Castro-Thomasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Université de Poitiers. 2002</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Grenoble 2. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Université Nancy 2. 2000</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images de la ville alpine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ellena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Grenoble 2. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...302 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5567,100 +5662,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie et littérature, étude des références aux œuvres de création artistiques de textes sociologiques contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ellena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université de Grenoble, Grenoble, France, 1996. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03845931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5670,134 +5765,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’émergence à la canonisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ellena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn-Olav Dozo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/contextes.6189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:footerReference w:type="default" r:id="rId112"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5865,51 +5960,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A22028F"/>
+    <w:nsid w:val="9C3DA69F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6096,51 +6191,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lellena" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2166-5445" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035801719" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://itti.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839610v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ellena" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.1466" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945843v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.1047" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840164v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn-Olav Dozo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Amand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6209" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840167v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.4262" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945847v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.3763" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945856v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840176v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gaussot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840179v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.2000.3008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840187v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840192v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840197v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Chaouite" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457069v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873750v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874040v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874074v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457064v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873873v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873949v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947623v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaquero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945966v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948336v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947507v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945971v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946603v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948406v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948910v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948964v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947537v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946611v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946620v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947296v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948982v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947550v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaussot Ludovic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947349v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947363v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949030v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947339v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947578v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947456v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947369v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947482v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tarrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949053v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947468v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839684v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528313v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierig Humeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840023v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840215v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.178201" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540264v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840220v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840238v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840637v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cavarroc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840647v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/6703" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840640v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845571v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845563v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845767v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845551v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845828v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845584v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845851v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840195v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945698v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Geay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fromard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul G&#233;hin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ram&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945723v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945795v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945812v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945819v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Michel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Castro-Thomasset" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne L&#233;on" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945826v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03845931v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840039v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6189" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lellena" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2166-5445" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035801719" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://itti.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839610v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ellena" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.1466" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945843v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.1047" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840164v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn-Olav Dozo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Amand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6209" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840167v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.4262" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945847v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.3763" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945856v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840176v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gaussot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840179v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.2000.3008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840187v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840197v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Chaouite" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840192v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457069v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457064v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874074v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874040v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873750v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873873v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873949v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947623v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaquero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945966v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947492v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948336v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945971v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947507v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946603v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948910v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948406v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948964v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947537v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946611v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946620v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947296v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948982v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947550v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaussot Ludovic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947349v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947363v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949030v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947339v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947369v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947456v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947578v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949053v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947468v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947482v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tarrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839684v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528313v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierig Humeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840023v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840215v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.178201" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540264v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619779v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840220v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840238v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840637v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cavarroc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840640v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840647v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/6703" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845563v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845571v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845767v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845551v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845828v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845584v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845851v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840195v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945698v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Geay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fromard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul G&#233;hin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ram&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945795v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945723v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945812v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945819v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Michel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Castro-Thomasset" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne L&#233;on" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945826v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03845931v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840039v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6189" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>