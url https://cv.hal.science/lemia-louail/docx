--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -290,746 +290,746 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantum genetic-based routing protocol for real-time peer-to-peer energy transactions</w:t>
+                <w:t xml:space="preserve">Advancements in optimization strategies for energy routing, demand response, and load forecasting in energy internet and smart grid: an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assala Nacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Mechta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemia Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Harous</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10586-025-05619-z⟩</w:t>
+              <w:t xml:space="preserve">Energy efficiency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (7), pp.92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12053-025-10385-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290997v1</w:t>
+                <w:t xml:space="preserve">hal-05307865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of metaheuristic and machine learning in Cloud-Fog-Edge IoMT applications: a survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Lalama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahia Lalama</w:t>
+                <w:t xml:space="preserve">Lakhdar Goudjil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Cherbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemia Louail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cluster Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 28 (11), pp.733. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10586-025-05442-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancements in optimization strategies for energy routing, demand response, and load forecasting in energy internet and smart grid: an overview</w:t>
+                <w:t xml:space="preserve">A quantum genetic-based routing protocol for real-time peer-to-peer energy transactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assala Nacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Mechta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Benchikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemia Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Harous</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy efficiency</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (7), pp.92. </w:t>
+              <w:t xml:space="preserve">Cluster Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (14), pp.902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12053-025-10385-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10586-025-05619-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05307865v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security in internet of things: a review on approaches based on blockchain, machine learning, cryptography, and quantum computing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sara Hebal</w:t>
+                <w:t xml:space="preserve">A survey on energy routing approaches in energy internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Benchikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemia Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boubakeur Annane</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Mechta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercomputing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11227-023-05616-2⟩</w:t>
+              <w:t xml:space="preserve">Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12667-024-00671-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04202708v1</w:t>
+                <w:t xml:space="preserve">hal-04538426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of energy routing algorithms to optimize energy transmission in energy internet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Security in internet of things: a review on approaches based on blockchain, machine learning, cryptography, and quantum computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Cherbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Zier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hebal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemia Louail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubakeur Annane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Supercomputing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 80, pp.20583-20639. </w:t>
+              <w:t xml:space="preserve">, 2024, 80 (3), pp.3738-3816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11227-024-06203-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11227-023-05616-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04605173v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey on energy routing approaches in energy internet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lina Benchikh</w:t>
+                <w:t xml:space="preserve">A comparative study of energy routing algorithms to optimize energy transmission in energy internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Hebal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Mechta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Harous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemia Louail</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamila Mechta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Supercomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80, pp.20583-20639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12667-024-00671-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11227-024-06203-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538426v1</w:t>
+                <w:t xml:space="preserve">hal-04605173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing and flood-based communications for the software-defined metamaterial paradigm</w:t>
               </w:r>
@@ -1575,51 +1575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Berchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemia Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Cherbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Ghafar Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1834,51 +1834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assala Nacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Mechta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Benchikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemia Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1932,248 +1932,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Data Storage in the Cloud: Securing Data with Optimized S-Boxes via Genetic Algorithms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of sober and efficient LoRaWAN networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemia Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lina Benchikh</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Electrical, Computer, Telecommunication and Energy Technologies, ECTE-Tech 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ECTE-Tech62477.2024.10851074⟩</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Advances in Computing Research, ACR’24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-56950-0_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923836v1</w:t>
+                <w:t xml:space="preserve">hal-04538532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of sober and efficient LoRaWAN networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scalable Data Storage in the Cloud: Securing Data with Optimized S-Boxes via Genetic Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Berchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Cherbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemia Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Georges</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assala Nacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Benchikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Advances in Computing Research, ACR’24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Madrid, Spain. </w:t>
+              <w:t xml:space="preserve">1st International Conference on Electrical, Computer, Telecommunication and Energy Technologies, ECTE-Tech 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Oum El Bouaghi, Algeria. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-56950-0_38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECTE-Tech62477.2024.10851074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538532v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Semi-decentralized Congestion-Free Multi-path Energy Routing for P2P Energy Trading Systems</w:t>
               </w:r>
@@ -2270,1028 +2270,1015 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security issues in cloud-based IoT systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rahma Berchi</w:t>
+                <w:t xml:space="preserve">Subscriber matching in energy Internet using the firefly algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Benchikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemia Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarra Cherbal</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Mechta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Pattern Analysis and Intelligent Systems, PAIS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Sétif, Algeria. </w:t>
+              <w:t xml:space="preserve">Second International Conference on Innovations in Computing Research, ICR’23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Madrid, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PAIS60821.2023.10322004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-35308-6_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305018v1</w:t>
+                <w:t xml:space="preserve">hal-04149997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed TDMA for IoT using a dynamic slot assignment</w:t>
+                <w:t xml:space="preserve">Enhancing security and authentication in IoT-based energy Internet using post-quantum blockchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahrazed Benrebbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Cherbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemia Louail</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarra Cherbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Computing Research, ACR’23</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-33743-7_38⟩</w:t>
+              <w:t xml:space="preserve">5th International Conference on Pattern Analysis and Intelligent Systems, PAIS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Sétif, Algeria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PAIS60821.2023.10322026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150010v1</w:t>
+                <w:t xml:space="preserve">hal-04304990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal path selection and producer allocation for energy distribution in energy Internet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lina Benchikh</w:t>
+                <w:t xml:space="preserve">Distributed TDMA for IoT using a dynamic slot assignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahrazed Benrebbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemia Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Assala Nacef</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Cherbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Networking and Advanced Systems; ICNAS 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Advances in Computing Research, ACR’23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Orlando, United States. pp.469-480, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33743-7_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICNAS59892.2023.10330529⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04323055v1</w:t>
+                <w:t xml:space="preserve">hal-04150010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated annealing for optimal path selection and scheduling in energy routing for smart grids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal path selection and producer allocation for energy distribution in energy Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Benchikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemia Louail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Mechta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assala Nacef</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Saad Harous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Computer and Applications, ICCA 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Networking and Advanced Systems; ICNAS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Alger, Algeria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICNAS59892.2023.10330529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCA59364.2023.10401668⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04447364v1</w:t>
+                <w:t xml:space="preserve">hal-04323055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subscriber matching in energy Internet using the firefly algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Simulated annealing for optimal path selection and scheduling in energy routing for smart grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assala Nacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemia Louail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Mechta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Benchikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Djamila Mechta</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Harous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Innovations in Computing Research, ICR’23</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Computer and Applications, ICCA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Cairo, Egypt. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCA59364.2023.10401668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-35308-6_35⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04149997v1</w:t>
+                <w:t xml:space="preserve">hal-04447364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing security and authentication in IoT-based energy Internet using post-quantum blockchain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarra Cherbal</w:t>
+                <w:t xml:space="preserve">Efficient energy routing in smart grid networks using fractional knapsack and Dijkstra algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assala Nacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Mechta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemia Louail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Benchikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Pattern Analysis and Intelligent Systems, PAIS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Sétif, Algeria. </w:t>
+              <w:t xml:space="preserve">International Conference on Decision Aid Sciences and Applications, DASA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Annaba, Algeria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PAIS60821.2023.10322026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DASA59624.2023.10286736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304990v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient energy routing in smart grid networks using fractional knapsack and Dijkstra algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solving energy routing problems in energy Internet using genetic algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Benchikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemia Louail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assala Nacef</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lina Benchikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Decision Aid Sciences and Applications, DASA 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Annaba, Algeria. </w:t>
+              <w:t xml:space="preserve">20th International Conference on Computer and Applications, ICCA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Cairo, Egypt. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DASA59624.2023.10286736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCA59364.2023.10401656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282192v1</w:t>
+                <w:t xml:space="preserve">hal-04447344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving energy routing problems in energy Internet using genetic algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lina Benchikh</w:t>
+                <w:t xml:space="preserve">Security issues in cloud-based IoT systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Berchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemia Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Assala Nacef</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Cherbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Computer and Applications, ICCA 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Cairo, Egypt. </w:t>
+              <w:t xml:space="preserve">5th International Conference on Pattern Analysis and Intelligent Systems, PAIS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Sétif, Algeria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCA59364.2023.10401656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PAIS60821.2023.10322004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447344v1</w:t>
+                <w:t xml:space="preserve">hal-04305018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EECORONA: Energy Efficiency Coordinate and Routing System for Nanonetworks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zibouda Aliouat</w:t>
+                <w:t xml:space="preserve">Task scheduling approaches for fog computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Benchikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemia Louail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Modelling and Implementation of Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Batna, Algeria. pp.18-32, </w:t>
+              <w:t xml:space="preserve">2021 30th Wireless and Optical Communications Conference (WOCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Taipei, Taiwan. pp.38-42, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-58861-8_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WOCC53213.2021.9603112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314656v1</w:t>
+                <w:t xml:space="preserve">hal-04314612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single sink position in wireless sensor networks</w:t>
               </w:r>
@@ -3375,118 +3362,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task scheduling approaches for fog computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lina Benchikh</w:t>
+                <w:t xml:space="preserve">EECORONA: Energy Efficiency Coordinate and Routing System for Nanonetworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Amine Bouchedjera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zibouda Aliouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemia Louail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 30th Wireless and Optical Communications Conference (WOCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Taipei, Taiwan. pp.38-42, </w:t>
+              <w:t xml:space="preserve">International Symposium on Modelling and Implementation of Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Batna, Algeria. pp.18-32, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WOCC53213.2021.9603112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58861-8_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314612v1</w:t>
+                <w:t xml:space="preserve">hal-04314656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic TDMA for Wireless Sensor Networks</w:t>
               </w:r>
@@ -3791,200 +3791,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routing-Aware Time Slot Allocation Heuristics in Contention-Free Sensor Networks</w:t>
+                <w:t xml:space="preserve">Routing-aware TDMA scheduling for Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemia Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta Felea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Wired/Wireless Internet Communication (WWIC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annual Conference on Wireless On-demand Network Systems and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Cortina d'Ampezzo, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434858v1</w:t>
+                <w:t xml:space="preserve">hal-02472584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routing-aware TDMA scheduling for Wireless Sensor Networks</w:t>
+                <w:t xml:space="preserve">Routing-Aware Time Slot Allocation Heuristics in Contention-Free Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemia Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta Felea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference on Wireless On-demand Network Systems and Services</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Wired/Wireless Internet Communication (WWIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Thessaloniki, Greece. pp.271-283, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-33936-8_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472584v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAC-aware Routing in Wireless Sensor Networks</w:t>
               </w:r>
@@ -4394,51 +4394,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8EF793E7"/>
+    <w:nsid w:val="FEF23FAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4625,51 +4625,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lemia-louail" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0598-3117" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374808v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hebal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouq Zitouni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Harous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Mechta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemia Louail" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2025.110850" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290997v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assala Nacef" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Benchikh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-025-05619-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250662v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Lalama" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Goudjil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Cherbal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-025-05442-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307865v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-025-10385-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202708v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Zier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Annane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-023-05616-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605173v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-024-06203-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538426v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-024-00671-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Amine Bouchedjera" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibouda Aliouat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nancom.2020.100336" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314662v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJBDCN.2020010102" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221883v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Felea" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922117v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranida Hamidouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Mourad Gueroui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ado Adamou Abba Ari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2018.07.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392808v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523913v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Berchi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Ghafar Jaafar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Hafizah Hassan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAAID68975.2025.11358086" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244977v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nartz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masschelein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mayo Solis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Metzger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222189v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2EM63689.2025.11100568" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923836v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTE-Tech62477.2024.10851074" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538532v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Georges" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56950-0_38" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929945v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82112-7_2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305018v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PAIS60821.2023.10322004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150010v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Benrebbouh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33743-7_38" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323055v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNAS59892.2023.10330529" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447364v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA59364.2023.10401668" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149997v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35308-6_35" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304990v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Mansouri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PAIS60821.2023.10322026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282192v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASA59624.2023.10286736" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA59364.2023.10401656" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314656v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58861-8_2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314642v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deghima Manel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAKM50778.2021.9357762" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314612v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOCC53213.2021.9603112" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314618v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOCC53213.2021.9602892" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314644v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UEMCON51285.2020.9298084" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314671v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sofiane Batta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIT.2019.8833679" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01434858v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33936-8_21" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472584v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyennet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889959v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40509-4_8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01661567v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BESA2063" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lemia-louail" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0598-3117" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374808v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hebal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouq Zitouni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Harous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Mechta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemia Louail" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2025.110850" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307865v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assala Nacef" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-025-10385-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250662v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Lalama" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Goudjil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Cherbal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-025-05442-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290997v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Benchikh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-025-05619-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538426v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-024-00671-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202708v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Zier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Annane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-023-05616-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605173v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-024-06203-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Amine Bouchedjera" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibouda Aliouat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nancom.2020.100336" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314662v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJBDCN.2020010102" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221883v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Felea" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922117v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranida Hamidouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Mourad Gueroui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ado Adamou Abba Ari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2018.07.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392808v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523913v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Berchi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Ghafar Jaafar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Hafizah Hassan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAAID68975.2025.11358086" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244977v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nartz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masschelein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mayo Solis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Metzger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222189v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2EM63689.2025.11100568" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538532v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Georges" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56950-0_38" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923836v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTE-Tech62477.2024.10851074" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929945v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82112-7_2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149997v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35308-6_35" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304990v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Benrebbouh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Mansouri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PAIS60821.2023.10322026" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150010v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33743-7_38" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323055v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNAS59892.2023.10330529" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447364v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA59364.2023.10401668" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282192v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASA59624.2023.10286736" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447344v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA59364.2023.10401656" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305018v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PAIS60821.2023.10322004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314612v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOCC53213.2021.9603112" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314642v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deghima Manel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAKM50778.2021.9357762" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314656v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58861-8_2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314618v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOCC53213.2021.9602892" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314644v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UEMCON51285.2020.9298084" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314671v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sofiane Batta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIT.2019.8833679" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472584v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01434858v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33936-8_21" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyennet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889959v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40509-4_8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01661567v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BESA2063" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>