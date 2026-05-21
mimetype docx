--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -290,425 +290,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancements in optimization strategies for energy routing, demand response, and load forecasting in energy internet and smart grid: an overview</w:t>
+                <w:t xml:space="preserve">A quantum genetic-based routing protocol for real-time peer-to-peer energy transactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assala Nacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Mechta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Benchikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemia Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Harous</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy efficiency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12053-025-10385-3⟩</w:t>
+              <w:t xml:space="preserve">Cluster Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (14), pp.902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10586-025-05619-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05307865v1</w:t>
+                <w:t xml:space="preserve">hal-05290997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of metaheuristic and machine learning in Cloud-Fog-Edge IoMT applications: a survey</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarra Cherbal</w:t>
+                <w:t xml:space="preserve">Advancements in optimization strategies for energy routing, demand response, and load forecasting in energy internet and smart grid: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assala Nacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Mechta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemia Louail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Harous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10586-025-05442-6⟩</w:t>
+              <w:t xml:space="preserve">Energy efficiency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (7), pp.92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12053-025-10385-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250662v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05307865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantum genetic-based routing protocol for real-time peer-to-peer energy transactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Djamila Mechta</w:t>
+                <w:t xml:space="preserve">Integration of metaheuristic and machine learning in Cloud-Fog-Edge IoMT applications: a survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Lalama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Goudjil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Benchikh</w:t>
+                <w:t xml:space="preserve">Sarra Cherbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemia Louail</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cluster Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 28 (14), pp.902. </w:t>
+              <w:t xml:space="preserve">, 2025, 28 (11), pp.733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10586-025-05619-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10586-025-05442-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290997v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on energy routing approaches in energy internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Benchikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemia Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -768,51 +768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Security in internet of things: a review on approaches based on blockchain, machine learning, cryptography, and quantum computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Cherbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Zier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1399,73 +1399,85 @@
               <w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 121, pp.70 - 88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnca.2018.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latency optimization through routing-aware time scheduling protocols for wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemia Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1481,51 +1493,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 56, pp.418 - 440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1535,661 +1547,661 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MV-EA-IDS: An Optimized Dual View, Energy-Aware IDS for Battery Drain Attacks in IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Berchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemia Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Cherbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Ghafar Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noor Hafizah Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 5th International Conference on Applied Automation and Industrial Diagnostics (ICAAID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Ghardaia, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICAAID68975.2025.11358086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usine École du pôle AIP-PRIMECA Lorraine : un projet collaboratif, multi-dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masschelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Mayo Solis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Producer Subset Determination for Energy Routing in Smart Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assala Nacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Mechta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Benchikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemia Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Berchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Electronics, Energy and Measurement, IC2EM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Algiers, France. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IC2EM63689.2025.11100568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of sober and efficient LoRaWAN networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemia Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Advances in Computing Research, ACR’24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Madrid, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-56950-0_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable Data Storage in the Cloud: Securing Data with Optimized S-Boxes via Genetic Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Berchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Cherbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemia Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assala Nacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Benchikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Electrical, Computer, Telecommunication and Energy Technologies, ECTE-Tech 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Oum El Bouaghi, Algeria. pp.1-8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECTE-Tech62477.2024.10851074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Semi-decentralized Congestion-Free Multi-path Energy Routing for P2P Energy Trading Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hebal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2221,1184 +2233,1184 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemia Louail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium, MISC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Tamanghasset, Algeria. pp.14-28, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-82112-7_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subscriber matching in energy Internet using the firefly algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Security issues in cloud-based IoT systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Berchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemia Louail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Benchikh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Djamila Mechta</w:t>
+                <w:t xml:space="preserve">Sarra Cherbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Innovations in Computing Research, ICR’23</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Pattern Analysis and Intelligent Systems, PAIS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Sétif, Algeria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PAIS60821.2023.10322004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-35308-6_35⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04149997v1</w:t>
+                <w:t xml:space="preserve">hal-04305018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing security and authentication in IoT-based energy Internet using post-quantum blockchain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarra Cherbal</w:t>
+                <w:t xml:space="preserve">Subscriber matching in energy Internet using the firefly algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Benchikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemia Louail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Mechta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Pattern Analysis and Intelligent Systems, PAIS 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PAIS60821.2023.10322026⟩</w:t>
+              <w:t xml:space="preserve">Second International Conference on Innovations in Computing Research, ICR’23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-35308-6_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304990v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed TDMA for IoT using a dynamic slot assignment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Enhancing security and authentication in IoT-based energy Internet using post-quantum blockchain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahrazed Benrebbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Cherbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemia Louail</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarra Cherbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Computing Research, ACR’23</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-33743-7_38⟩</w:t>
+              <w:t xml:space="preserve">5th International Conference on Pattern Analysis and Intelligent Systems, PAIS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Sétif, Algeria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PAIS60821.2023.10322026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150010v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal path selection and producer allocation for energy distribution in energy Internet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed TDMA for IoT using a dynamic slot assignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahrazed Benrebbouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemia Louail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Benchikh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Assala Nacef</w:t>
+                <w:t xml:space="preserve">Sarra Cherbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Networking and Advanced Systems; ICNAS 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Advances in Computing Research, ACR’23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Orlando, United States. pp.469-480, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33743-7_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICNAS59892.2023.10330529⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04323055v1</w:t>
+                <w:t xml:space="preserve">hal-04150010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated annealing for optimal path selection and scheduling in energy routing for smart grids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal path selection and producer allocation for energy distribution in energy Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Benchikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemia Louail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Mechta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assala Nacef</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Saad Harous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Computer and Applications, ICCA 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Networking and Advanced Systems; ICNAS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Alger, Algeria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICNAS59892.2023.10330529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCA59364.2023.10401668⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04447364v1</w:t>
+                <w:t xml:space="preserve">hal-04323055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient energy routing in smart grid networks using fractional knapsack and Dijkstra algorithm</w:t>
+                <w:t xml:space="preserve">Simulated annealing for optimal path selection and scheduling in energy routing for smart grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assala Nacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemia Louail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Mechta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Benchikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Harous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Decision Aid Sciences and Applications, DASA 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Computer and Applications, ICCA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Cairo, Egypt. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCA59364.2023.10401668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DASA59624.2023.10286736⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04282192v1</w:t>
+                <w:t xml:space="preserve">hal-04447364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving energy routing problems in energy Internet using genetic algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Efficient energy routing in smart grid networks using fractional knapsack and Dijkstra algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assala Nacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Mechta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemia Louail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Benchikh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Assala Nacef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Computer and Applications, ICCA 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Decision Aid Sciences and Applications, DASA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Annaba, Algeria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASA59624.2023.10286736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCA59364.2023.10401656⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04447344v1</w:t>
+                <w:t xml:space="preserve">hal-04282192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security issues in cloud-based IoT systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rahma Berchi</w:t>
+                <w:t xml:space="preserve">Solving energy routing problems in energy Internet using genetic algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Benchikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemia Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarra Cherbal</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assala Nacef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Pattern Analysis and Intelligent Systems, PAIS 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Computer and Applications, ICCA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Cairo, Egypt. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCA59364.2023.10401656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PAIS60821.2023.10322004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04305018v1</w:t>
+                <w:t xml:space="preserve">hal-04447344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task scheduling approaches for fog computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Benchikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemia Louail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 30th Wireless and Optical Communications Conference (WOCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Taipei, Taiwan. pp.38-42, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WOCC53213.2021.9603112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single sink position in wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deghima Manel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemia Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Harous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 2nd International Conference on Computation, Automation and Knowledge Management (ICCAKM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Dubai, United Arab Emirates. pp.271-275, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICCAKM50778.2021.9357762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EECORONA: Energy Efficiency Coordinate and Routing System for Nanonetworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Amine Bouchedjera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3417,183 +3429,183 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemia Louail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Modelling and Implementation of Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Batna, Algeria. pp.18-32, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58861-8_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic TDMA for Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahrazed Benrebbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemia Louail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 30th Wireless and Optical Communications Conference (WOCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Taipei, Taiwan. pp.204-208, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WOCC53213.2021.9602892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DCCORONA: Distributed Cluster-based Coordinate and Routing System for Nanonetworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Amine Bouchedjera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3625,106 +3637,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Harous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 11th IEEE Annual Ubiquitous Computing, Electronics &amp; Mobile Communication Conference (UEMCON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, New York, United States. pp.0939-0945, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/UEMCON51285.2020.9298084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Distributed TDMA Scheduling Algorithm for Latency Minimization in Internet of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sofiane Batta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Harous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3742,351 +3754,351 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zibouda Aliouat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE International Conference on Electro Information Technology (EIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Brookings, United States. pp.108-113, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EIT.2019.8833679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routing-aware TDMA scheduling for Wireless Sensor Networks</w:t>
+                <w:t xml:space="preserve">Routing-Aware Time Slot Allocation Heuristics in Contention-Free Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemia Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta Felea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference on Wireless On-demand Network Systems and Services</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Wired/Wireless Internet Communication (WWIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Thessaloniki, Greece. pp.271-283, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-33936-8_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472584v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routing-Aware Time Slot Allocation Heuristics in Contention-Free Sensor Networks</w:t>
+                <w:t xml:space="preserve">Routing-aware TDMA scheduling for Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemia Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta Felea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Wired/Wireless Internet Communication (WWIC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annual Conference on Wireless On-demand Network Systems and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Cortina d'Ampezzo, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434858v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAC-aware Routing in Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guyennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemia Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta Felea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Black Sea Conference on Communications and Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Constanta, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4096,120 +4108,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routing and TDMA Joint Cross-Layer Design for Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemia Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta Felea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ad-hoc, Mobile, and Wireless Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9724, Springer International Publishing, pp.111-123, 2016, Lecture Notes in Computer Science, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40509-4_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4219,114 +4231,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches cross-layer pour l'optimisation de la latence des communications dans les réseaux de capteurs sans fil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemia Louail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université de Franche-Comté, 2016. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2016BESA2063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01661567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:footerReference w:type="default" r:id="rId112"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4394,51 +4406,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FEF23FAE"/>
+    <w:nsid w:val="82F86EE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4625,51 +4637,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lemia-louail" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0598-3117" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374808v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hebal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouq Zitouni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Harous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Mechta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemia Louail" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2025.110850" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307865v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assala Nacef" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-025-10385-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250662v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Lalama" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Goudjil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Cherbal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-025-05442-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290997v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Benchikh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-025-05619-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538426v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-024-00671-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202708v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Zier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Annane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-023-05616-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605173v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-024-06203-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Amine Bouchedjera" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibouda Aliouat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nancom.2020.100336" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314662v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJBDCN.2020010102" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221883v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Felea" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922117v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranida Hamidouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Mourad Gueroui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ado Adamou Abba Ari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2018.07.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392808v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523913v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Berchi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Ghafar Jaafar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Hafizah Hassan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAAID68975.2025.11358086" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244977v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nartz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masschelein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mayo Solis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Metzger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222189v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2EM63689.2025.11100568" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538532v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Georges" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56950-0_38" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923836v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTE-Tech62477.2024.10851074" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929945v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82112-7_2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149997v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35308-6_35" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304990v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Benrebbouh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Mansouri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PAIS60821.2023.10322026" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150010v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33743-7_38" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323055v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNAS59892.2023.10330529" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447364v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA59364.2023.10401668" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282192v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASA59624.2023.10286736" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447344v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA59364.2023.10401656" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305018v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PAIS60821.2023.10322004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314612v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOCC53213.2021.9603112" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314642v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deghima Manel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAKM50778.2021.9357762" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314656v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58861-8_2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314618v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOCC53213.2021.9602892" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314644v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UEMCON51285.2020.9298084" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314671v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sofiane Batta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIT.2019.8833679" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472584v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01434858v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33936-8_21" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyennet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889959v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40509-4_8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01661567v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BESA2063" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lemia-louail" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0598-3117" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374808v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hebal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouq Zitouni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Harous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Mechta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemia Louail" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2025.110850" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290997v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assala Nacef" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Benchikh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-025-05619-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307865v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-025-10385-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250662v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Lalama" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Goudjil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Cherbal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-025-05442-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538426v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-024-00671-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202708v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Zier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Annane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-023-05616-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605173v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-024-06203-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Amine Bouchedjera" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibouda Aliouat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nancom.2020.100336" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314662v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJBDCN.2020010102" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221883v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Felea" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922117v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranida Hamidouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Mourad Gueroui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ado Adamou Abba Ari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2018.07.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR9WC57R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392808v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523913v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Berchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Ghafar Jaafar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Hafizah Hassan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAAID68975.2025.11358086" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244977v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nartz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masschelein" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mayo Solis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Metzger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222189v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2EM63689.2025.11100568" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538532v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Georges" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56950-0_38" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923836v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTE-Tech62477.2024.10851074" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929945v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82112-7_2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305018v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PAIS60821.2023.10322004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149997v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35308-6_35" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304990v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Benrebbouh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Mansouri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PAIS60821.2023.10322026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150010v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33743-7_38" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323055v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNAS59892.2023.10330529" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA59364.2023.10401668" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282192v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASA59624.2023.10286736" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447344v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA59364.2023.10401656" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314612v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOCC53213.2021.9603112" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314642v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deghima Manel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAKM50778.2021.9357762" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314656v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58861-8_2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314618v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOCC53213.2021.9602892" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314644v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UEMCON51285.2020.9298084" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314671v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sofiane Batta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIT.2019.8833679" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01434858v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33936-8_21" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472584v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107825v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyennet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889959v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40509-4_8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01661567v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BESA2063" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>