--- v0 (2026-03-23)
+++ v1 (2026-05-06)
@@ -443,51 +443,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02405720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -745,278 +745,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04961215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Detection of Convergent Mutations in Large Protein Alignments With ConDor</w:t>
+                <w:t xml:space="preserve">Escape of SARS-CoV-2 Variants KP.1.1, LB.1, and KP.3.3 From Approved Monoclonal Antibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Morel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lemoine</w:t>
+                <w:t xml:space="preserve">Delphine Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gascuel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Staropoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Planchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Yab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banujaa Jeyarajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evae040⟩</w:t>
+              <w:t xml:space="preserve">Pathogens and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20411/pai.v10i1.752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04601784v2</w:t>
+                <w:t xml:space="preserve">pasteur-04748459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bayesian Phylogenetic Bootstrap and its Application to Short Trees and Branches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 41 (11), pp.msae238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msae238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04967436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BioFlow-Insight: facilitating reuse of Nextflow workflows with structure reconstruction and visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Marchment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Brancotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Schmit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1034,3750 +1051,4247 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6 (3), pp.lqae092. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nargab/lqae092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04670359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct evolution of SARS-CoV-2 Omicron XBB and BA.2.86/JN.1 lineages combining increased fitness and antibody evasion</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accurate Detection of Convergent Mutations in Large Protein Alignments With ConDor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Donati</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Zhukova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.2254. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (4), pp.evae040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-46490-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evae040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04530809v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04601784v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integron cassettes commonly integrate into bacterial genomes via widespread non-classical attG sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distinct evolution of SARS-CoV-2 Omicron XBB and BA.2.86/JN.1 lineages combining increased fitness and antibody evasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Planas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Staropoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Loot</w:t>
+                <w:t xml:space="preserve">Vincent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael A Millot</w:t>
+                <w:t xml:space="preserve">Frederic Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egill Richard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Vit</w:t>
+                <w:t xml:space="preserve">Flora Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41564-023-01548-y⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.2254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-46490-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04384854v1</w:t>
+                <w:t xml:space="preserve">pasteur-04530809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APOBEC3F Is a Mutational Driver of the Human Monkeypox Virus Identified in the 2022 Outbreak</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integron cassettes commonly integrate into bacterial genomes via widespread non-classical attG sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Loot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael A Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Suspène</w:t>
+                <w:t xml:space="preserve">Egill Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyle A Raymond</w:t>
+                <w:t xml:space="preserve">Eloi Littner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Boutin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lemoine</w:t>
+                <w:t xml:space="preserve">Claire Vit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiad165⟩</w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (1), pp.228-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41564-023-01548-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04328451v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04384854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprohackathons: promoting reproducibility in bioinformatics through training</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">APOBEC3F Is a Mutational Driver of the Human Monkeypox Virus Identified in the 2022 Outbreak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Suspène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cokelaer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
+                <w:t xml:space="preserve">Kyle A Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btad227⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 228 (10), pp.1421-1429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiad165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402365v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04328451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioConvert: a comprehensive format converter for life sciences</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced neutralization escape to therapeutic monoclonal antibodies by SARS-CoV-2 omicron sub-lineages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Biton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bryan Brancotte</w:t>
+                <w:t xml:space="preserve">Franck Touret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Desvillechabrol</w:t>
+                <w:t xml:space="preserve">Emilie Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaouen Tran-Rajau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nargab/lqad074⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (4), pp.106413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04279554v2</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04072734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Depth Characterization of Full-Length Archived Viral Genomes after Nine Years of Posttreatment HIV Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Trémeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Mélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faroudy Boufassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Spectrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/spectrum.03267-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04296534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of Felsenstein’s Versus Transfer Bootstrap Supports With Respect to Taxon Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zaharias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.syad052. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sysbio/syad052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing and reusing bioinformatics data analysis pipelines using scientific workflow systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BioConvert: a comprehensive format converter for life sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Blanchet</w:t>
+                <w:t xml:space="preserve">Hugo Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid Belhajjame</w:t>
+                <w:t xml:space="preserve">Sulyvan Dollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Biton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Brancotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Desvillechabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csbj.2023.03.003⟩</w:t>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqad074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037221v2</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04279554v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning From Phylogenies To Uncover The Epidemiological Dynamics Of Outbreaks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reprohackathons: promoting reproducibility in bioinformatics through training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Boskova</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Cokelaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-31511-0⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (Sup 1), pp.i11 - i20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btad227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03861407v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considerable escape of SARS-CoV-2 Omicron to antibody neutralization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Planas</w:t>
+                <w:t xml:space="preserve">Developing and reusing bioinformatics data analysis pipelines using scientific workflow systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Djaffardjy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Marchment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Sebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nell Saunders</w:t>
+                <w:t xml:space="preserve">Raphaël Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piet Maes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyril Planchais</w:t>
+                <w:t xml:space="preserve">Khalid Belhajjame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-04389-z⟩</w:t>
+              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, pp.2075-2085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csbj.2023.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03654259v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037221v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering RNA G-quadruplex function during the early steps of HIV-1 infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Amrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Amrane</w:t>
+                <w:t xml:space="preserve">Amina Bedrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Jaubert</w:t>
+                <w:t xml:space="preserve">Tiffany Rundstadler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Recordon-Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 50 (21), pp.12328-12343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkac1030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin, evolution and global spread of SARS-CoV-2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Zhukova</w:t>
+                <w:t xml:space="preserve">Deep Learning From Phylogenies To Uncover The Epidemiological Dynamics Of Outbreaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Voznica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zhukova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Blassel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jakub Voznica</w:t>
+                <w:t xml:space="preserve">V. Boskova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crbiol.29⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.3896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-31511-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03038752v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-Align: Accurate online alignment of hCoV-19 genomes using a profile HMM</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Considerable escape of SARS-CoV-2 Omicron to antibody neutralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Planas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nell Saunders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piet Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Planchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa871⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 602 (7898), pp.671-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-04389-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02995703v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03654259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gotree/Goalign: toolkit and Go API to facilitate the development of phylogenetic workflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3 (3), pp.lqab075. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nargab/lqab075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03427582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic Epidemiology of 2015–2016 Zika Virus Outbreak in Cape Verde</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">COVID-Align: Accurate online alignment of hCoV-19 genomes using a profile HMM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Blassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Voznica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2606.190928⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.btaa871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02862296v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02995703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SpliceLauncher: a tool for detection, annotation and relative quantification of alternative junctions from RNAseq data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rousselin</w:t>
+                <w:t xml:space="preserve">Origin, evolution and global spread of SARS-CoV-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Zhukova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Blassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Voznica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz784⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crbiol.29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02862337v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03038752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NGPhylogeny.fr: new generation phylogenetic services for non-specialists</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lemoine</w:t>
+                <w:t xml:space="preserve">Genomic Epidemiology of 2015–2016 Zika Virus Outbreak in Cape Verde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria de Lourdes Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bram Vrancken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Correia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabien Mareuil</w:t>
+                <w:t xml:space="preserve">Sebastian Lequime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkz303⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (6), pp.1084-1090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2606.190928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341225v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02862296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and asymptotic behavior of the phylogenetic transfer distance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SpliceLauncher: a tool for detection, annotation and relative quantification of alternative junctions from RNAseq data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Leman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Harter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Atkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miraine Dávila Felipe</w:t>
+                <w:t xml:space="preserve">Grégoire Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baka Domelevo Entfellner</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Rousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-019-01365-0⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (5), pp.1634-1636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02404376v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02862337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of novel recurrent ETV6-IgH fusions in primary central nervous system lymphoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NGPhylogeny.fr: new generation phylogenetic services for non-specialists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bruno</w:t>
+                <w:t xml:space="preserve">Vincent Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Labreche</w:t>
+                <w:t xml:space="preserve">Olivia Doppelt-Azeroual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mailys Daniau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gauchotte</w:t>
+                <w:t xml:space="preserve">Fabien Mareuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuro-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/neuonc/noy019⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (W1), pp.W260-W265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkz303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862388v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewing Felsenstein’s phylogenetic bootstrap in the era of big data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution and asymptotic behavior of the phylogenetic transfer distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miraine Dávila Felipe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baka Domelevo Entfellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Lemoine</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jakub Truszkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-018-0043-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79 (2), pp.485-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-019-01365-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02078445v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02404376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting splicing patterns in genes involved in hereditary breast and ovarian cancer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rousselin</w:t>
+                <w:t xml:space="preserve">Identification of novel recurrent ETV6-IgH fusions in primary central nervous system lymphoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Goardon</w:t>
+                <w:t xml:space="preserve">Karim Labreche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Castéra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentin Harter</w:t>
+                <w:t xml:space="preserve">Mailys Daniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Boisselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gauchotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ejhg.2017.116⟩</w:t>
+              <w:t xml:space="preserve">Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (8), pp.1092-1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/neuonc/noy019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336114v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific workflows for computational reproducibility in the life sciences: Status, challenges and opportunities</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renewing Felsenstein’s phylogenetic bootstrap in the era of big data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Froidevaux</w:t>
+                <w:t xml:space="preserve">Fréderic Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baka Domelevo Entfellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduan K. Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miraine Dávila Felipe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.future.2017.01.012⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 556 (7702), pp.452-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-018-0043-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516082v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02078445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular analyses of juvenile granulosa cell tumors bearing AKT1 mutations provide insights into tumor biology and therapeutic leads.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Auguste</w:t>
+                <w:t xml:space="preserve">Detecting splicing patterns in genes involved in hereditary breast and ovarian cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne Bessière</w:t>
+                <w:t xml:space="preserve">Nicolas Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Todeschini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabine Sarnacki</w:t>
+                <w:t xml:space="preserve">Laurent Castéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Harter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddv373⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (10), pp.1147-1154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejhg.2017.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266741v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplicon rearrangements during the extrachromosomal and intrachromosomal amplification process in a glioma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scientific workflows for computational reproducibility in the life sciences: Status, challenges and opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Belhajjame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vogt</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michelle Debatisse</w:t>
+                <w:t xml:space="preserve">Christine Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gku1101⟩</w:t>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75, pp.284-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2017.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332776v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipocalin 2, the TNF-like receptor TWEAKR and its ligand TWEAK act downstream of NFAT1 to regulate breast cancer cell invasion.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular analyses of juvenile granulosa cell tumors bearing AKT1 mutations provide insights into tumor biology and therapeutic leads.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Todeschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Gaudineau</w:t>
+                <w:t xml:space="preserve">Sandrine Caburet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Fougère</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre de La Grange</w:t>
+                <w:t xml:space="preserve">Sabine Sarnacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.099879⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (23), pp.6687-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddv373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00715876v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GenoQuery: a new querying module for functional annotation in a genomic warehouse.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lemoine</w:t>
+                <w:t xml:space="preserve">Amplicon rearrangements during the extrachromosomal and intrachromosomal amplification process in a glioma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Labedan</w:t>
+                <w:t xml:space="preserve">Anne Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Froidevaux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fréderic Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de La Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Debatisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btn159⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (21), pp.13194-13205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gku1101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00297225v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SynteBase/SynteView: a tool to visualize gene order conservation in prokaryotic genomes.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lipocalin 2, the TNF-like receptor TWEAKR and its ligand TWEAK act downstream of NFAT1 to regulate breast cancer cell invasion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guaddachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de La Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 125 (Pt 19), pp.4475-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.099879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-9-536⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00354657v1</w:t>
+                <w:t xml:space="preserve">inserm-00715876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the evolutionary rate of positional orthologous genes in prokaryotes using synteny data.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">SynteBase/SynteView: a tool to visualize gene order conservation in prokaryotic genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Labedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lespinet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Labedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-7-237⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (1), pp.536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-9-536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00194466v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multiple facets of homology and their use in comparative genomics to study the evolution of genes, genomes, and species.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">GenoQuery: a new querying module for functional annotation in a genomic warehouse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Labedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (13), pp.i322-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btn159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00297225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SynteBase/SynteView: a tool to visualize gene order conservation in prokaryotic genomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Labedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lespinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (1), pp.536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-9-536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The multiple facets of homology and their use in comparative genomics to study the evolution of genes, genomes, and species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descorps-Declère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sculo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lespinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Labedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 90 (4), pp.595-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2007.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing the evolutionary rate of positional orthologous genes in prokaryotes using synteny data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lespinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Labedan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (1), pp.237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-7-237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The multiple facets of homology and their use in comparative genomics to study the evolution of genes, genomes, and species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Descorps-Declère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Sculo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lespinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Labedan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2007, epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biochi.2007.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00195158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4787,51 +5301,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ShareFAIR-KG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Schmit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4873,70 +5387,70 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:rev:a96c28345857df13aafbc85461df2ab0cf259ef8;origin=https://gitlab.liris.cnrs.fr/sharefair/knowledge_base_workflow_annotations/ShareFAIR-KG.git;visit=swh:1:snp:e53f57ef45e971e1b9b76477d1f39f4fbe3de77f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4946,589 +5460,589 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global evolutionary patterns of Yersinia pestis and its spread into Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Mas Fiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mornico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Andrades Valtueña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new route for integron cassette dissemination among bacterial genomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Loot</w:t>
+                <w:t xml:space="preserve">Rapid characterization of a Delta-Omicron SARS-CoV-2 recombinant detected in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Simon-Loriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Montagutelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael A Millot</w:t>
+                <w:t xml:space="preserve">Frederic Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egill Richard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Darracq</w:t>
+                <w:t xml:space="preserve">Flora Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Touret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03826688v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04067089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid characterization of a Delta-Omicron SARS-CoV-2 recombinant detected in Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Touret</w:t>
+                <w:t xml:space="preserve">A new route for integron cassette dissemination among bacterial genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Loot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael A Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egill Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04067089v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03826688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning from phylogenies to uncover the transmission dynamics of epidemics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Voznica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Zhukova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boskova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitive Detection of Site-wise Convergent Evolution in Large Protein Alignments with ConDor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5538,177 +6052,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representing bioinformatics Nextflow workflows in RO-Crate : challenges and opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Marchment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Schmit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Sebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semantic Web Applications and Tools for Health Care and Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Leiden, Netherlands. Zenodo, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.10822156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId211"/>
+      <w:footerReference w:type="default" r:id="rId222"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5855,51 +6369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517640v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schmit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Le Clanche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Marchment" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525260v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02405720v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Voznica" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zhukova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kary Oca&#241;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05106303v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lopopolo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Avanzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Duchene" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Luisi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida de Flamingh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adu7144" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04961215v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dejoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Zhu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Woolfe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Godon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ellouze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2025.01.025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04601784v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae040" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04967436v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae238" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04670359v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Brancotte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae092" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04530809v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Planas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Staropoli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lemoine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Donati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46490-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04384854v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael A Millot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egill Richard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Littner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-023-01548-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04328451v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Susp&#232;ne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle A Raymond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boutin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiad165" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402365v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cokelaer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btad227" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04279554v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Caro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulyvan Dollin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Desvillechabrol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqad074" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04296534v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tr&#233;meaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline M&#233;lard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gousset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faroudy Boufassa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03267-22" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296245v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zaharias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syad052" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04037221v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Djaffardjy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Sebe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanchet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2023.03.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03861407v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Voznica" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zhukova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boskova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saulnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemoine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31511-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654259v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nell Saunders" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Maes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guivel-Benhassine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Planchais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04389-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874577v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Amrane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jaubert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bedrat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Rundstadler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Recordon-Pinson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac1030" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03038752v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Blassel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.29" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02995703v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa871" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03427582v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqab075" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02862296v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Faye" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Lourdes Monteiro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Vrancken" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Prot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lequime" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2606.190928" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02862337v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Harter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Atkinson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Davy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousselin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz784" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341225v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Correia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Doppelt-Azeroual" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mareuil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz303" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02404376v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miraine D&#225;vila Felipe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baka Domelevo Entfellner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Truszkowski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01365-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862388v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bruno" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Labreche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Daniau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Boisselier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauchotte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noy019" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02078445v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Lemoine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduan K. Wilkinson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0043-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02336114v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goardon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cast&#233;ra" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2017.116" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516082v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.01.012" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266741v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Auguste" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bessi&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Todeschini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caburet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sarnacki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv373" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332776v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vogt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gibaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de La Grange" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Debatisse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1101" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00715876v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gaudineau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Foug&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guaddachi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.099879" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297225v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Labedan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn159" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354657v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-536" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194466v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-7-237" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195158v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descorps-Decl&#232;re" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sculo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.09.010" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCP65CM0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517690v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:a96c28345857df13aafbc85461df2ab0cf259ef8;origin=https://gitlab.liris.cnrs.fr/sharefair/knowledge_base_workflow_annotations/ShareFAIR-KG.git;visit=swh:1:snp:e53f57ef45e971e1b9b76477d1f39f4fbe3de77f" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132518v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Mas Fiol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mornico" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouvier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Andrades Valtue&#241;a" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03826688v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Darracq" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04067089v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Simon-Loriere" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montagutelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428718v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Voznica" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boskova" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Saulnier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428682v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540040v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M&#233;nager" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10822156" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517640v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schmit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Le Clanche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Marchment" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525260v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02405720v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Voznica" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zhukova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kary Oca&#241;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05106303v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lopopolo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Avanzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Duchene" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Luisi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida de Flamingh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adu7144" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04961215v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dejoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Zhu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Woolfe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Godon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ellouze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2025.01.025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04748459v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Planas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Staropoli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Planchais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Yab" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banujaa Jeyarajah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20411/pai.v10i1.752" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04967436v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae238" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04670359v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Brancotte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae092" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04601784v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae040" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04530809v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lemoine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Donati" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46490-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04384854v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael A Millot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egill Richard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Littner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-023-01548-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04328451v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Susp&#232;ne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle A Raymond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boutin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiad165" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04072734v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Giraud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouen Tran-Rajau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106413" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04296534v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tr&#233;meaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline M&#233;lard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gousset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faroudy Boufassa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03267-22" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296245v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zaharias" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syad052" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04279554v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Caro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulyvan Dollin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Desvillechabrol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqad074" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cokelaer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btad227" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04037221v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Djaffardjy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Sebe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanchet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2023.03.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Amrane" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jaubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bedrat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Rundstadler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Recordon-Pinson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac1030" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03861407v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Voznica" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zhukova" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boskova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saulnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemoine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31511-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654259v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nell Saunders" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Maes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guivel-Benhassine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04389-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03427582v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqab075" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02995703v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Blassel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa871" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03038752v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.29" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02862296v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Faye" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Lourdes Monteiro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Vrancken" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Prot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lequime" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2606.190928" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02862337v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Harter" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Atkinson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Davy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousselin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz784" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341225v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Correia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Doppelt-Azeroual" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mareuil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz303" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02404376v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miraine D&#225;vila Felipe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baka Domelevo Entfellner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Truszkowski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01365-0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862388v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bruno" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Labreche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Daniau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Boisselier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauchotte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noy019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02078445v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Lemoine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduan K. Wilkinson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0043-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02336114v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goardon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cast&#233;ra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2017.116" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516082v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.01.012" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266741v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Auguste" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bessi&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Todeschini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caburet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sarnacki" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv373" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332776v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vogt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gibaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de La Grange" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Debatisse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1101" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00715876v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gaudineau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Foug&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guaddachi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.099879" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011218v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Labedan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-536" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297225v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn159" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354657v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011244v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descorps-Decl&#232;re" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sculo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.09.010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCP65CM0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194466v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-7-237" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195158v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517690v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:a96c28345857df13aafbc85461df2ab0cf259ef8;origin=https://gitlab.liris.cnrs.fr/sharefair/knowledge_base_workflow_annotations/ShareFAIR-KG.git;visit=swh:1:snp:e53f57ef45e971e1b9b76477d1f39f4fbe3de77f" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132518v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Mas Fiol" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mornico" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouvier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Andrades Valtue&#241;a" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04067089v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Simon-Loriere" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montagutelli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03826688v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Darracq" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428718v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Voznica" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boskova" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Saulnier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428682v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540040v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M&#233;nager" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10822156" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>