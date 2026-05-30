--- v1 (2026-05-06)
+++ v2 (2026-05-30)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -225,6004 +225,6129 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Reproducibility With Scientific Workflows: Analysing viral genomes with Nextflow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
+                <w:t xml:space="preserve">Ground-truth Construction and Evaluation of LLM Contribution to Life Sciences Tool Annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Le Clanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lemoine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Melvin Selim Atay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Bannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Bellenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM REP'25 ACM Conference on Reproducibility and Replicability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">LLM4KGOE'26 - Workshop on LLM-driven Knowledge Graph and Ontology Engineering, Co-located with ESWC 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aryan Singh Dalal; Kathleen Jagodnik; Maria Maleshkova; Hande McGinty; Cogan Shimizu, May 2026, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05525260v1</w:t>
+                <w:t xml:space="preserve">hal-05631723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Computational Reproducibility With Scientific Workflows: Analysing viral genomes with Nextflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Marchment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM REP'25 ACM Conference on Reproducibility and Replicability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Deep learning from phylogenies to understand the dynamics of epidemics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Voznica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Zhukova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Dot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kary Ocaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemics - 7th International Conference on Infectious Disease Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Charleston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02405720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Logiciel (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ShareFAIR-KG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Schmit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Le Clanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Marchment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:rev:a96c28345857df13aafbc85461df2ab0cf259ef8;origin=https://gitlab.liris.cnrs.fr/sharefair/knowledge_base_workflow_annotations/ShareFAIR-KG.git;visit=swh:1:snp:e53f57ef45e971e1b9b76477d1f39f4fbe3de77f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-European contact leprosy in the Americas and its current persistence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alida de Flamingh</w:t>
+                <w:t xml:space="preserve">Antibody-secreting cell repertoires hold high-affinity anti-rocuronium specificities that can induce anaphylaxis in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dejoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qianqian Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Woolfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ellouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.adu7144⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 155 (5), pp.1557-1574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2025.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-05106303v2</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04961215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibody-secreting cell repertoires hold high-affinity anti-rocuronium specificities that can induce anaphylaxis in vivo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sami Ellouze</w:t>
+                <w:t xml:space="preserve">Pre-European contact leprosy in the Americas and its current persistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lopopolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Avanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Luisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alida de Flamingh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2025.01.025⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.eadu7144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adu7144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04961215v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05106303v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escape of SARS-CoV-2 Variants KP.1.1, LB.1, and KP.3.3 From Approved Monoclonal Antibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Staropoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Planchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Yab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banujaa Jeyarajah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathogens and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (1), pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20411/pai.v10i1.752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04748459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bayesian Phylogenetic Bootstrap and its Application to Short Trees and Branches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">BioFlow-Insight: facilitating reuse of Nextflow workflows with structure reconstruction and visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Marchment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Brancotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Schmit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gascuel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msae238⟩</w:t>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (3), pp.lqae092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqae092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04967436v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04670359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioFlow-Insight: facilitating reuse of Nextflow workflows with structure reconstruction and visualization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The Bayesian Phylogenetic Bootstrap and its Application to Short Trees and Branches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nargab/lqae092⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (11), pp.msae238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msae238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04670359v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04967436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate Detection of Convergent Mutations in Large Protein Alignments With ConDor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Zhukova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (4), pp.evae040. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gbe/evae040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04601784v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct evolution of SARS-CoV-2 Omicron XBB and BA.2.86/JN.1 lineages combining increased fitness and antibody evasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Staropoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (1), pp.2254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-024-46490-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04530809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integron cassettes commonly integrate into bacterial genomes via widespread non-classical attG sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Loot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael A Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egill Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Littner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (1), pp.228-240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41564-023-01548-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04384854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APOBEC3F Is a Mutational Driver of the Human Monkeypox Virus Identified in the 2022 Outbreak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Suspène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle A Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 228 (10), pp.1421-1429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/infdis/jiad165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04328451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced neutralization escape to therapeutic monoclonal antibodies by SARS-CoV-2 omicron sub-lineages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Touret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaouen Tran-Rajau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (4), pp.106413. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04072734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Depth Characterization of Full-Length Archived Viral Genomes after Nine Years of Posttreatment HIV Control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Reprohackathons: promoting reproducibility in bioinformatics through training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cokelaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.03267-22⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (Sup 1), pp.i11 - i20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btad227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04296534v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of Felsenstein’s Versus Transfer Bootstrap Supports With Respect to Taxon Sampling</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">BioConvert: a comprehensive format converter for life sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulyvan Dollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Biton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Brancotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Desvillechabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/sysbio/syad052⟩</w:t>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqad074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296245v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04279554v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioConvert: a comprehensive format converter for life sciences</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robustness of Felsenstein’s Versus Transfer Bootstrap Supports With Respect to Taxon Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Zaharias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nargab/lqad074⟩</w:t>
+              <w:t xml:space="preserve">Systematic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.syad052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sysbio/syad052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04279554v2</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprohackathons: promoting reproducibility in bioinformatics through training</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">In-Depth Characterization of Full-Length Archived Viral Genomes after Nine Years of Posttreatment HIV Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Trémeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Mélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faroudy Boufassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btad227⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.03267-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402365v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04296534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing and reusing bioinformatics data analysis pipelines using scientific workflow systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Djaffardjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Marchment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Sebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Belhajjame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21, pp.2075-2085. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.csbj.2023.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037221v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering RNA G-quadruplex function during the early steps of HIV-1 infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bedrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Rundstadler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Recordon-Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 50 (21), pp.12328-12343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkac1030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning From Phylogenies To Uncover The Epidemiological Dynamics Of Outbreaks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Lemoine</w:t>
+                <w:t xml:space="preserve">Considerable escape of SARS-CoV-2 Omicron to antibody neutralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Planas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nell Saunders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piet Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Planchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-31511-0⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 602 (7898), pp.671-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-04389-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03861407v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03654259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considerable escape of SARS-CoV-2 Omicron to antibody neutralization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Planchais</w:t>
+                <w:t xml:space="preserve">Deep Learning From Phylogenies To Uncover The Epidemiological Dynamics Of Outbreaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Voznica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zhukova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boskova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-04389-z⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.3896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-31511-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03654259v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gotree/Goalign: toolkit and Go API to facilitate the development of phylogenetic workflows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">COVID-Align: Accurate online alignment of hCoV-19 genomes using a profile HMM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Blassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Voznica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nargab/lqab075⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.btaa871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03427582v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02995703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-Align: Accurate online alignment of hCoV-19 genomes using a profile HMM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Gotree/Goalign: toolkit and Go API to facilitate the development of phylogenetic workflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa871⟩</w:t>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (3), pp.lqab075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqab075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02995703v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03427582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin, evolution and global spread of SARS-CoV-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Zhukova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Blassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Voznica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crbiol.29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03038752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic Epidemiology of 2015–2016 Zika Virus Outbreak in Cape Verde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de Lourdes Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bram Vrancken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Lequime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (6), pp.1084-1090. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3201/eid2606.190928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02862296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SpliceLauncher: a tool for detection, annotation and relative quantification of alternative junctions from RNAseq data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Harter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Atkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 36 (5), pp.1634-1636. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02862337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NGPhylogeny.fr: new generation phylogenetic services for non-specialists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Doppelt-Azeroual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mareuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 47 (W1), pp.W260-W265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkz303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution and asymptotic behavior of the phylogenetic transfer distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miraine Dávila Felipe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baka Domelevo Entfellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Truszkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 79 (2), pp.485-508. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00285-019-01365-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02404376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of novel recurrent ETV6-IgH fusions in primary central nervous system lymphoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Labreche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mailys Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Boisselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gauchotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuro-Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (8), pp.1092-1100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/neuonc/noy019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewing Felsenstein’s phylogenetic bootstrap in the era of big data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baka Domelevo Entfellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduan K. Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baka Domelevo Entfellner</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Damien Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miraine Dávila Felipe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 556 (7702), pp.452-456. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41586-018-0043-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02078445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting splicing patterns in genes involved in hereditary breast and ovarian cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Castéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Harter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25 (10), pp.1147-1154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ejhg.2017.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific workflows for computational reproducibility in the life sciences: Status, challenges and opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Belhajjame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 75, pp.284-298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.future.2017.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular analyses of juvenile granulosa cell tumors bearing AKT1 mutations provide insights into tumor biology and therapeutic leads.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Todeschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caburet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Sarnacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Molecular Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (23), pp.6687-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/hmg/ddv373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplicon rearrangements during the extrachromosomal and intrachromosomal amplification process in a glioma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de La Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Debatisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 42 (21), pp.13194-13205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gku1101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipocalin 2, the TNF-like receptor TWEAKR and its ligand TWEAK act downstream of NFAT1 to regulate breast cancer cell invasion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guaddachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de La Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 125 (Pt 19), pp.4475-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jcs.099879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00715876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SynteBase/SynteView: a tool to visualize gene order conservation in prokaryotic genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Labedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lespinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (1), pp.536. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2105-9-536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GenoQuery: a new querying module for functional annotation in a genomic warehouse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Labedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (13), pp.i322-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btn159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SynteBase/SynteView: a tool to visualize gene order conservation in prokaryotic genomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Labedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lespinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (1), pp.536. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2105-9-536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multiple facets of homology and their use in comparative genomics to study the evolution of genes, genomes, and species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Descorps-Declère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Sculo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lespinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Labedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 90 (4), pp.595-608. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biochi.2007.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the evolutionary rate of positional orthologous genes in prokaryotes using synteny data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lespinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Labedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 7 (1), pp.237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2148-7-237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multiple facets of homology and their use in comparative genomics to study the evolution of genes, genomes, and species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Descorps-Declère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Sculo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lespinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Labedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biochi.2007.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00195158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Logiciel (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ShareFAIR-KG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Representing bioinformatics Nextflow workflows in RO-Crate : challenges and opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Marchment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Schmit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dameron</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Sebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Ménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...27 lines deleted...]
-                <w:t xml:space="preserve">hal-05517690v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semantic Web Applications and Tools for Health Care and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Leiden, Netherlands. Zenodo, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10822156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global evolutionary patterns of Yersinia pestis and its spread into Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Mas Fiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mornico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Andrades Valtueña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid characterization of a Delta-Omicron SARS-CoV-2 recombinant detected in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Simon-Loriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Montagutelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Touret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04067089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new route for integron cassette dissemination among bacterial genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Loot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael A Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egill Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03826688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning from phylogenies to uncover the transmission dynamics of epidemics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitive Detection of Site-wise Convergent Evolution in Large Protein Alignments with ConDor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428718v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive Detection of Site-wise Convergent Evolution in Large Protein Alignments with ConDor</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deep learning from phylogenies to uncover the transmission dynamics of epidemics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Voznica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Zhukova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Boskova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...171 lines deleted...]
-                <w:t xml:space="preserve">hal-04540040v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId222"/>
+      <w:footerReference w:type="default" r:id="rId227"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6369,51 +6494,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517640v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schmit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Le Clanche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Marchment" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525260v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02405720v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Voznica" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zhukova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kary Oca&#241;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05106303v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lopopolo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Avanzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Duchene" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Luisi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida de Flamingh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adu7144" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04961215v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dejoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Zhu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Woolfe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Godon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ellouze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2025.01.025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04748459v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Planas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Staropoli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Planchais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Yab" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banujaa Jeyarajah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20411/pai.v10i1.752" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04967436v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae238" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04670359v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Brancotte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae092" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04601784v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae040" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04530809v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lemoine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Donati" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46490-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04384854v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael A Millot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egill Richard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Littner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-023-01548-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04328451v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Susp&#232;ne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle A Raymond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boutin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiad165" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04072734v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Giraud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouen Tran-Rajau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106413" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04296534v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tr&#233;meaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline M&#233;lard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gousset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faroudy Boufassa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03267-22" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296245v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zaharias" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syad052" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04279554v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Caro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulyvan Dollin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Desvillechabrol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqad074" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cokelaer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btad227" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04037221v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Djaffardjy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Sebe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanchet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2023.03.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Amrane" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jaubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bedrat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Rundstadler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Recordon-Pinson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac1030" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03861407v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Voznica" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zhukova" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boskova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saulnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemoine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31511-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654259v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nell Saunders" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Maes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guivel-Benhassine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04389-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03427582v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqab075" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02995703v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Blassel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa871" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03038752v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.29" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02862296v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Faye" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Lourdes Monteiro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Vrancken" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Prot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lequime" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2606.190928" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02862337v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Harter" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Atkinson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Davy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousselin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz784" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341225v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Correia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Doppelt-Azeroual" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mareuil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz303" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02404376v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miraine D&#225;vila Felipe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baka Domelevo Entfellner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Truszkowski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01365-0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862388v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bruno" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Labreche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Daniau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Boisselier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauchotte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noy019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02078445v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Lemoine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduan K. Wilkinson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0043-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02336114v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goardon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cast&#233;ra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2017.116" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516082v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.01.012" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266741v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Auguste" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bessi&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Todeschini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caburet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sarnacki" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv373" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332776v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vogt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gibaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de La Grange" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Debatisse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1101" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00715876v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gaudineau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Foug&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guaddachi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.099879" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011218v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Labedan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-536" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297225v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn159" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354657v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011244v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descorps-Decl&#232;re" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sculo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.09.010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCP65CM0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194466v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-7-237" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195158v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517690v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:a96c28345857df13aafbc85461df2ab0cf259ef8;origin=https://gitlab.liris.cnrs.fr/sharefair/knowledge_base_workflow_annotations/ShareFAIR-KG.git;visit=swh:1:snp:e53f57ef45e971e1b9b76477d1f39f4fbe3de77f" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132518v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Mas Fiol" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mornico" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouvier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Andrades Valtue&#241;a" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04067089v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Simon-Loriere" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montagutelli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03826688v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Darracq" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428718v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Voznica" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boskova" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Saulnier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428682v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540040v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M&#233;nager" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10822156" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517640v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schmit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Le Clanche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Marchment" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05631723v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Selim Atay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Bannier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Baudot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Bellenger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525260v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02405720v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Voznica" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zhukova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kary Oca&#241;a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517690v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:a96c28345857df13aafbc85461df2ab0cf259ef8;origin=https://gitlab.liris.cnrs.fr/sharefair/knowledge_base_workflow_annotations/ShareFAIR-KG.git;visit=swh:1:snp:e53f57ef45e971e1b9b76477d1f39f4fbe3de77f" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04961215v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dejoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Zhu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Woolfe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Godon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ellouze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2025.01.025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05106303v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lopopolo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Avanzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Duchene" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Luisi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida de Flamingh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adu7144" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04748459v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Planas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Staropoli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Planchais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Yab" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banujaa Jeyarajah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20411/pai.v10i1.752" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04670359v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Brancotte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae092" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04967436v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae238" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04601784v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae040" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04530809v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lemoine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Donati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46490-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04384854v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael A Millot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egill Richard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Littner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-023-01548-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04328451v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Susp&#232;ne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle A Raymond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boutin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiad165" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04072734v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Giraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouen Tran-Rajau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106413" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402365v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cokelaer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btad227" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04279554v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Caro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulyvan Dollin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Desvillechabrol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqad074" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296245v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zaharias" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syad052" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04296534v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tr&#233;meaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline M&#233;lard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gousset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faroudy Boufassa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03267-22" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04037221v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Djaffardjy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Sebe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanchet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2023.03.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874577v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Amrane" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jaubert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bedrat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Rundstadler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Recordon-Pinson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac1030" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654259v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nell Saunders" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Maes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guivel-Benhassine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04389-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03861407v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Voznica" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zhukova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boskova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saulnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemoine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31511-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02995703v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Blassel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa871" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03427582v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqab075" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03038752v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.29" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02862296v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Faye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Lourdes Monteiro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Vrancken" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Prot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lequime" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2606.190928" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02862337v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Harter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Atkinson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Davy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousselin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz784" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341225v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Correia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Doppelt-Azeroual" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mareuil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz303" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02404376v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miraine D&#225;vila Felipe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baka Domelevo Entfellner" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Truszkowski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01365-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862388v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bruno" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Labreche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Daniau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Boisselier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauchotte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noy019" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02078445v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Lemoine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduan K. Wilkinson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0043-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02336114v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goardon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cast&#233;ra" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2017.116" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516082v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.01.012" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266741v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Auguste" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bessi&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Todeschini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caburet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sarnacki" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv373" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332776v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vogt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gibaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de La Grange" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Debatisse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1101" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00715876v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gaudineau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Foug&#232;re" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guaddachi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.099879" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011218v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Labedan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-536" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297225v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn159" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354657v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011244v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descorps-Decl&#232;re" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sculo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.09.010" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCP65CM0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194466v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-7-237" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195158v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540040v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M&#233;nager" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10822156" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132518v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Mas Fiol" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mornico" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouvier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Andrades Valtue&#241;a" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04067089v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Simon-Loriere" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montagutelli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03826688v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Darracq" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428682v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428718v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Voznica" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boskova" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Saulnier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>