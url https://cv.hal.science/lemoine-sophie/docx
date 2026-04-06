--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -234,831 +234,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An AluYa5 Insertion in the 3'UTR of COL4A1 and Cerebral Small Vessel Disease</w:t>
+                <w:t xml:space="preserve">Deleterious effect of sustained neuroinflammation in pediatric traumatic brain injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaker Aloui</w:t>
+                <w:t xml:space="preserve">Alice Jacquens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Neumann</w:t>
+                <w:t xml:space="preserve">Zsolt Csaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bergametti</w:t>
+                <w:t xml:space="preserve">Haleh Soleimanzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bokobza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Sartori</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Herbreteau</w:t>
+                <w:t xml:space="preserve">Pierre-Romain Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2024.7034⟩</w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 120, pp.99-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2024.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563144v1</w:t>
+                <w:t xml:space="preserve">hal-05426815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood Monocyte Phenotype Is A Marker of Cardiovascular Risk in Type 2 Diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Julla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Julla</w:t>
+                <w:t xml:space="preserve">Diane Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Girard</w:t>
+                <w:t xml:space="preserve">Marc Diedisheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Diedisheim</w:t>
+                <w:t xml:space="preserve">Pierre-Jean Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bao Tran Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 134 (2), pp.189-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/circresaha.123.322757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deleterious effect of sustained neuroinflammation in pediatric traumatic brain injury</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An AluYa5 Insertion in the 3'UTR of COL4A1 and Cerebral Small Vessel Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaker Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Jacquens</w:t>
+                <w:t xml:space="preserve">Lisa Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zsolt Csaba</w:t>
+                <w:t xml:space="preserve">Françoise Bergametti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haleh Soleimanzad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cindy Bokobza</w:t>
+                <w:t xml:space="preserve">Eric Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Romain Delmotte</w:t>
+                <w:t xml:space="preserve">Marc Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 120, pp.99-116. </w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (4), pp.e247034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2024.04.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2024.7034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05426815v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique cerebellar pattern of microglia activation in a mouse model of encephalopathy of prematurity</w:t>
+                <w:t xml:space="preserve">Early macrophage response to obesity encompasses Interferon Regulatory Factor 5 regulated mitochondrial architecture remodelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Klein</w:t>
+                <w:t xml:space="preserve">L. Orliaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette van Steenwinckel</w:t>
+                <w:t xml:space="preserve">T. Ejlalmanesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bobbi Fleiss</w:t>
+                <w:t xml:space="preserve">A. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Till Scheuer</w:t>
+                <w:t xml:space="preserve">R. Ballaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Bührer</w:t>
+                <w:t xml:space="preserve">M. Diedisheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 70 (9), pp.1699-1719. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.5089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/glia.24190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-32813-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326421v1</w:t>
+                <w:t xml:space="preserve">hal-03770463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative transcriptome analysis of goat (Capra hircus) adipose tissue reveals physiological regulation of body reserve recovery after the peak of lactation</w:t>
+                <w:t xml:space="preserve">A unique cerebellar pattern of microglia activation in a mouse model of encephalopathy of prematurity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+                <w:t xml:space="preserve">Luisa Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Boby</w:t>
+                <w:t xml:space="preserve">Juliette van Steenwinckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Coulpier</w:t>
+                <w:t xml:space="preserve">Bobbi Fleiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lemoine</w:t>
+                <w:t xml:space="preserve">Till Scheuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Martin</w:t>
+                <w:t xml:space="preserve">Christoph Bührer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part D: Genomics and Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41, pp.100956. </w:t>
+              <w:t xml:space="preserve">Glia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (9), pp.1699-1719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbd.2021.100956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/glia.24190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03524137v1</w:t>
+                <w:t xml:space="preserve">hal-04326421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early macrophage response to obesity encompasses Interferon Regulatory Factor 5 regulated mitochondrial architecture remodelling</w:t>
+                <w:t xml:space="preserve">Comparative transcriptome analysis of goat (Capra hircus) adipose tissue reveals physiological regulation of body reserve recovery after the peak of lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Orliaguet</w:t>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Ejlalmanesh</w:t>
+                <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Humbert</w:t>
+                <w:t xml:space="preserve">Fanny Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ballaire</w:t>
+                <w:t xml:space="preserve">Sophie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Diedisheim</w:t>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.5089. </w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part D: Genomics and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41, pp.100956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-32813-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbd.2021.100956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770463v1</w:t>
+                <w:t xml:space="preserve">hal-03524137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tumor microenvironment impairs Th1 IFNγ secretion through alternative splicing modifications of Irf1 pre-mRNA</w:t>
               </w:r>
@@ -1364,51 +1364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Segeral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammara Mohammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retrovirology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17, pp.25. </w:t>
@@ -1766,51 +1766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 456 (2), pp.212-225. </w:t>
@@ -1900,51 +1900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephany El-Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 51 (2), pp.145-157.e10. </w:t>
@@ -2008,51 +2008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Hasna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bohic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2106,295 +2106,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02090330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular Origin, Tumor Progression, and Pathogenic Mechanisms of Cutaneous Neurofibromas Revealed by Mice with Nf1 Knockout in Boundary Cap Cells</w:t>
+                <w:t xml:space="preserve">Active intermixing of indirect and direct neurons builds the striatal mosaic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna J Radomska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanny Coulpier</w:t>
+                <w:t xml:space="preserve">Andrea Tinterri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Gresset</w:t>
+                <w:t xml:space="preserve">Fabien Ménardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Schmitt</w:t>
+                <w:t xml:space="preserve">Marco Diana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Debbiche</w:t>
+                <w:t xml:space="preserve">Ludmilla Lokmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryama Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/2159-8290.CD-18-0156⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.4725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-07171-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03822481v1</w:t>
+                <w:t xml:space="preserve">hal-01927169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active intermixing of indirect and direct neurons builds the striatal mosaic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cellular Origin, Tumor Progression, and Pathogenic Mechanisms of Cutaneous Neurofibromas Revealed by Mice with Nf1 Knockout in Boundary Cap Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Ménardy</w:t>
+                <w:t xml:space="preserve">Katarzyna J Radomska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Diana</w:t>
+                <w:t xml:space="preserve">Aurelie Gresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludmilla Lokmane</w:t>
+                <w:t xml:space="preserve">Alain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryama Keita</w:t>
+                <w:t xml:space="preserve">Amal Debbiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), pp.4725. </w:t>
+              <w:t xml:space="preserve">Cancer Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 9 (1), pp.130-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-07171-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/2159-8290.CD-18-0156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927169v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quaking RNA-Binding Proteins Control Early Myofibril Formation by Modulating Tropomyosin</w:t>
               </w:r>
@@ -2432,51 +2432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ernest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Xavier Dutrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 42 (5), pp.527-541.e4. </w:t>
@@ -2674,51 +2674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Firmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2906,295 +2906,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Plasma Membrane Permeability by ABC Transporters</w:t>
+                <w:t xml:space="preserve">The ß-importin KAP8 (Pse1/Kap121) is required for nuclear import of the cellulase transcriptional regulator XYR1, asexual sporulation and stress resistance in Trichoderma reesei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Khakhina</w:t>
+                <w:t xml:space="preserve">Sara Ghassemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soraya S. Johnson</w:t>
+                <w:t xml:space="preserve">Alexander Lichius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman Manoharlal</w:t>
+                <w:t xml:space="preserve">Fréderique Bidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah B. Russo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Blugeon</w:t>
+                <w:t xml:space="preserve">Marie‐noëlle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eukaryotic Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14 (5), pp.442-453. </w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (2), pp.405-418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/EC.00021-15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mmi.12944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528527v1</w:t>
+                <w:t xml:space="preserve">hal-03842675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ß-importin KAP8 (Pse1/Kap121) is required for nuclear import of the cellulase transcriptional regulator XYR1, asexual sporulation and stress resistance in Trichoderma reesei</w:t>
+                <w:t xml:space="preserve">Control of Plasma Membrane Permeability by ABC Transporters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Ghassemi</w:t>
+                <w:t xml:space="preserve">Svetlana Khakhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Lichius</w:t>
+                <w:t xml:space="preserve">Soraya S. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderique Bidard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemoine</w:t>
+                <w:t xml:space="preserve">Raman Manoharlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐noëlle Rossignol</w:t>
+                <w:t xml:space="preserve">Sarah B. Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 96 (2), pp.405-418. </w:t>
+              <w:t xml:space="preserve">Eukaryotic Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (5), pp.442-453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mmi.12944⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/EC.00021-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842675v1</w:t>
+                <w:t xml:space="preserve">hal-01528527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the DHH1 Gene in the Regulation of Monocarboxylic Acids Transporters Expression in Saccharomyces cerevisiae</w:t>
               </w:r>
@@ -3442,338 +3442,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tye7 regulates yeast Ty1 retrotransposon sense and antisense transcription in response to adenylic nucleotides stress</w:t>
+                <w:t xml:space="preserve">RNA sequencing revealed novel actors of the acquisition of drug resistance in Candida albicans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Servant</w:t>
+                <w:t xml:space="preserve">Sanjiveeni Dhamgaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Pinson</w:t>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Tchalikian-Cosson</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Gaëlle Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Sismeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gks166⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (1), pp.396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02119179v1</w:t>
+                <w:t xml:space="preserve">inserm-00733893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA sequencing revealed novel actors of the acquisition of drug resistance in Candida albicans.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tye7 regulates yeast Ty1 retrotransposon sense and antisense transcription in response to adenylic nucleotides stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Bernard</w:t>
+                <w:t xml:space="preserve">Geraldine Servant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Lelandais</w:t>
+                <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Sismeiro</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Aurélie Tchalikian-Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 13 (1), pp.396. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (12), pp.5271-5282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gks166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00733893v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tye 7 regulates yeast Ty1 retrotransposon sense and sntisense transcription in response to adenylic nucleotide stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Servant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tchalikian-Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3835,1167 +3835,1167 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00703347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and toxic effects of the purine intermediate 5-amino-4-imidazolecarboxamide ribonucleotide (AICAR) in yeast.</w:t>
+                <w:t xml:space="preserve">Ploidy influences cellular responses to gross chromosomal rearrangements in saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans C Hürlimann</w:t>
+                <w:t xml:space="preserve">Paul P. Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Laloo</w:t>
+                <w:t xml:space="preserve">Emilie Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Simon-Kayser</w:t>
+                <w:t xml:space="preserve">Jean-Luc Souciet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Saint-Marc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Coulpier</w:t>
+                <w:t xml:space="preserve">Serge Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00608534v1</w:t>
+                <w:t xml:space="preserve">inserm-00617205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ploidy influences cellular responses to gross chromosomal rearrangements in saccharomyces cerevisiae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physiological and toxic effects of the purine intermediate 5-amino-4-imidazolecarboxamide ribonucleotide (AICAR) in yeast.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Fritsch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Blugeon</w:t>
+                <w:t xml:space="preserve">Hans C Hürlimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Souciet</w:t>
+                <w:t xml:space="preserve">B. Laloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Potier</w:t>
+                <w:t xml:space="preserve">B. Simon-Kayser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Saint-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, sous presse, pp.00-00</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00617205v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evaluation of custom microarray applications: the oligonucleotide design challenge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemoine</w:t>
+                <w:t xml:space="preserve">Metabolic intermediates selectively stimulate transcription factor interaction and modulate phosphate and purine pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Combes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sabine Vaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (12), pp.1399-1407</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879348v1</w:t>
+                <w:t xml:space="preserve">hal-00403264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of oligonucleotides for whole-genome microarrays with semi-automatic update.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An evaluation of custom microarray applications: the oligonucleotide design challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Golfier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Crom</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btn573⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (6), pp.1726-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkp053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879352v1</w:t>
+                <w:t xml:space="preserve">hal-02879348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic intermediates selectively stimulate transcription factor interaction and modulate phosphate and purine pathways</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Pinson</w:t>
+                <w:t xml:space="preserve">Selection of oligonucleotides for whole-genome microarrays with semi-automatic update.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Golfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A van Miltenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bendjoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Vaur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Lemoine</w:t>
+                <w:t xml:space="preserve">J. Rossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (1), pp.128-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btn573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403264v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast Mitochondrial Biogenesis: A Role for the PUF RNA-Binding Protein Puf3p in mRNA Localization</w:t>
+                <w:t xml:space="preserve">Yeast mitochondrial biogenesis : a role for the PUF RNA binding protein Puf3p in mRNA localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Saint-Georges</w:t>
+                <w:t xml:space="preserve">Y. Saint-Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Garcia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jourdren</w:t>
+                <w:t xml:space="preserve">M. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Le Crom</w:t>
+                <w:t xml:space="preserve">T. Delaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Crom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 3 (6), pp.e2293. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, pp.3(6) e2293</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098526v1</w:t>
+                <w:t xml:space="preserve">hal-00333137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-productive docking of mRNPs to the nuclear pore in THO/sub2 mutants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and properties of transcriptional networks driving selenite stress response in yeasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rougemaille</w:t>
+                <w:t xml:space="preserve">Vivienne Fardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Kisseleva-Romanova</w:t>
+                <w:t xml:space="preserve">Eugenia Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Kanthgudipati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Lemoine</w:t>
+                <w:t xml:space="preserve">Gaelle Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Blugeon</w:t>
+                <w:t xml:space="preserve">Véronique Tanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (1), pp.333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-9-333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00333123v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast mitochondrial biogenesis : a role for the PUF RNA binding protein Puf3p in mRNA localization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yeast Mitochondrial Biogenesis: A Role for the PUF RNA-Binding Protein Puf3p in mRNA Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Garcia</w:t>
+                <w:t xml:space="preserve">Yann Saint-Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Delaveau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Lemoine</w:t>
+                <w:t xml:space="preserve">Mathilde Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jourdren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, pp.3(6) e2293</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 3 (6), pp.e2293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0002293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00333137v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and properties of transcriptional networks driving selenite stress response in yeasts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-productive docking of mRNPs to the nuclear pore in THO/sub2 mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenia Piccini</w:t>
+                <w:t xml:space="preserve">M. Rougemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Lelandais</w:t>
+                <w:t xml:space="preserve">E. Kisseleva-Romanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Tanty</w:t>
+                <w:t xml:space="preserve">R. Kanthgudipati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 135, pp.308-321</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842687v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THO/Sub2p Functions to Coordinate 3′-End Processing with Gene-Nuclear Pore Association</w:t>
               </w:r>
@@ -5033,51 +5033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kisseleva-Romanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajani Kanth Gudipati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 135 (2), pp.308-321. </w:t>
@@ -5240,64 +5240,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulphar: rapid access and expertise for standard two-color microarray normalization methods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Servant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5415,51 +5415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunon Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jourdren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5510,51 +5510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5603,273 +5603,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">scRNA-seq with Nanopore sequencing: benchmark of approaches based on hybrid sequencing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Onfroy</w:t>
+                <w:t xml:space="preserve">ToulligQC 2: fast and comprehensive quality control for Oxford Nanopore sequencing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jourdren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">jobim 2022</w:t>
+              <w:t xml:space="preserve">JOBIM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes (Campus de Beaulieu), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05144874v1</w:t>
+                <w:t xml:space="preserve">hal-05144856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ToulligQC 2: fast and comprehensive quality control for Oxford Nanopore sequencing data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemoine</w:t>
+                <w:t xml:space="preserve">scRNA-seq with Nanopore sequencing: benchmark of approaches based on hybrid sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Onfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2022</w:t>
+              <w:t xml:space="preserve">jobim 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes (Campus de Beaulieu), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05144856v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression before amplification of highly abundant mRNA to profile gene expression from microdissected mammary epithelial cells</w:t>
               </w:r>
@@ -6006,503 +6006,503 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of opsin genes in closely-related species of butterflies specialized in different microhabitats</w:t>
+                <w:t xml:space="preserve">A novel RNP compartment boosts translation in growing mouse oocytes to avoid cytoplasm dilution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Ledamoisel</w:t>
+                <w:t xml:space="preserve">N. Zollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Dang</w:t>
+                <w:t xml:space="preserve">G. Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Devilliers</w:t>
+                <w:t xml:space="preserve">A. Canette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Marvillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemoine</w:t>
+                <w:t xml:space="preserve">G. Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348341v1</w:t>
+                <w:t xml:space="preserve">hal-05390443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regeneration of distinct complex structures in the annelid &amp;lt;i&amp;gt;Platynereis&amp;lt;/i&amp;gt; is partially based on common morphological, cellular, and molecular events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoe Atzin Velasquillo Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Starunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Pare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loeiza Baduel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theaud Hezez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic benchmark of bioinformatics methods for single-cell and spatial RNA-seq Nanopore long-read data</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Evolution of opsin genes in closely-related species of butterflies specialized in different microhabitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Ledamoisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Devilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Marvillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190995v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel RNP compartment boosts translation in growing mouse oocytes to avoid cytoplasm dilution</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A systematic benchmark of bioinformatics methods for single-cell and spatial RNA-seq Nanopore long-read data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Onfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. da Silva</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-05390443v1</w:t>
+                <w:t xml:space="preserve">hal-05190995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId274"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6657,51 +6657,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bokobza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence R&#233;da" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syam Nair" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guenoun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eridan Rocha-Ferreira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-025-03593-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563144v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Aloui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Neumann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergametti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sartori" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Herbreteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.7034" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534577v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Julla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diedisheim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Saulnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Tran Vuong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circresaha.123.322757" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426815v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jacquens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Csaba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haleh Soleimanzad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Romain Delmotte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.04.029" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326421v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Klein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette van Steenwinckel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobbi Fleiss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Scheuer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph B&#252;hrer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24190" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524137v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2021.100956" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03770463v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orliaguet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ejlalmanesh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ballaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diedisheim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32813-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834196v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hibos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Richard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Viltard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Chevrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-19-0679" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967944v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Barilla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Liang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrichetta Mileti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ballaire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2020.101066" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953802v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Quang Nam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goudey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Segeral" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammara Mohammad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-020-00533-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491495v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Drareni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Alzaid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Goncalves" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chollet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108141" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02156634v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Fiorucci" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourbousse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Concia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roug&#233;e" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Deton-Cabanillas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-019-1705-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381895v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condamine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jager" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecl&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2019.09.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003444v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Almonacid" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Al Jord" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany El-Hayek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Othmani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2019.09.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090330v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Hasna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bohic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-019-1581-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822481v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna J Radomska" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gresset" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmitt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Debbiche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-18-0156" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927169v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tinterri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien M&#233;nardy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Diana" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Lokmane" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryama Keita" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07171-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842667v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ernest" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Dutrieux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2017.08.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01592860v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanova Christa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramoni Jonas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Aouam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frischmann Alexa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Seiboth" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0897-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842523v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Firmo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Crom" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx154" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842669v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Lagadec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Albuquerque" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Orliaguet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.88689" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528527v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Khakhina" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya S. Johnson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Manoharlal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B. Russo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00021-15" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842675v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ghassemi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lichius" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;derique Bidard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;no&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12944" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527344v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mota" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neide Vieira" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia Barbosa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaveau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Torchet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111589" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528425v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mouaikel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Z. Causse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rougemaille" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Daubenton-Carafa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.10.013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119179v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Servant" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tchalikian-Cosson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks166" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00733893v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjiveeni Dhamgaye" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-396" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703347v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Servant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchalikian-Cosson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coulpier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemoine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608534v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans C H&#252;rlimann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laloo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simon-Kayser" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Saint-Marc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617205v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Jung" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fritsch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Souciet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Potier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-331" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879348v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Combes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp053" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879352v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Golfier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van Miltenberg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bendjoudi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn573" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403264v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Vaur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098526v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Saint-Georges" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Garcia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Crom" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002293" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333123v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rougemaille" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kisseleva-Romanova" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kanthgudipati" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blugeon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333137v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saint-Georges" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delaveau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842687v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Fardeau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Piccini" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lelandais" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tanty" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-333" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842689v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guennaelle Dieppois" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kisseleva-Romanova" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajani Kanth Gudipati" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2008.08.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173044v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fardeau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lelandais" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oldfield" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00122139v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Servant" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-467" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142734v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunon Salom&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142806v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamraoui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thomas-Chollier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144874v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;namaud-Beaufort" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Onfroy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144856v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798294v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crapart" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Brandao" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lemoine" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348341v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Ledamoisel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Dang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devilliers" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Marvillet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298578v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Atzin Velasquillo Ramirez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Starunov" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pare" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiza Baduel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theaud Hezez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190995v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390443v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zollo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zaffagnini" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canette" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Letort" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bokobza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence R&#233;da" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syam Nair" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guenoun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eridan Rocha-Ferreira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-025-03593-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jacquens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Csaba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haleh Soleimanzad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Romain Delmotte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.04.029" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534577v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Julla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Girard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diedisheim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Saulnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Tran Vuong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circresaha.123.322757" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563144v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Aloui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Neumann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergametti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sartori" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Herbreteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.7034" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03770463v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orliaguet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ejlalmanesh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humbert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ballaire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diedisheim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32813-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Klein" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette van Steenwinckel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobbi Fleiss" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Scheuer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph B&#252;hrer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24190" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524137v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2021.100956" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834196v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hibos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Richard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Viltard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Chevrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-19-0679" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967944v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Barilla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Liang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrichetta Mileti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ballaire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2020.101066" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953802v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Quang Nam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goudey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Segeral" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammara Mohammad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-020-00533-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491495v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Drareni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Alzaid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Goncalves" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chollet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108141" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02156634v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Fiorucci" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourbousse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Concia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roug&#233;e" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Deton-Cabanillas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-019-1705-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381895v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condamine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jager" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecl&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2019.09.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003444v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Almonacid" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Al Jord" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany El-Hayek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Othmani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2019.09.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090330v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Hasna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bohic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-019-1581-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927169v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tinterri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien M&#233;nardy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Diana" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Lokmane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryama Keita" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07171-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822481v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna J Radomska" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gresset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmitt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Debbiche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-18-0156" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842667v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ernest" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Dutrieux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2017.08.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01592860v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanova Christa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramoni Jonas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Aouam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frischmann Alexa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Seiboth" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0897-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842523v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Firmo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Crom" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx154" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842669v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Lagadec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Albuquerque" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Orliaguet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.88689" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842675v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ghassemi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lichius" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;derique Bidard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;no&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12944" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528527v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Khakhina" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya S. Johnson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Manoharlal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B. Russo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00021-15" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527344v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mota" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neide Vieira" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia Barbosa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaveau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Torchet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111589" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528425v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mouaikel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Z. Causse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rougemaille" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Daubenton-Carafa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.10.013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00733893v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjiveeni Dhamgaye" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-396" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119179v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Servant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tchalikian-Cosson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks166" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703347v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Servant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchalikian-Cosson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coulpier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemoine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617205v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Jung" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fritsch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Souciet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Potier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-331" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608534v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans C H&#252;rlimann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laloo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simon-Kayser" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Saint-Marc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403264v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Vaur" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879348v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Combes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp053" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879352v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Golfier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van Miltenberg" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bendjoudi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn573" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333137v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saint-Georges" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delaveau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842687v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Fardeau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Piccini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lelandais" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tanty" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-333" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098526v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Saint-Georges" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Garcia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Crom" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002293" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333123v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rougemaille" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kisseleva-Romanova" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kanthgudipati" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blugeon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842689v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guennaelle Dieppois" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kisseleva-Romanova" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajani Kanth Gudipati" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2008.08.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173044v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fardeau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lelandais" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oldfield" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00122139v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Servant" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-467" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142734v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunon Salom&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142806v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamraoui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thomas-Chollier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144856v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144874v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;namaud-Beaufort" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Onfroy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798294v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crapart" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Brandao" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lemoine" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390443v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zollo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zaffagnini" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canette" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Letort" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298578v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Atzin Velasquillo Ramirez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Starunov" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pare" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiza Baduel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theaud Hezez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348341v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Ledamoisel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Dang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devilliers" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Marvillet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190995v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>