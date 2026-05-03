--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1172,338 +1172,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of G protein pathway suppressor 2 in human adipocytes triggers lipid remodeling by upregulating ATP binding cassette subfamily G member 1</w:t>
+                <w:t xml:space="preserve">Dynamic nanopore long-read sequencing analysis of HIV-1 splicing events during the early steps of infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serena Barilla</w:t>
+                <w:t xml:space="preserve">Nguyen-Quang Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ning Liang</w:t>
+                <w:t xml:space="preserve">Sophie Goudey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichetta Mileti</w:t>
+                <w:t xml:space="preserve">Emmanuel Segeral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Ballaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Lhomme</w:t>
+                <w:t xml:space="preserve">Ammara Mohammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molmet.2020.101066⟩</w:t>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12977-020-00533-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967944v1</w:t>
+                <w:t xml:space="preserve">hal-02953802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic nanopore long-read sequencing analysis of HIV-1 splicing events during the early steps of infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loss of G protein pathway suppressor 2 in human adipocytes triggers lipid remodeling by upregulating ATP binding cassette subfamily G member 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Barilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen-Quang Nam</w:t>
+                <w:t xml:space="preserve">Ning Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Goudey</w:t>
+                <w:t xml:space="preserve">Enrichetta Mileti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Segeral</w:t>
+                <w:t xml:space="preserve">Raphaëlle Ballaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammara Mohammad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemoine</w:t>
+                <w:t xml:space="preserve">Marie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17, pp.25. </w:t>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42, pp.101066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12977-020-00533-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2020.101066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953802v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adipocyte Reprogramming by the Transcriptional Coregulator GPS2 Impacts Beta Cell Insulin Secretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Drareni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Ballaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fawaz Alzaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1657,51 +1657,51 @@
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Flore Deton-Cabanillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 20 (100), </w:t>
+              <w:t xml:space="preserve">, 2019, 20, pp.100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13059-019-1705-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2817,51 +2817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Ballaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Orliaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3442,338 +3442,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA sequencing revealed novel actors of the acquisition of drug resistance in Candida albicans.</w:t>
+                <w:t xml:space="preserve">Tye7 regulates yeast Ty1 retrotransposon sense and antisense transcription in response to adenylic nucleotides stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanjiveeni Dhamgaye</w:t>
+                <w:t xml:space="preserve">Geraldine Servant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Bernard</w:t>
+                <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Lelandais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Sismeiro</w:t>
+                <w:t xml:space="preserve">Aurélie Tchalikian-Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-396⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (12), pp.5271-5282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gks166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00733893v1</w:t>
+                <w:t xml:space="preserve">hal-02119179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tye7 regulates yeast Ty1 retrotransposon sense and antisense transcription in response to adenylic nucleotides stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RNA sequencing revealed novel actors of the acquisition of drug resistance in Candida albicans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjiveeni Dhamgaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Servant</w:t>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Pinson</w:t>
+                <w:t xml:space="preserve">Gaëlle Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Tchalikian-Cosson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanny Coulpier</w:t>
+                <w:t xml:space="preserve">Odile Sismeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 40 (12), pp.5271-5282. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (1), pp.396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gks166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119179v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00733893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tye 7 regulates yeast Ty1 retrotransposon sense and sntisense transcription in response to adenylic nucleotide stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Servant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tchalikian-Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4100,51 +4100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic intermediates selectively stimulate transcription factor interaction and modulate phosphate and purine pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Vaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4457,545 +4457,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast mitochondrial biogenesis : a role for the PUF RNA binding protein Puf3p in mRNA localization</w:t>
+                <w:t xml:space="preserve">Yeast Mitochondrial Biogenesis: A Role for the PUF RNA-Binding Protein Puf3p in mRNA Localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Saint-Georges</w:t>
+                <w:t xml:space="preserve">Yann Saint-Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Garcia</w:t>
+                <w:t xml:space="preserve">Mathilde Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jourdren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Delaveau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Lemoine</w:t>
+                <w:t xml:space="preserve">Stephane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, pp.3(6) e2293</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 3 (6), pp.e2293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0002293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333137v1</w:t>
+                <w:t xml:space="preserve">hal-02098526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and properties of transcriptional networks driving selenite stress response in yeasts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-productive docking of mRNPs to the nuclear pore in THO/sub2 mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivienne Fardeau</w:t>
+                <w:t xml:space="preserve">M. Rougemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenia Piccini</w:t>
+                <w:t xml:space="preserve">E. Kisseleva-Romanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Lelandais</w:t>
+                <w:t xml:space="preserve">R. Kanthgudipati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Tanty</w:t>
+                <w:t xml:space="preserve">C. Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 135, pp.308-321</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842687v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast Mitochondrial Biogenesis: A Role for the PUF RNA-Binding Protein Puf3p in mRNA Localization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and properties of transcriptional networks driving selenite stress response in yeasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Saint-Georges</w:t>
+                <w:t xml:space="preserve">Vivienne Fardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Garcia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jourdren</w:t>
+                <w:t xml:space="preserve">Eugenia Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Le Crom</w:t>
+                <w:t xml:space="preserve">Gaelle Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Tanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0002293⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (1), pp.333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-9-333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098526v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-productive docking of mRNPs to the nuclear pore in THO/sub2 mutants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yeast mitochondrial biogenesis : a role for the PUF RNA binding protein Puf3p in mRNA localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Kisseleva-Romanova</w:t>
+                <w:t xml:space="preserve">Y. Saint-Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Kanthgudipati</w:t>
+                <w:t xml:space="preserve">M. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Delaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lemoine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 135, pp.308-321</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.3(6) e2293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00333123v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THO/Sub2p Functions to Coordinate 3′-End Processing with Gene-Nuclear Pore Association</w:t>
               </w:r>
@@ -6657,51 +6657,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bokobza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence R&#233;da" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syam Nair" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guenoun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eridan Rocha-Ferreira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-025-03593-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jacquens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Csaba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haleh Soleimanzad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Romain Delmotte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.04.029" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534577v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Julla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Girard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diedisheim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Saulnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Tran Vuong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circresaha.123.322757" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563144v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Aloui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Neumann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergametti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sartori" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Herbreteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.7034" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03770463v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orliaguet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ejlalmanesh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humbert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ballaire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diedisheim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32813-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Klein" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette van Steenwinckel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobbi Fleiss" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Scheuer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph B&#252;hrer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24190" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524137v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2021.100956" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834196v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hibos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Richard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Viltard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Chevrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-19-0679" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967944v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Barilla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Liang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrichetta Mileti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ballaire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2020.101066" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953802v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Quang Nam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goudey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Segeral" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammara Mohammad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-020-00533-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491495v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Drareni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Alzaid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Goncalves" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chollet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108141" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02156634v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Fiorucci" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourbousse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Concia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roug&#233;e" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Deton-Cabanillas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-019-1705-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381895v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condamine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jager" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecl&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2019.09.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003444v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Almonacid" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Al Jord" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany El-Hayek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Othmani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2019.09.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090330v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Hasna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bohic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-019-1581-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927169v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tinterri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien M&#233;nardy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Diana" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Lokmane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryama Keita" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07171-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822481v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna J Radomska" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gresset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmitt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Debbiche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-18-0156" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842667v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ernest" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Dutrieux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2017.08.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01592860v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanova Christa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramoni Jonas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Aouam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frischmann Alexa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Seiboth" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0897-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842523v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Firmo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Crom" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx154" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842669v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Lagadec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Albuquerque" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Orliaguet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.88689" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842675v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ghassemi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lichius" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;derique Bidard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;no&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12944" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528527v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Khakhina" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya S. Johnson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Manoharlal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B. Russo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00021-15" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527344v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mota" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neide Vieira" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia Barbosa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaveau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Torchet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111589" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528425v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mouaikel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Z. Causse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rougemaille" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Daubenton-Carafa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.10.013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00733893v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjiveeni Dhamgaye" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-396" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119179v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Servant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tchalikian-Cosson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks166" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703347v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Servant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchalikian-Cosson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coulpier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemoine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617205v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Jung" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fritsch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Souciet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Potier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-331" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608534v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans C H&#252;rlimann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laloo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simon-Kayser" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Saint-Marc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403264v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Vaur" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879348v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Combes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp053" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879352v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Golfier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van Miltenberg" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bendjoudi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn573" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333137v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saint-Georges" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delaveau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842687v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Fardeau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Piccini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lelandais" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tanty" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-333" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098526v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Saint-Georges" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Garcia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Crom" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002293" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333123v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rougemaille" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kisseleva-Romanova" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kanthgudipati" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blugeon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842689v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guennaelle Dieppois" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kisseleva-Romanova" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajani Kanth Gudipati" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2008.08.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173044v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fardeau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lelandais" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oldfield" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00122139v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Servant" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-467" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142734v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunon Salom&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142806v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamraoui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thomas-Chollier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144856v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144874v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;namaud-Beaufort" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Onfroy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798294v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crapart" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Brandao" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lemoine" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390443v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zollo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zaffagnini" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canette" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Letort" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298578v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Atzin Velasquillo Ramirez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Starunov" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pare" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiza Baduel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theaud Hezez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348341v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Ledamoisel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Dang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devilliers" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Marvillet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190995v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bokobza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence R&#233;da" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syam Nair" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guenoun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eridan Rocha-Ferreira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-025-03593-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jacquens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Csaba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haleh Soleimanzad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Romain Delmotte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.04.029" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534577v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Julla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Girard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diedisheim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Saulnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Tran Vuong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circresaha.123.322757" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563144v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Aloui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Neumann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergametti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sartori" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Herbreteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.7034" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03770463v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orliaguet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ejlalmanesh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humbert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ballaire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diedisheim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32813-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Klein" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette van Steenwinckel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobbi Fleiss" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Scheuer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph B&#252;hrer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24190" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524137v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2021.100956" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834196v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hibos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Richard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Viltard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Chevrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-19-0679" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953802v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Quang Nam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goudey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Segeral" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammara Mohammad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-020-00533-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967944v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Barilla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Liang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrichetta Mileti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ballaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2020.101066" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491495v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Drareni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Alzaid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Goncalves" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chollet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108141" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02156634v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Fiorucci" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourbousse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Concia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roug&#233;e" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Deton-Cabanillas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-019-1705-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381895v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condamine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jager" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecl&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2019.09.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003444v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Almonacid" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Al Jord" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany El-Hayek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Othmani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2019.09.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090330v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Hasna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bohic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-019-1581-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927169v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tinterri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien M&#233;nardy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Diana" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Lokmane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryama Keita" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07171-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822481v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna J Radomska" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gresset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmitt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Debbiche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-18-0156" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842667v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ernest" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Dutrieux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2017.08.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01592860v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanova Christa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramoni Jonas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Aouam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frischmann Alexa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Seiboth" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0897-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842523v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Firmo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Crom" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx154" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842669v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Lagadec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Albuquerque" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Orliaguet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.88689" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842675v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ghassemi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lichius" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;derique Bidard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;no&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12944" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528527v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Khakhina" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya S. Johnson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Manoharlal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B. Russo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00021-15" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527344v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mota" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neide Vieira" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia Barbosa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaveau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Torchet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111589" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528425v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mouaikel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Z. Causse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rougemaille" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Daubenton-Carafa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.10.013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119179v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Servant" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tchalikian-Cosson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks166" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00733893v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjiveeni Dhamgaye" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-396" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703347v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Servant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchalikian-Cosson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coulpier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemoine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617205v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Jung" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fritsch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Souciet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Potier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-331" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608534v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans C H&#252;rlimann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laloo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simon-Kayser" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Saint-Marc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403264v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Vaur" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879348v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Combes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp053" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879352v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Golfier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van Miltenberg" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bendjoudi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn573" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098526v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Saint-Georges" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Garcia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Crom" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002293" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333123v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rougemaille" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kisseleva-Romanova" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kanthgudipati" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blugeon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842687v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Fardeau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Piccini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lelandais" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tanty" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-333" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333137v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saint-Georges" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delaveau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842689v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guennaelle Dieppois" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kisseleva-Romanova" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajani Kanth Gudipati" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2008.08.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173044v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fardeau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lelandais" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oldfield" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00122139v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Servant" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-467" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142734v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunon Salom&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142806v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamraoui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thomas-Chollier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144856v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144874v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;namaud-Beaufort" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Onfroy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798294v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crapart" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Brandao" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lemoine" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390443v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zollo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zaffagnini" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canette" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Letort" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298578v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Atzin Velasquillo Ramirez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Starunov" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pare" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiza Baduel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theaud Hezez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348341v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Ledamoisel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Dang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devilliers" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Marvillet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190995v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>