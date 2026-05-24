--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deleterious effect of sustained neuroinflammation in pediatric traumatic brain injury</w:t>
+                <w:t xml:space="preserve">Blood Monocyte Phenotype Is A Marker of Cardiovascular Risk in Type 2 Diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Jacquens</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Julla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zsolt Csaba</w:t>
+                <w:t xml:space="preserve">Diane Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haleh Soleimanzad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cindy Bokobza</w:t>
+                <w:t xml:space="preserve">Marc Diedisheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Romain Delmotte</w:t>
+                <w:t xml:space="preserve">Pierre-Jean Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao Tran Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2024.04.029⟩</w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 134 (2), pp.189-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/circresaha.123.322757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05426815v1</w:t>
+                <w:t xml:space="preserve">hal-04534577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood Monocyte Phenotype Is A Marker of Cardiovascular Risk in Type 2 Diabetes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deleterious effect of sustained neuroinflammation in pediatric traumatic brain injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Girard</w:t>
+                <w:t xml:space="preserve">Alice Jacquens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Diedisheim</w:t>
+                <w:t xml:space="preserve">Zsolt Csaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Saulnier</w:t>
+                <w:t xml:space="preserve">Haleh Soleimanzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bokobza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bao Tran Vuong</w:t>
+                <w:t xml:space="preserve">Pierre-Romain Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 134 (2), pp.189-202. </w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 120, pp.99-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/circresaha.123.322757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2024.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534577v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An AluYa5 Insertion in the 3'UTR of COL4A1 and Cerebral Small Vessel Disease</w:t>
               </w:r>
@@ -1172,338 +1172,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic nanopore long-read sequencing analysis of HIV-1 splicing events during the early steps of infection</w:t>
+                <w:t xml:space="preserve">Loss of G protein pathway suppressor 2 in human adipocytes triggers lipid remodeling by upregulating ATP binding cassette subfamily G member 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen-Quang Nam</w:t>
+                <w:t xml:space="preserve">Serena Barilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Goudey</w:t>
+                <w:t xml:space="preserve">Ning Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Segeral</w:t>
+                <w:t xml:space="preserve">Enrichetta Mileti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammara Mohammad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemoine</w:t>
+                <w:t xml:space="preserve">Raphaëlle Ballaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12977-020-00533-1⟩</w:t>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42, pp.101066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2020.101066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953802v1</w:t>
+                <w:t xml:space="preserve">hal-02967944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of G protein pathway suppressor 2 in human adipocytes triggers lipid remodeling by upregulating ATP binding cassette subfamily G member 1</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic nanopore long-read sequencing analysis of HIV-1 splicing events during the early steps of infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ning Liang</w:t>
+                <w:t xml:space="preserve">Nguyen-Quang Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichetta Mileti</w:t>
+                <w:t xml:space="preserve">Sophie Goudey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Ballaire</w:t>
+                <w:t xml:space="preserve">Emmanuel Segeral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lhomme</w:t>
+                <w:t xml:space="preserve">Ammara Mohammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 42, pp.101066. </w:t>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, pp.25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molmet.2020.101066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12977-020-00533-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967944v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adipocyte Reprogramming by the Transcriptional Coregulator GPS2 Impacts Beta Cell Insulin Secretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Drareni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Ballaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fawaz Alzaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2817,51 +2817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Ballaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Orliaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3442,338 +3442,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tye7 regulates yeast Ty1 retrotransposon sense and antisense transcription in response to adenylic nucleotides stress</w:t>
+                <w:t xml:space="preserve">RNA sequencing revealed novel actors of the acquisition of drug resistance in Candida albicans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Servant</w:t>
+                <w:t xml:space="preserve">Sanjiveeni Dhamgaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Pinson</w:t>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Tchalikian-Cosson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanny Coulpier</w:t>
+                <w:t xml:space="preserve">Gaëlle Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Sismeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gks166⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (1), pp.396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02119179v1</w:t>
+                <w:t xml:space="preserve">inserm-00733893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA sequencing revealed novel actors of the acquisition of drug resistance in Candida albicans.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tye7 regulates yeast Ty1 retrotransposon sense and antisense transcription in response to adenylic nucleotides stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Bernard</w:t>
+                <w:t xml:space="preserve">Geraldine Servant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Lelandais</w:t>
+                <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Sismeiro</w:t>
+                <w:t xml:space="preserve">Aurélie Tchalikian-Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 13 (1), pp.396. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (12), pp.5271-5282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gks166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00733893v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tye 7 regulates yeast Ty1 retrotransposon sense and sntisense transcription in response to adenylic nucleotide stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Servant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tchalikian-Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4100,51 +4100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic intermediates selectively stimulate transcription factor interaction and modulate phosphate and purine pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Vaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4457,545 +4457,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast Mitochondrial Biogenesis: A Role for the PUF RNA-Binding Protein Puf3p in mRNA Localization</w:t>
+                <w:t xml:space="preserve">Yeast mitochondrial biogenesis : a role for the PUF RNA binding protein Puf3p in mRNA localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Saint-Georges</w:t>
+                <w:t xml:space="preserve">Y. Saint-Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Garcia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jourdren</w:t>
+                <w:t xml:space="preserve">M. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Le Crom</w:t>
+                <w:t xml:space="preserve">T. Delaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Crom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 3 (6), pp.e2293. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, pp.3(6) e2293</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098526v1</w:t>
+                <w:t xml:space="preserve">hal-00333137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-productive docking of mRNPs to the nuclear pore in THO/sub2 mutants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and properties of transcriptional networks driving selenite stress response in yeasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rougemaille</w:t>
+                <w:t xml:space="preserve">Vivienne Fardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Kisseleva-Romanova</w:t>
+                <w:t xml:space="preserve">Eugenia Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Kanthgudipati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Lemoine</w:t>
+                <w:t xml:space="preserve">Gaelle Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Blugeon</w:t>
+                <w:t xml:space="preserve">Véronique Tanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (1), pp.333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-9-333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00333123v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and properties of transcriptional networks driving selenite stress response in yeasts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yeast Mitochondrial Biogenesis: A Role for the PUF RNA-Binding Protein Puf3p in mRNA Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivienne Fardeau</w:t>
+                <w:t xml:space="preserve">Yann Saint-Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenia Piccini</w:t>
+                <w:t xml:space="preserve">Mathilde Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jourdren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Lelandais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Tanty</w:t>
+                <w:t xml:space="preserve">Stephane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-9-333⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (6), pp.e2293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0002293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842687v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast mitochondrial biogenesis : a role for the PUF RNA binding protein Puf3p in mRNA localization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-productive docking of mRNPs to the nuclear pore in THO/sub2 mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rougemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Saint-Georges</w:t>
+                <w:t xml:space="preserve">E. Kisseleva-Romanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Garcia</w:t>
+                <w:t xml:space="preserve">R. Kanthgudipati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Delaveau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Lemoine</w:t>
+                <w:t xml:space="preserve">C. Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.3(6) e2293</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 135, pp.308-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00333137v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THO/Sub2p Functions to Coordinate 3′-End Processing with Gene-Nuclear Pore Association</w:t>
               </w:r>
@@ -6657,51 +6657,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bokobza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence R&#233;da" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syam Nair" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guenoun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eridan Rocha-Ferreira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-025-03593-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jacquens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Csaba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haleh Soleimanzad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Romain Delmotte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.04.029" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534577v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Julla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Girard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diedisheim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Saulnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Tran Vuong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circresaha.123.322757" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563144v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Aloui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Neumann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergametti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sartori" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Herbreteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.7034" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03770463v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orliaguet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ejlalmanesh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humbert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ballaire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diedisheim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32813-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Klein" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette van Steenwinckel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobbi Fleiss" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Scheuer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph B&#252;hrer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24190" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524137v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2021.100956" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834196v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hibos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Richard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Viltard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Chevrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-19-0679" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953802v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Quang Nam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goudey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Segeral" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammara Mohammad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-020-00533-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967944v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Barilla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Liang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrichetta Mileti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ballaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2020.101066" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491495v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Drareni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Alzaid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Goncalves" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chollet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108141" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02156634v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Fiorucci" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourbousse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Concia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roug&#233;e" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Deton-Cabanillas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-019-1705-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381895v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condamine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jager" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecl&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2019.09.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003444v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Almonacid" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Al Jord" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany El-Hayek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Othmani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2019.09.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090330v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Hasna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bohic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-019-1581-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927169v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tinterri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien M&#233;nardy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Diana" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Lokmane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryama Keita" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07171-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822481v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna J Radomska" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gresset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmitt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Debbiche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-18-0156" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842667v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ernest" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Dutrieux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2017.08.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01592860v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanova Christa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramoni Jonas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Aouam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frischmann Alexa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Seiboth" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0897-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842523v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Firmo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Crom" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx154" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842669v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Lagadec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Albuquerque" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Orliaguet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.88689" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842675v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ghassemi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lichius" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;derique Bidard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;no&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12944" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528527v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Khakhina" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya S. Johnson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Manoharlal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B. Russo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00021-15" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527344v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mota" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neide Vieira" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia Barbosa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaveau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Torchet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111589" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528425v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mouaikel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Z. Causse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rougemaille" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Daubenton-Carafa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.10.013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119179v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Servant" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tchalikian-Cosson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks166" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00733893v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjiveeni Dhamgaye" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-396" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703347v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Servant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchalikian-Cosson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coulpier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemoine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617205v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Jung" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fritsch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Souciet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Potier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-331" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608534v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans C H&#252;rlimann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laloo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simon-Kayser" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Saint-Marc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403264v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Vaur" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879348v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Combes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp053" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879352v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Golfier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van Miltenberg" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bendjoudi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn573" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098526v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Saint-Georges" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Garcia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Crom" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002293" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333123v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rougemaille" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kisseleva-Romanova" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kanthgudipati" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blugeon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842687v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Fardeau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Piccini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lelandais" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tanty" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-333" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333137v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saint-Georges" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delaveau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842689v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guennaelle Dieppois" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kisseleva-Romanova" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajani Kanth Gudipati" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2008.08.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173044v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fardeau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lelandais" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oldfield" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00122139v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Servant" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-467" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142734v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunon Salom&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142806v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamraoui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thomas-Chollier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144856v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144874v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;namaud-Beaufort" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Onfroy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798294v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crapart" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Brandao" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lemoine" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390443v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zollo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zaffagnini" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canette" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Letort" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298578v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Atzin Velasquillo Ramirez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Starunov" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pare" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiza Baduel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theaud Hezez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348341v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Ledamoisel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Dang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devilliers" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Marvillet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190995v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bokobza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence R&#233;da" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syam Nair" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guenoun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eridan Rocha-Ferreira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-025-03593-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534577v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Julla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Girard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diedisheim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Saulnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Tran Vuong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circresaha.123.322757" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426815v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jacquens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Csaba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haleh Soleimanzad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Romain Delmotte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.04.029" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563144v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Aloui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Neumann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergametti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sartori" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Herbreteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.7034" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03770463v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orliaguet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ejlalmanesh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humbert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ballaire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diedisheim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32813-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Klein" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette van Steenwinckel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobbi Fleiss" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Scheuer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph B&#252;hrer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24190" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524137v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2021.100956" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834196v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hibos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Richard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Viltard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Chevrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-19-0679" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967944v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Barilla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Liang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrichetta Mileti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ballaire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2020.101066" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953802v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Quang Nam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goudey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Segeral" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammara Mohammad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-020-00533-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491495v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Drareni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Alzaid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Goncalves" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chollet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108141" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02156634v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Fiorucci" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourbousse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Concia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roug&#233;e" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Deton-Cabanillas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-019-1705-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381895v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condamine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jager" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecl&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2019.09.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003444v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Almonacid" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Al Jord" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany El-Hayek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Othmani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2019.09.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090330v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Hasna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bohic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-019-1581-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927169v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tinterri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien M&#233;nardy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Diana" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Lokmane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryama Keita" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07171-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822481v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna J Radomska" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gresset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmitt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Debbiche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-18-0156" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842667v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ernest" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Dutrieux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2017.08.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01592860v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanova Christa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramoni Jonas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Aouam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frischmann Alexa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Seiboth" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0897-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842523v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Firmo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Crom" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx154" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842669v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Lagadec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Albuquerque" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Orliaguet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.88689" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842675v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ghassemi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lichius" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;derique Bidard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;no&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12944" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528527v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Khakhina" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya S. Johnson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Manoharlal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B. Russo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00021-15" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527344v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mota" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neide Vieira" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia Barbosa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaveau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Torchet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111589" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528425v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mouaikel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Z. Causse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rougemaille" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Daubenton-Carafa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.10.013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00733893v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjiveeni Dhamgaye" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-396" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119179v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Servant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tchalikian-Cosson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks166" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703347v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Servant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchalikian-Cosson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coulpier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemoine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617205v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Jung" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fritsch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Souciet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Potier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-331" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608534v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans C H&#252;rlimann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laloo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simon-Kayser" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Saint-Marc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403264v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Vaur" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879348v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Combes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp053" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879352v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Golfier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van Miltenberg" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bendjoudi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn573" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333137v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saint-Georges" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delaveau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842687v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Fardeau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Piccini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lelandais" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tanty" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-333" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098526v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Saint-Georges" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Garcia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Crom" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002293" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333123v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rougemaille" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kisseleva-Romanova" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kanthgudipati" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blugeon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842689v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guennaelle Dieppois" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kisseleva-Romanova" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajani Kanth Gudipati" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2008.08.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173044v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fardeau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lelandais" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oldfield" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00122139v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Servant" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-467" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142734v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunon Salom&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142806v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamraoui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thomas-Chollier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144856v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144874v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;namaud-Beaufort" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Onfroy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798294v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crapart" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Brandao" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lemoine" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390443v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zollo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zaffagnini" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canette" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Letort" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298578v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Atzin Velasquillo Ramirez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Starunov" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pare" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiza Baduel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theaud Hezez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348341v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Ledamoisel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Dang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devilliers" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Marvillet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190995v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>