--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -636,295 +636,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in Nutritional Requirements Across Bee Species</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-scale approach to biodiversity proxies of biological control service in European farmlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Lefebvre</w:t>
+                <w:t xml:space="preserve">Kévin Tougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Sene</w:t>
+                <w:t xml:space="preserve">Eloïse Couthouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Conte</w:t>
+                <w:t xml:space="preserve">Ronan Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Barascou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fsufs.2022.824750⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 822, pp.153569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03589111v1</w:t>
+                <w:t xml:space="preserve">hal-03555298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale approach to biodiversity proxies of biological control service in European farmlands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Tougeron</w:t>
+                <w:t xml:space="preserve">Variations in Nutritional Requirements Across Bee Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Barascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïse Couthouis</w:t>
+                <w:t xml:space="preserve">Victor Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Marrec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léna Barascou</w:t>
+                <w:t xml:space="preserve">Deborah Sene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Baudry</w:t>
+                <w:t xml:space="preserve">Yves Le Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 822, pp.153569. </w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.824750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2022.824750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03555298v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delayed effects of a single dose of a neurotoxic pesticide (sulfoxaflor) on honeybee foraging activity</w:t>
               </w:r>
@@ -962,51 +962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Sené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Crauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 805, </w:t>
@@ -1038,368 +1038,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide risk assessment in honeybees: Toward the use of behavioral and reproductive performances as assessment endpoints</w:t>
+                <w:t xml:space="preserve">Les pollens réduisent la sensibilité des abeilles aux pesticides.....mais pas de manière égale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Barascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Sene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mickael Henry</w:t>
+                <w:t xml:space="preserve">Denis Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Santé de l'Abeille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 306, pp.590-594</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03170652v1</w:t>
+                <w:t xml:space="preserve">hal-03483895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pollens réduisent la sensibilité des abeilles aux pesticides.....mais pas de manière égale</w:t>
+                <w:t xml:space="preserve">Pesticide risk assessment in honeybees: Toward the use of behavioral and reproductive performances as assessment endpoints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Barascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Victor Lefebvre</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc P. Belzunces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Decourtye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Santé de l'Abeille</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 276, pp.130134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.130134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03483895v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen nutrition fosters honeybee tolerance to pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Barascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Sene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royal Society Open Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (9), pp.210818. </w:t>
@@ -1431,277 +1431,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pollens réduisent la sensibilité des abeilles aux pesticides....mais pas de manière égale</w:t>
+                <w:t xml:space="preserve">Les pollens réduisent la sensibilité des abeilles aux pesticides... mais pas de manière égale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Barascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Sene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1095, pp.10-11</w:t>
+              <w:t xml:space="preserve">Fruits et abeilles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Septembre, pp.290-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03433356v1</w:t>
+                <w:t xml:space="preserve">hal-03526155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pollens réduisent la sensibilité des abeilles aux pesticides... mais pas de manière égale</w:t>
+                <w:t xml:space="preserve">Les pollens réduisent la sensibilité des abeilles aux pesticides....mais pas de manière égale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Barascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Sene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fruits et abeilles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Septembre, pp.290-291</w:t>
+              <w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1095, pp.10-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03526155v1</w:t>
+                <w:t xml:space="preserve">hal-03433356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food or host: do physiological state and flower type affect foraging decisions of parasitoids?</w:t>
               </w:r>
@@ -2026,51 +2026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Sené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Crauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">urbee 2022: 9th European conference of apidology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Belgrade, Serbia</w:t>
@@ -2093,553 +2093,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une meilleure compréhension de la toxicité des pesticides</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tracking daily flight activity and bee losses at the colony level to better assess the risk posed by pesticide exposure to honeybees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Barascou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugoline Godeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Pioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Sené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique de l’Association de Développement de l'Apiculture Provençale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Puyloubier, France</w:t>
+              <w:t xml:space="preserve">XIX IUSSI International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601581v1</w:t>
+                <w:t xml:space="preserve">hal-04172895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking daily flight activity and bee losses at the colony level to better assess the risk posed by pesticide exposure to honeybees</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une meilleure compréhension de la toxicité des pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Barascou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX IUSSI International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, San Diego (CA), United States</w:t>
+              <w:t xml:space="preserve">Journée technique de l’Association de Développement de l'Apiculture Provençale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Puyloubier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172895v1</w:t>
+                <w:t xml:space="preserve">hal-03601581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific variation in nutritional requirements across bees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pollen nutrition fosters honeybee.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Barascou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Sene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Lefebvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Pollineco</w:t>
+              <w:t xml:space="preserve">IUSSI Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03526260v1</w:t>
+                <w:t xml:space="preserve">hal-03526225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen nutrition fosters honeybee.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interspecific variation in nutritional requirements across bees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Barascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Sene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Victor Lefebvre</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUSSI Congress</w:t>
+              <w:t xml:space="preserve">GDR Pollineco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03526225v1</w:t>
+                <w:t xml:space="preserve">hal-03526260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation nutritionnelle des effets des pesticides chez l’abeille domestique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Barascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Sene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2729,51 +2729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Barascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX International Plant Protection Congress IPPC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Hyderabad, India</w:t>
@@ -2971,51 +2971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133543v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bourdon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mouillard-Lample" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;na Lemoine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lewin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilbaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2025.104840" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046020v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Barascou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Doehler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Buzy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Arnoult" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Salembier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105773" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05338436v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barraud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Askri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Barascou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Schwarz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Toktas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180716" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102155v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugoline Godeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pioz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Sen&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163928" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589111v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lefebvre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Sene" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.824750" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555298v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tougeron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Couthouis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marrec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153569" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359304v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Requier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crauser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150351" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170652v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Brunet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P. Belzunces" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Decourtye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130134" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483895v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337006v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.210818" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433356v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526155v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02397723v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Damien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ridel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Lann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2758-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05026926v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bulet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Houdelet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Arafah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boquet Jean-Michel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172891v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Sen&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601581v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172895v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526260v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526225v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526262v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03100611v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Couthouis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133543v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bourdon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mouillard-Lample" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;na Lemoine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lewin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilbaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2025.104840" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046020v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Barascou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Doehler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Buzy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Arnoult" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Salembier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105773" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05338436v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barraud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Askri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Barascou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Schwarz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Toktas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180716" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102155v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugoline Godeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pioz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Sen&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163928" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555298v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tougeron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Couthouis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marrec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153569" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589111v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lefebvre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Sene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.824750" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359304v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Requier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crauser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150351" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483895v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170652v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Brunet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P. Belzunces" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Decourtye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130134" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337006v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.210818" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526155v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433356v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02397723v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Damien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ridel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Lann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2758-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05026926v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bulet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Houdelet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Arafah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boquet Jean-Michel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172891v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Sen&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172895v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601581v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526225v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526260v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526262v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03100611v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Couthouis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>