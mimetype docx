--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -66,1766 +66,1900 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much nectar can wild bees carry? Allometric equations of nectar crop capacities for investigating bee nutrition and foraging ecology</w:t>
+                <w:t xml:space="preserve">Quantifying Species‐ and Community‐Level Predation by Carabids on Pests and Beneficials in Wheat and Beet Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Bourdon</w:t>
+                <w:t xml:space="preserve">Marion Rosec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Mouillard-Lample</w:t>
+                <w:t xml:space="preserve">Yann Tricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taïna Lemoine</w:t>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Lewin</w:t>
+                <w:t xml:space="preserve">Elsa Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guilbaud</w:t>
+                <w:t xml:space="preserve">Ambre Sacco Martret de Préville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 164, pp.104840. </w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, SPECIAL ISSUE 8th International Entomophagous Insects Conference, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2025.104840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eea.70107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05133543v1</w:t>
+                <w:t xml:space="preserve">hal-05606391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the biological control of aphids by their natural enemies in sugar beet crops</w:t>
+                <w:t xml:space="preserve">How much nectar can wild bees carry? Allometric equations of nectar crop capacities for investigating bee nutrition and foraging ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Barascou</w:t>
+                <w:t xml:space="preserve">Sarah Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Doehler</w:t>
+                <w:t xml:space="preserve">Léo Mouillard-Lample</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Buzy</w:t>
+                <w:t xml:space="preserve">Taïna Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Arnoult</w:t>
+                <w:t xml:space="preserve">Maxime Lewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloi Salembier</w:t>
+                <w:t xml:space="preserve">Laurent Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 205, pp.105773. </w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 164, pp.104840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2025.105773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2025.104840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046020v1</w:t>
+                <w:t xml:space="preserve">hal-05133543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facing multiple threats: diet–pesticide interactions in bumblebees</w:t>
+                <w:t xml:space="preserve">Quantification of the biological control of aphids by their natural enemies in sugar beet crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Barraud</w:t>
+                <w:t xml:space="preserve">Léna Barascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalel Askri</w:t>
+                <w:t xml:space="preserve">Marianne Doehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Barascou</w:t>
+                <w:t xml:space="preserve">Ségolène Buzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janine Schwarz</w:t>
+                <w:t xml:space="preserve">Aurore Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yusuf Toktas</w:t>
+                <w:t xml:space="preserve">Eloi Salembier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1004, pp.180716. </w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 205, pp.105773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180716⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2025.105773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338436v1</w:t>
+                <w:t xml:space="preserve">hal-05046020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time monitoring of honeybee colony daily activity and bee loss rates can highlight the risk posed by a pesticide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Facing multiple threats: diet–pesticide interactions in bumblebees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalel Askri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Barascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Sené</w:t>
+                <w:t xml:space="preserve">Janine Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuf Toktas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 886, pp.163928. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163928⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 1004, pp.180716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04102155v1</w:t>
+                <w:t xml:space="preserve">hal-05338436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale approach to biodiversity proxies of biological control service in European farmlands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Tougeron</w:t>
+                <w:t xml:space="preserve">Real-time monitoring of honeybee colony daily activity and bee loss rates can highlight the risk posed by a pesticide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Barascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïse Couthouis</w:t>
+                <w:t xml:space="preserve">Ugoline Godeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Marrec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léna Barascou</w:t>
+                <w:t xml:space="preserve">Maryline Pioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Baudry</w:t>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Sené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 822, pp.153569. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153569⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 886, pp.163928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03555298v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in Nutritional Requirements Across Bee Species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale approach to biodiversity proxies of biological control service in European farmlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Tougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Couthouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Barraud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Conte</w:t>
+                <w:t xml:space="preserve">Léna Barascou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fsufs.2022.824750⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 822, pp.153569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589111v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed effects of a single dose of a neurotoxic pesticide (sulfoxaflor) on honeybee foraging activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Variations in Nutritional Requirements Across Bee Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Barascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Sene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150351⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.824750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2022.824750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359304v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pollens réduisent la sensibilité des abeilles aux pesticides.....mais pas de manière égale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Delayed effects of a single dose of a neurotoxic pesticide (sulfoxaflor) on honeybee foraging activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Barascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Barraud</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Requier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Sené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Crauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Michez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Lefebvre</w:t>
+                <w:t xml:space="preserve">Yves Le Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Santé de l'Abeille</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 805, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03483895v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide risk assessment in honeybees: Toward the use of behavioral and reproductive performances as assessment endpoints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Les pollens réduisent la sensibilité des abeilles aux pesticides.....mais pas de manière égale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Barascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mickael Henry</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Sene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Santé de l'Abeille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 306, pp.590-594</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.130134⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03170652v1</w:t>
+                <w:t xml:space="preserve">hal-03483895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen nutrition fosters honeybee tolerance to pesticides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Pesticide risk assessment in honeybees: Toward the use of behavioral and reproductive performances as assessment endpoints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Barascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Victor Lefebvre</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc P. Belzunces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Decourtye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 276, pp.130134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.130134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsos.210818⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03337006v1</w:t>
+                <w:t xml:space="preserve">hal-03170652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pollens réduisent la sensibilité des abeilles aux pesticides... mais pas de manière égale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Pollen nutrition fosters honeybee tolerance to pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Barascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Sene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fruits et abeilles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (9), pp.210818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.210818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526155v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pollens réduisent la sensibilité des abeilles aux pesticides....mais pas de manière égale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Les pollens réduisent la sensibilité des abeilles aux pesticides... mais pas de manière égale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Barascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Sene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1095, pp.10-11</w:t>
+              <w:t xml:space="preserve">Fruits et abeilles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Septembre, pp.290-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03433356v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les pollens réduisent la sensibilité des abeilles aux pesticides....mais pas de manière égale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Barascou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Sene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1095, pp.10-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Food or host: do physiological state and flower type affect foraging decisions of parasitoids?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Barascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ridel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 73 (11), pp.156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00265-019-2758-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1835,996 +1969,996 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new frontier for visualising the impact of stressors in bees: proteins pictured by mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Houdelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Arafah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boquet Jean-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apimondia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Santiago (Chile), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single dose, but long-term effect : The case of sulfoxaflor in honeybees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Barascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Requier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Sené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Crauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">urbee 2022: 9th European conference of apidology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking daily flight activity and bee losses at the colony level to better assess the risk posed by pesticide exposure to honeybees</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une meilleure compréhension de la toxicité des pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Martin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lena Barascou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX IUSSI International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, San Diego (CA), United States</w:t>
+              <w:t xml:space="preserve">Journée technique de l’Association de Développement de l'Apiculture Provençale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Puyloubier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172895v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une meilleure compréhension de la toxicité des pesticides</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tracking daily flight activity and bee losses at the colony level to better assess the risk posed by pesticide exposure to honeybees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Barascou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugoline Godeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Pioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Sené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique de l’Association de Développement de l'Apiculture Provençale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Puyloubier, France</w:t>
+              <w:t xml:space="preserve">XIX IUSSI International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601581v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen nutrition fosters honeybee.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Barascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Sene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUSSI Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03526225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific variation in nutritional requirements across bees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Barascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Sene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Pollineco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03526260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation nutritionnelle des effets des pesticides chez l’abeille domestique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Barascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Sene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Pollineco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03526262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of gradient studies to predict the consequences of climate change on conservation biological control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Couthouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Barascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX International Plant Protection Congress IPPC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2971,51 +3105,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133543v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bourdon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mouillard-Lample" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;na Lemoine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lewin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilbaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2025.104840" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046020v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Barascou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Doehler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Buzy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Arnoult" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Salembier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105773" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05338436v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barraud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Askri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Barascou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Schwarz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Toktas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180716" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102155v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugoline Godeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pioz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Sen&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163928" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555298v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tougeron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Couthouis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marrec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153569" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589111v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lefebvre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Sene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.824750" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359304v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Requier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crauser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150351" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483895v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170652v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Brunet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P. Belzunces" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Decourtye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130134" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337006v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.210818" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526155v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433356v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02397723v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Damien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ridel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Lann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2758-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05026926v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bulet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Houdelet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Arafah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boquet Jean-Michel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172891v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Sen&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172895v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601581v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526225v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526260v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526262v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03100611v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Couthouis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05606391v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rosec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tricault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco Martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.70107" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133543v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bourdon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mouillard-Lample" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;na Lemoine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lewin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilbaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2025.104840" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046020v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Barascou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Doehler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Buzy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Arnoult" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Salembier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105773" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05338436v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Askri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Barascou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Schwarz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Toktas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180716" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102155v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugoline Godeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pioz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Sen&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163928" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555298v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tougeron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Couthouis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marrec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153569" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589111v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lefebvre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Sene" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.824750" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359304v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Requier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crauser" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150351" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483895v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Brunet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P. Belzunces" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Decourtye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130134" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337006v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.210818" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526155v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433356v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02397723v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Damien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ridel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Lann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2758-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05026926v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bulet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Houdelet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Arafah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boquet Jean-Michel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172891v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Sen&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601581v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172895v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526225v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526260v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526262v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03100611v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Couthouis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>