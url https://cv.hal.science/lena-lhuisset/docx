--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1587,265 +1587,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of an Intervention to Promote Physical Activity and Reduce Sedentary Time in Disadvantaged Children: Randomized Trial</w:t>
+                <w:t xml:space="preserve">Promouvoir l’activité physique à l’école primaire pour les enfants de milieux défavorisés : enjeux, constats et propositions de leviers d’intervention efficaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Bru</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of School Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628186v1</w:t>
+                <w:t xml:space="preserve">hal-03106123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promouvoir l’activité physique à l’école primaire pour les enfants de milieux défavorisés : enjeux, constats et propositions de leviers d’intervention efficaces</w:t>
+                <w:t xml:space="preserve">Effects of an Intervention to Promote Physical Activity and Reduce Sedentary Time in Disadvantaged Children: Randomized Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léna Lhuisset</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Lhuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of School Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 91, pp.454 - 462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/josh.13022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106123v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promotion de l’activité physique à l’école primaire : les interventions combinant plusieurs actions sont-elles plus efficaces ?</w:t>
               </w:r>
@@ -2086,51 +2086,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">School-Based Multicomponent Intervention to Promote Physical Activity and Reduce Sedentary Time of Disadvantaged Children Aged 6-10 Years: Protocol for a Randomized Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Maite Marie Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2313,274 +2313,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Promising School-Based Intervention Programs to Promote 24-Hour Movement Guidelines among Children: Protocol for a Systematic Review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alberto Aibar Solana</w:t>
+                <w:t xml:space="preserve">Effect of epoch length on intensity classification and on accuracy of measurement under controlled conditions on treadmill: Towards a better understanding of accelerometer measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Javier Zaragoza Casterad</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su12229436⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (1), pp.e0227740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0227740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336766v1</w:t>
+                <w:t xml:space="preserve">hal-02456751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of epoch length on intensity classification and on accuracy of measurement under controlled conditions on treadmill: Towards a better understanding of accelerometer measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fabre</w:t>
+                <w:t xml:space="preserve">Identifying Promising School-Based Intervention Programs to Promote 24-Hour Movement Guidelines among Children: Protocol for a Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rodrigo-Sanjoaquín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien E Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Aibar Solana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Bois</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Zaragoza Casterad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (1), pp.e0227740. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (22), pp.9436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0227740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su12229436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456751v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptación y validación de una escala de evaluación de competencias en formación universitaria de actividad física en Francia y España</w:t>
               </w:r>
@@ -2700,51 +2700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre for the Promotion of Physical Activity and Health (CAPAS-City): A Pyrenean Cross-Cultural Structure to Lead the Way in the Design, Implementation, and Evaluation of Multilevel Physical Activity Interventions on behalf of the Capas-City Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Zaragoza Casterad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Sevil-Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2902,1109 +2902,1121 @@
               <w:t xml:space="preserve">Science &amp; Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33 (5), pp.237 - 248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scispo.2018.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of live-vs. video-model presentation on the early acquisition of a new complex coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Margnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Education and Sport Pedagogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 20 (5), pp.490-502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17408989.2014.923989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regular physical activity reduces the effects of Achilles tendon vibration on postural control for older women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (1), pp.e82-e88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/sms.12256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired visuomotor adaptation in Parkinson disease during a computer-mediated aiming task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Panisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 15 (Suppl. 2), pp.S175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eye eccentricity modifies the perception of whole-body rotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Quarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier M Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre F Denise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 196 (2), pp.295-301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00221-009-1828-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning and Control of Straight-Ahead and Angled Planar Movements in Adults</w:t>
+                <w:t xml:space="preserve">Visual Control of Manual Aiming Movements in 6- to 10-Year-Old Children and Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Proteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/h0087448⟩</w:t>
+              <w:t xml:space="preserve">Journal of Motor Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 36 (2), pp.161-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3200/JMBR.36.2.161-172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364428v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Control of Manual Aiming Movements in 6- to 10-Year-Old Children and Adults</w:t>
+                <w:t xml:space="preserve">Planning and Control of Straight-Ahead and Angled Planar Movements in Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Proteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Motor Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 58 (4), pp.245-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/h0087448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3200/JMBR.36.2.161-172⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02364429v1</w:t>
+                <w:t xml:space="preserve">hal-02364428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental aspects of the control of manual aiming movements in aligned and non-aligned visual displays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Proteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 146 (3), pp.293 - 306. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-002-1167-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Processes Underlying Observational Learning of Motor Skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Proteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Quarterly Journal of Experimental Psychology: Section A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 52 (4), pp.957 - 979. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/027249899390882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Processes Underlying Observational Learning of Motor Skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Proteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Quarterly Journal of Experimental Psychology: Section A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 52 (4), pp.957-979. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/713755856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Processes Underlying Observational Learning of Motor Skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Proteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology Series a Human Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 52 (4), pp.957-979. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/713755856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4014,173 +4026,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Mouv’à l’école » : Une approche systémique et collaborative dans les écoles de Tarbes au service de la promotion de l’activité physique pour la santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dubertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux des jeux.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé mentale et mode de vie : le poids de la sédentarité et des écrans, chez la population estudiantine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyzée Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Castells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Aibar Solana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4195,73 +4207,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème congrès international de l'ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives, Oct 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S12-3 School-based physical activity promotion in a cross-cultural context: interventions from France and Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham Bachouri-Muniesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4310,92 +4322,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Asún-Dieste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEPA Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HEPA Europe, Sep 2023, Leuven (Louvain), Belgium. pp.290, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad133.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O7-5 School-based interventions to reduce accelerometer based children's sedentary time: presentation of a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4446,73 +4458,73 @@
               <w:t xml:space="preserve">11th conference of HEPA Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HEPA Europe 2022, Aug 2022, Nice, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckac094.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic review about objectively assessed school-based intervention to reduce children’s sedentary time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4567,73 +4579,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2PASS-4Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O8-7 Do physical activity, motor skills, and attention capacities predict the academic achievement of primary school children from disadvantaged neighbourhoods? Elaboration of inference conditional trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4665,226 +4677,226 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Conference of HEPA Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HEPA Europe 2022, Aug 2022, Nice, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac094.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P02-09 The dissemination of an effective school-based PA intervention programme: Sigue la Huella (Follow the footprint)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham Bohouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Asun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Julián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ibor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEPA Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HEPA Europe, Aug 2022, Nice (France), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/EURPUB/CKAC095.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention en milieu scolaire pour promouvoir l’activité physique et diminuer le temps sédentaire chez une population d’enfants de 6-11 ans d’un quartier défavorisé : Mouv’ à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4926,73 +4938,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international CAPAS-cité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting physical activity and reducing sedentary time in disadvantaged primary schools: effectiveness of an intervention combining the socio-ecological model and the theory of self-determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5034,276 +5046,276 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des liens entre l’activité physique, les habiletés motrices, les capacités attentionnelles et la réussite scolaire d’enfants d’école primaire : une approche longitudinale</w:t>
+                <w:t xml:space="preserve">Promoting physical activity and reducing sedentary time in disadvantaged primary schools: effectiveness of an intervention combining the socio-ecological model and the theory of self-determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès international CAPAS-cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Huesca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106486v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting physical activity and reducing sedentary time in disadvantaged primary schools: effectiveness of an intervention combining the socio-ecological model and the theory of self-determination</w:t>
+                <w:t xml:space="preserve">Etude des liens entre l’activité physique, les habiletés motrices, les capacités attentionnelles et la réussite scolaire d’enfants d’école primaire : une approche longitudinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international CAPAS-cité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Huesca, Spain</w:t>
+              <w:t xml:space="preserve">ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106481v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l’activité physique et des habiletés motrices sur les capacités attentionnelles et la réussite scolaire chez des enfants d’école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5345,51 +5357,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5399,51 +5411,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of physical activity and motor skills on the attentional capacities and academic achievement of primary school children in a disadvantaged neighbourhood: a longitudinal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5485,73 +5497,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international CAPAS-cité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Huesca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervención en el medio escolar para promover la actividad física y disminuir el tiempo sedentario de niños/as de educación primaria de barrios desfavorecidos: diseño del estudio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5560,119 +5572,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jordanas doctorales de Campus Iberus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Jaca, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influencia de la actividad física sobre las capacidades cognitivas de los niños en educación primaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5681,573 +5693,573 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Ruelloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I congreso Internacional en Ciencias de la Salud y del Deporte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Huesca, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des pratiques motrices sur la représentation graphique de soi chez le jeune enfant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Souriac-Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société Française de Psychologie du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Canet en Roussillon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of freezing in Parkinson disease during aiming movements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Panisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lemay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Etiology, Pathogenesis, and Treatment of Parkinson’s Disease and Other Movement Disorders.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Baltimore (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired visuomotor adaptation in Parkinson disease during a computer-mediated aiming task.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Panisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lemay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII WFN World Congress on Parkinson’s Disease and Related Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Miami (Florida), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuation diurne des performances cognitives : influence de l’heure de réveil et de la prise de nourriture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lericollais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Chronobiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directionnal control of movements and its developmental aspects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Proteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Motor Control. Pennstate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Pennsylvania, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId164"/>
+      <w:footerReference w:type="default" r:id="rId165"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6315,51 +6327,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BAD5573"/>
+    <w:nsid w:val="5D271CFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6546,51 +6558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lena-lhuisset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3939-4399" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242501958" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491431v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Bachouri-Muniesa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Verloigne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Zaragoza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lhuisset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juli&#225;n-Clemente" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaf224" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628409v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garc&#237;a Bengoechea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Woods" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Murtagh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grady" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fabre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00336297.2024.2318772" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164737v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vanhelst" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Genin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Larras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tardieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2022-0660" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628402v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mait&#233; Marie Bernal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trudeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daad140" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197732v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Aibar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia As&#250;n-Dieste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs13040290" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350300v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2023.2239841" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336785v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodrigo-Sanjoaqu&#237;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien E Bois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Aibar Solana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Corral-Ab&#243;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00178969231165468" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628433v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2021.1956676" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491418v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zunquin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caera Grady" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.020" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491427v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac094.053" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161481v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628186v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Lhuisset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josh.13022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106123v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106101v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03245260v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vanhelst" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Luiggi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2021-0025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628216v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maite Marie Bernal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/17815" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628223v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2020022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-7NHB6DV2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336766v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Zaragoza Casterad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12229436" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456751v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227740" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364402v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia As&#250;n Dieste" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caballero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rap&#250;n L&#243;pez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Chivite Izco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22370/ieya.2019.5.2.1647" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197516v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sevil-Serrano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Generelo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16193631" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364406v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Farfal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.04.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364410v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Margnes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2014.923989" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364414v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maitre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Serres" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gasnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12256" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9ZXT6FQG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364425v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Panisset" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364427v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Quarck" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M Etard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F Denise" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-009-1828-z" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NQVG4LC4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364428v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Proteau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/h0087448" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364429v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.36.2.161-172" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364431v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-002-1167-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00A3F2E1F9964D7CBDD9C9125367EBD840F90B19/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662909v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/027249899390882" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340957v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713755856" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364434v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491407v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubertrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335478v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyz&#233;e Lebas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Castells" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208290v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad133.060" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350750v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354709v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350772v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac094.063" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208296v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Bohouri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Asun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Juli&#225;n" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ibor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/EURPUB/CKAC095.028" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106488v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106483v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106486v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106481v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106489v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106474v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106475v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106477v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Ruelloux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491376v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Souriac-Poirier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491365v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panisset" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lemay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491353v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491332v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bougard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lericollais" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davenne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491318v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lena-lhuisset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3939-4399" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242501958" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491431v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Bachouri-Muniesa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Verloigne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Zaragoza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lhuisset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juli&#225;n-Clemente" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaf224" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628409v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garc&#237;a Bengoechea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Woods" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Murtagh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grady" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fabre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00336297.2024.2318772" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164737v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vanhelst" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Genin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Larras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tardieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2022-0660" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628402v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mait&#233; Marie Bernal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trudeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daad140" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197732v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Aibar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia As&#250;n-Dieste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs13040290" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350300v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2023.2239841" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336785v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodrigo-Sanjoaqu&#237;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien E Bois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Aibar Solana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Corral-Ab&#243;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00178969231165468" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628433v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2021.1956676" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491418v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zunquin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caera Grady" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.020" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491427v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac094.053" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161481v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106123v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628186v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Lhuisset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josh.13022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106101v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03245260v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vanhelst" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Luiggi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2021-0025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628216v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maite Marie Bernal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/17815" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628223v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2020022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-7NHB6DV2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456751v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227740" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336766v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Zaragoza Casterad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12229436" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364402v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia As&#250;n Dieste" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caballero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rap&#250;n L&#243;pez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Chivite Izco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22370/ieya.2019.5.2.1647" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197516v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sevil-Serrano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Generelo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16193631" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364406v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Farfal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.04.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XQV9RSR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364410v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Margnes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2014.923989" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364414v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maitre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Serres" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gasnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12256" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9ZXT6FQG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364425v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Panisset" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364427v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Quarck" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M Etard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F Denise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-009-1828-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NQVG4LC4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364429v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Proteau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.36.2.161-172" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364428v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/h0087448" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364431v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-002-1167-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00A3F2E1F9964D7CBDD9C9125367EBD840F90B19/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662909v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/027249899390882" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340957v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713755856" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364434v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491407v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubertrand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335478v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyz&#233;e Lebas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Castells" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208290v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad133.060" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350750v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354709v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350772v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac094.063" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208296v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Bohouri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Asun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Juli&#225;n" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ibor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/EURPUB/CKAC095.028" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106488v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106483v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106481v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106486v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106489v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106474v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106475v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106477v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Ruelloux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491376v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Souriac-Poirier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491365v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panisset" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lemay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491353v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491332v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bougard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lericollais" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davenne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491318v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>