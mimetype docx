--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -449,291 +449,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2022 French Report Card on Physical Activity and Sedentary Behaviors in Children and Youth: From Continuous Alarming Conclusions to Encouraging Initiatives</w:t>
+                <w:t xml:space="preserve">Objectively assessed school-based intervention to reduce children’s sedentary time: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Fillon</w:t>
+                <w:t xml:space="preserve">Caroline Maité Marie Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Vanhelst</w:t>
+                <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Genin</w:t>
+                <w:t xml:space="preserve">François Trudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Larras</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Bois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/jpah.2022-0660⟩</w:t>
+              <w:t xml:space="preserve">Health Promotion International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (5), pp.daad140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/heapro/daad140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164737v1</w:t>
+                <w:t xml:space="preserve">hal-04628402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objectively assessed school-based intervention to reduce children’s sedentary time: a systematic review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2022 French Report Card on Physical Activity and Sedentary Behaviors in Children and Youth: From Continuous Alarming Conclusions to Encouraging Initiatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Maité Marie Bernal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léna Lhuisset</w:t>
+                <w:t xml:space="preserve">Jérémy Vanhelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fabre</w:t>
+                <w:t xml:space="preserve">Pauline Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Trudeau</w:t>
+                <w:t xml:space="preserve">Benjamin Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bois</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michèle Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Promotion International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 38 (5), pp.daad140. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (7), pp.664-673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/heapro/daad140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/jpah.2022-0660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628402v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissemination, Implementation, and Evaluation of an Effective School-Based Intervention to Promote Physical Activity in Adolescents: A Study Protocol</w:t>
               </w:r>
@@ -758,51 +758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Aibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Asún-Dieste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -847,598 +847,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do physical activity, sedentary time, motor skills and aerobic fitness predict primary school children’s attention? Use of a data mining strategy</w:t>
+                <w:t xml:space="preserve">Are school-based interventions promoting 24-hour movement guidelines among children? A scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bernal</w:t>
+                <w:t xml:space="preserve">Javier Rodrigo-Sanjoaquín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien E Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Aibar Solana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Corral-Abós</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1612197X.2023.2239841⟩</w:t>
+              <w:t xml:space="preserve">Health Education Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 82 (4), pp.444-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00178969231165468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350300v1</w:t>
+                <w:t xml:space="preserve">hal-05336785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are school-based interventions promoting 24-hour movement guidelines among children? A scoping review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do physical activity, sedentary time, motor skills and aerobic fitness predict primary school children’s attention? Use of a data mining strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Aibar Solana</w:t>
+                <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Corral-Abós</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noëlle Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Education Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 82 (4), pp.444-460. </w:t>
+              <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (8), pp.1951-1968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/00178969231165468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1612197X.2023.2239841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336785v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerometer-Based Physical Activity Assessment During Intermittent Conditions: Effect of Epoch Length on Energy Expenditure Estimate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">P02-01 Promoting Physical Activity in Secondary School for Health, a collaborative European project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Lhuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Zunquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caera Grady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02701367.2021.1956676⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (Supplement_2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac095.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628433v1</w:t>
+                <w:t xml:space="preserve">hal-05491418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P02-01 Promoting Physical Activity in Secondary School for Health, a collaborative European project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accelerometer-Based Physical Activity Assessment During Intermittent Conditions: Effect of Epoch Length on Energy Expenditure Estimate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32 (Supplement_2), </w:t>
+              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 94 (1), pp.202-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac095.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02701367.2021.1956676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491418v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O7-5 School-based interventions to reduce accelerometer based children's sedentary time: presentation of a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32 (Supplement_2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1472,103 +1472,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of an intervention to promote physical activity and reduce sedentary time in disadvantaged children: randomized trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of School Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1593,90 +1593,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promouvoir l’activité physique à l’école primaire pour les enfants de milieux défavorisés : enjeux, constats et propositions de leviers d’intervention efficaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1701,103 +1701,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of an Intervention to Promote Physical Activity and Reduce Sedentary Time in Disadvantaged Children: Randomized Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of School Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 91, pp.454 - 462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1831,90 +1831,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promotion de l’activité physique à l’école primaire : les interventions combinant plusieurs actions sont-elles plus efficaces ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1939,77 +1939,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France's 2020 Report Card on Physical Activity and Sedentary Behaviors in Children and Youth: Results and Progression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Vanhelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2099,64 +2099,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Maite Marie Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR Research Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (9), pp.e17815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2190,90 +2190,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promotion de l’activité physique à l’école primaire : évaluation de l’efficacité des interventions uni-leviers et multi-leviers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Maité Marie Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 110, pp.49 - 78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2319,90 +2319,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of epoch length on intensity classification and on accuracy of measurement under controlled conditions on treadmill: Towards a better understanding of accelerometer measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (1), pp.e0227740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2436,77 +2436,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Promising School-Based Intervention Programs to Promote 24-Hour Movement Guidelines among Children: Protocol for a Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Rodrigo-Sanjoaquín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien E Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Aibar Solana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2726,51 +2726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Zaragoza Casterad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Sevil-Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien E Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Generelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3080,51 +3080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4000,1408 +4000,1516 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Mouv’à l’école » : Une approche systémique et collaborative dans les écoles de Tarbes au service de la promotion de l’activité physique pour la santé.</w:t>
+                <w:t xml:space="preserve">Comportements de mouvement &amp; santé mentale chez les étudiants universitaires : Synthèse et analyse par cluster de données européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Dubertrand</w:t>
+                <w:t xml:space="preserve">Alyzée Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Dagani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux des jeux.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Forum des transition 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPPA, Mar 2026, Pau (Université de Pau et des Pays de l'Adour), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491407v1</w:t>
+                <w:t xml:space="preserve">hal-05581770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé mentale et mode de vie : le poids de la sédentarité et des écrans, chez la population estudiantine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alyzée Lebas</w:t>
+                <w:t xml:space="preserve">« Mouv’à l’école » : Une approche systémique et collaborative dans les écoles de Tarbes au service de la promotion de l’activité physique pour la santé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dubertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème congrès international de l'ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives, Oct 2025, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Les enjeux des jeux.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335478v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S12-3 School-based physical activity promotion in a cross-cultural context: interventions from France and Spain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alberto Aibar</w:t>
+                <w:t xml:space="preserve">Santé mentale et mode de vie : le poids de la sédentarité et des écrans, chez la population estudiantine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyzée Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Castells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Aibar Solana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEPA Conference 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21ème congrès international de l'ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives, Oct 2025, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208290v1</w:t>
+                <w:t xml:space="preserve">hal-05335478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O7-5 School-based interventions to reduce accelerometer based children's sedentary time: presentation of a systematic review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bernal</w:t>
+                <w:t xml:space="preserve">S12-3 School-based physical activity promotion in a cross-cultural context: interventions from France and Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham Bachouri-Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Aibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Asún-Dieste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th conference of HEPA Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac094.053⟩</w:t>
+              <w:t xml:space="preserve">HEPA Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEPA Europe, Sep 2023, Leuven (Louvain), Belgium. pp.290, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad133.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350750v1</w:t>
+                <w:t xml:space="preserve">hal-04208290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic review about objectively assessed school-based intervention to reduce children’s sedentary time</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">O7-5 School-based interventions to reduce accelerometer based children's sedentary time: presentation of a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2PASS-4Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th conference of HEPA Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEPA Europe 2022, Aug 2022, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac094.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354709v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O8-7 Do physical activity, motor skills, and attention capacities predict the academic achievement of primary school children from disadvantaged neighbourhoods? Elaboration of inference conditional trees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">A systematic review about objectively assessed school-based intervention to reduce children’s sedentary time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Lhuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Conference of HEPA Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2PASS-4Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Tarbes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac094.063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04350772v1</w:t>
+                <w:t xml:space="preserve">hal-04354709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P02-09 The dissemination of an effective school-based PA intervention programme: Sigue la Huella (Follow the footprint)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O8-7 Do physical activity, motor skills, and attention capacities predict the academic achievement of primary school children from disadvantaged neighbourhoods? Elaboration of inference conditional trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Lhuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEPA Conference 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/EURPUB/CKAC095.028⟩</w:t>
+              <w:t xml:space="preserve">11th Conference of HEPA Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEPA Europe 2022, Aug 2022, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac094.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208296v1</w:t>
+                <w:t xml:space="preserve">hal-04350772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervention en milieu scolaire pour promouvoir l’activité physique et diminuer le temps sédentaire chez une population d’enfants de 6-11 ans d’un quartier défavorisé : Mouv’ à l’école</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P02-09 The dissemination of an effective school-based PA intervention programme: Sigue la Huella (Follow the footprint)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham Bohouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Asun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Julián</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ibor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Lhuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international CAPAS-cité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HEPA Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEPA Europe, Aug 2022, Nice (France), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/EURPUB/CKAC095.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106488v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting physical activity and reducing sedentary time in disadvantaged primary schools: effectiveness of an intervention combining the socio-ecological model and the theory of self-determination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Intervention en milieu scolaire pour promouvoir l’activité physique et diminuer le temps sédentaire chez une population d’enfants de 6-11 ans d’un quartier défavorisé : Mouv’ à l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès international CAPAS-cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106483v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting physical activity and reducing sedentary time in disadvantaged primary schools: effectiveness of an intervention combining the socio-ecological model and the theory of self-determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international CAPAS-cité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Huesca, Spain</w:t>
+              <w:t xml:space="preserve">ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106481v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des liens entre l’activité physique, les habiletés motrices, les capacités attentionnelles et la réussite scolaire d’enfants d’école primaire : une approche longitudinale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Promoting physical activity and reducing sedentary time in disadvantaged primary schools: effectiveness of an intervention combining the socio-ecological model and the theory of self-determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès international CAPAS-cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Huesca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106486v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l’activité physique et des habiletés motrices sur les capacités attentionnelles et la réussite scolaire chez des enfants d’école primaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Etude des liens entre l’activité physique, les habiletés motrices, les capacités attentionnelles et la réussite scolaire d’enfants d’école primaire : une approche longitudinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence de l’activité physique et des habiletés motrices sur les capacités attentionnelles et la réussite scolaire chez des enfants d’école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Lhuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5411,781 +5519,781 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of physical activity and motor skills on the attentional capacities and academic achievement of primary school children in a disadvantaged neighbourhood: a longitudinal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international CAPAS-cité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Huesca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervención en el medio escolar para promover la actividad física y disminuir el tiempo sedentario de niños/as de educación primaria de barrios desfavorecidos: diseño del estudio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jordanas doctorales de Campus Iberus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Jaca, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influencia de la actividad física sobre las capacidades cognitivas de los niños en educación primaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Ruelloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I congreso Internacional en Ciencias de la Salud y del Deporte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Huesca, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des pratiques motrices sur la représentation graphique de soi chez le jeune enfant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Souriac-Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société Française de Psychologie du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Canet en Roussillon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of freezing in Parkinson disease during aiming movements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Panisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lemay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Etiology, Pathogenesis, and Treatment of Parkinson’s Disease and Other Movement Disorders.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Baltimore (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired visuomotor adaptation in Parkinson disease during a computer-mediated aiming task.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Panisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lemay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII WFN World Congress on Parkinson’s Disease and Related Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Miami (Florida), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuation diurne des performances cognitives : influence de l’heure de réveil et de la prise de nourriture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lericollais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Chronobiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directionnal control of movements and its developmental aspects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6201,65 +6309,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Motor Control. Pennstate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Pennsylvania, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId165"/>
+      <w:footerReference w:type="default" r:id="rId167"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6327,51 +6435,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D271CFB"/>
+    <w:nsid w:val="9C745497"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6558,51 +6666,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lena-lhuisset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3939-4399" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242501958" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491431v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Bachouri-Muniesa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Verloigne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Zaragoza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lhuisset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juli&#225;n-Clemente" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaf224" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628409v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garc&#237;a Bengoechea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Woods" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Murtagh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grady" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fabre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00336297.2024.2318772" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164737v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vanhelst" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Genin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Larras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tardieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2022-0660" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628402v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mait&#233; Marie Bernal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trudeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daad140" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197732v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Aibar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia As&#250;n-Dieste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs13040290" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350300v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2023.2239841" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336785v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodrigo-Sanjoaqu&#237;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien E Bois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Aibar Solana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Corral-Ab&#243;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00178969231165468" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628433v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2021.1956676" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491418v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zunquin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caera Grady" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.020" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491427v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac094.053" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161481v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106123v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628186v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Lhuisset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josh.13022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106101v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03245260v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vanhelst" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Luiggi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2021-0025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628216v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maite Marie Bernal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/17815" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628223v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2020022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-7NHB6DV2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456751v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227740" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336766v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Zaragoza Casterad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12229436" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364402v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia As&#250;n Dieste" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caballero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rap&#250;n L&#243;pez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Chivite Izco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22370/ieya.2019.5.2.1647" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197516v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sevil-Serrano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Generelo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16193631" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364406v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Farfal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.04.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XQV9RSR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364410v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Margnes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2014.923989" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364414v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maitre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Serres" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gasnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12256" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9ZXT6FQG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364425v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Panisset" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364427v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Quarck" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M Etard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F Denise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-009-1828-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NQVG4LC4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364429v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Proteau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.36.2.161-172" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364428v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/h0087448" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364431v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-002-1167-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00A3F2E1F9964D7CBDD9C9125367EBD840F90B19/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662909v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/027249899390882" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340957v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713755856" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364434v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491407v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubertrand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335478v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyz&#233;e Lebas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Castells" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208290v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad133.060" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350750v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354709v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350772v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac094.063" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208296v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Bohouri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Asun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Juli&#225;n" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ibor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/EURPUB/CKAC095.028" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106488v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106483v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106481v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106486v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106489v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106474v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106475v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106477v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Ruelloux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491376v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Souriac-Poirier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491365v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panisset" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lemay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491353v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491332v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bougard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lericollais" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davenne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491318v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lena-lhuisset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3939-4399" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242501958" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491431v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Bachouri-Muniesa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Verloigne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Zaragoza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lhuisset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juli&#225;n-Clemente" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaf224" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628409v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garc&#237;a Bengoechea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Woods" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Murtagh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grady" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fabre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00336297.2024.2318772" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628402v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mait&#233; Marie Bernal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trudeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daad140" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164737v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vanhelst" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Genin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Larras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tardieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2022-0660" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197732v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Aibar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia As&#250;n-Dieste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs13040290" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336785v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodrigo-Sanjoaqu&#237;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien E Bois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Aibar Solana" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Corral-Ab&#243;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00178969231165468" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350300v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2023.2239841" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491418v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zunquin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caera Grady" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.020" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2021.1956676" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491427v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac094.053" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161481v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106123v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628186v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Lhuisset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josh.13022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106101v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03245260v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vanhelst" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Luiggi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2021-0025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628216v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maite Marie Bernal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/17815" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628223v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2020022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-7NHB6DV2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456751v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227740" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336766v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Zaragoza Casterad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12229436" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364402v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia As&#250;n Dieste" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caballero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rap&#250;n L&#243;pez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Chivite Izco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22370/ieya.2019.5.2.1647" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197516v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sevil-Serrano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Generelo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16193631" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364406v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Farfal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.04.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XQV9RSR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364410v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Margnes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2014.923989" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364414v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maitre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Serres" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gasnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12256" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9ZXT6FQG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364425v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Panisset" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364427v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Quarck" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M Etard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F Denise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-009-1828-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NQVG4LC4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364429v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Proteau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.36.2.161-172" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364428v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/h0087448" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364431v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-002-1167-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00A3F2E1F9964D7CBDD9C9125367EBD840F90B19/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662909v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/027249899390882" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340957v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713755856" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364434v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05581770v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyz&#233;e Lebas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dagani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491407v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubertrand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335478v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Castells" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208290v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad133.060" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350750v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354709v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350772v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac094.063" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208296v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Bohouri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Asun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Juli&#225;n" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ibor" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/EURPUB/CKAC095.028" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106488v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106483v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106481v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106486v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106489v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106474v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106475v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106477v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Ruelloux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491376v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Souriac-Poirier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491365v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panisset" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lemay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491353v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491332v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bougard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lericollais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davenne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491318v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>