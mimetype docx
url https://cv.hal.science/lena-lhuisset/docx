--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -847,291 +847,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are school-based interventions promoting 24-hour movement guidelines among children? A scoping review</w:t>
+                <w:t xml:space="preserve">Do physical activity, sedentary time, motor skills and aerobic fitness predict primary school children’s attention? Use of a data mining strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Rodrigo-Sanjoaquín</w:t>
+                <w:t xml:space="preserve">Caroline Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien E Bois</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noëlle Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Education Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00178969231165468⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (8), pp.1951-1968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1612197X.2023.2239841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336785v1</w:t>
+                <w:t xml:space="preserve">hal-04350300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do physical activity, sedentary time, motor skills and aerobic fitness predict primary school children’s attention? Use of a data mining strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are school-based interventions promoting 24-hour movement guidelines among children? A scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rodrigo-Sanjoaquín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien E Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bernal</w:t>
+                <w:t xml:space="preserve">Alberto Aibar Solana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlle Bru</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ana Corral-Abós</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 22 (8), pp.1951-1968. </w:t>
+              <w:t xml:space="preserve">Health Education Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 82 (4), pp.444-460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1612197X.2023.2239841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/00178969231165468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350300v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P02-01 Promoting Physical Activity in Secondary School for Health, a collaborative European project</w:t>
               </w:r>
@@ -1355,51 +1355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O7-5 School-based interventions to reduce accelerometer based children's sedentary time: presentation of a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1472,77 +1472,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of an intervention to promote physical activity and reduce sedentary time in disadvantaged children: randomized trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1593,51 +1593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promouvoir l’activité physique à l’école primaire pour les enfants de milieux défavorisés : enjeux, constats et propositions de leviers d’intervention efficaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1701,77 +1701,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of an Intervention to Promote Physical Activity and Reduce Sedentary Time in Disadvantaged Children: Randomized Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1831,51 +1831,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promotion de l’activité physique à l’école primaire : les interventions combinant plusieurs actions sont-elles plus efficaces ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2345,51 +2345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2436,77 +2436,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Promising School-Based Intervention Programs to Promote 24-Hour Movement Guidelines among Children: Protocol for a Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Rodrigo-Sanjoaquín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien E Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Aibar Solana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2726,51 +2726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Zaragoza Casterad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Sevil-Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien E Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Generelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4142,230 +4142,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05581770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Mouv’à l’école » : Une approche systémique et collaborative dans les écoles de Tarbes au service de la promotion de l’activité physique pour la santé.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Santé mentale et mode de vie : le poids de la sédentarité et des écrans, chez la population estudiantine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyzée Lebas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Lhuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Dubertrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léna Lhuisset</w:t>
+                <w:t xml:space="preserve">Rémi Castells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Aibar Solana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux des jeux.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">21ème congrès international de l'ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives, Oct 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491407v1</w:t>
+                <w:t xml:space="preserve">hal-05335478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé mentale et mode de vie : le poids de la sédentarité et des écrans, chez la population estudiantine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alyzée Lebas</w:t>
+                <w:t xml:space="preserve">« Mouv’à l’école » : Une approche systémique et collaborative dans les écoles de Tarbes au service de la promotion de l’activité physique pour la santé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dubertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème congrès international de l'ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives, Oct 2025, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Les enjeux des jeux.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335478v1</w:t>
+                <w:t xml:space="preserve">hal-05491407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S12-3 School-based physical activity promotion in a cross-cultural context: interventions from France and Spain</w:t>
               </w:r>
@@ -4485,51 +4485,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O7-5 School-based interventions to reduce accelerometer based children's sedentary time: presentation of a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4602,51 +4602,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic review about objectively assessed school-based intervention to reduce children’s sedentary time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4723,51 +4723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O8-7 Do physical activity, motor skills, and attention capacities predict the academic achievement of primary school children from disadvantaged neighbourhoods? Elaboration of inference conditional trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4974,51 +4974,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention en milieu scolaire pour promouvoir l’activité physique et diminuer le temps sédentaire chez une population d’enfants de 6-11 ans d’un quartier défavorisé : Mouv’ à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5082,51 +5082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting physical activity and reducing sedentary time in disadvantaged primary schools: effectiveness of an intervention combining the socio-ecological model and the theory of self-determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5184,260 +5184,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting physical activity and reducing sedentary time in disadvantaged primary schools: effectiveness of an intervention combining the socio-ecological model and the theory of self-determination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Etude des liens entre l’activité physique, les habiletés motrices, les capacités attentionnelles et la réussite scolaire d’enfants d’école primaire : une approche longitudinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international CAPAS-cité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Huesca, Spain</w:t>
+              <w:t xml:space="preserve">ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03106481v1</w:t>
+                <w:t xml:space="preserve">hal-03106486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des liens entre l’activité physique, les habiletés motrices, les capacités attentionnelles et la réussite scolaire d’enfants d’école primaire : une approche longitudinale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Promoting physical activity and reducing sedentary time in disadvantaged primary schools: effectiveness of an intervention combining the socio-ecological model and the theory of self-determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès international CAPAS-cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Huesca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03106486v1</w:t>
+                <w:t xml:space="preserve">hal-03106481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l’activité physique et des habiletés motrices sur les capacités attentionnelles et la réussite scolaire chez des enfants d’école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5533,51 +5533,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of physical activity and motor skills on the attentional capacities and academic achievement of primary school children in a disadvantaged neighbourhood: a longitudinal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5641,51 +5641,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervención en el medio escolar para promover la actividad física y disminuir el tiempo sedentario de niños/as de educación primaria de barrios desfavorecidos: diseño del estudio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5762,51 +5762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influencia de la actividad física sobre las capacidades cognitivas de los niños en educación primaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6435,51 +6435,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C745497"/>
+    <w:nsid w:val="89E31EBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6666,51 +6666,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lena-lhuisset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3939-4399" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242501958" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491431v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Bachouri-Muniesa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Verloigne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Zaragoza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lhuisset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juli&#225;n-Clemente" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaf224" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628409v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garc&#237;a Bengoechea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Woods" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Murtagh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grady" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fabre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00336297.2024.2318772" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628402v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mait&#233; Marie Bernal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trudeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daad140" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164737v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vanhelst" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Genin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Larras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tardieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2022-0660" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197732v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Aibar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia As&#250;n-Dieste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs13040290" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336785v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodrigo-Sanjoaqu&#237;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien E Bois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Aibar Solana" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Corral-Ab&#243;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00178969231165468" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350300v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2023.2239841" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491418v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zunquin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caera Grady" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.020" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2021.1956676" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491427v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac094.053" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161481v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106123v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628186v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Lhuisset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josh.13022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106101v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03245260v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vanhelst" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Luiggi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2021-0025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628216v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maite Marie Bernal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/17815" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628223v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2020022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-7NHB6DV2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456751v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227740" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336766v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Zaragoza Casterad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12229436" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364402v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia As&#250;n Dieste" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caballero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rap&#250;n L&#243;pez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Chivite Izco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22370/ieya.2019.5.2.1647" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197516v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sevil-Serrano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Generelo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16193631" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364406v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Farfal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.04.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XQV9RSR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364410v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Margnes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2014.923989" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364414v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maitre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Serres" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gasnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12256" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9ZXT6FQG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364425v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Panisset" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364427v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Quarck" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M Etard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F Denise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-009-1828-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NQVG4LC4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364429v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Proteau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.36.2.161-172" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364428v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/h0087448" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364431v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-002-1167-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00A3F2E1F9964D7CBDD9C9125367EBD840F90B19/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662909v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/027249899390882" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340957v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713755856" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364434v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05581770v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyz&#233;e Lebas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dagani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491407v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubertrand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335478v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Castells" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208290v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad133.060" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350750v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354709v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350772v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac094.063" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208296v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Bohouri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Asun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Juli&#225;n" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ibor" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/EURPUB/CKAC095.028" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106488v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106483v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106481v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106486v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106489v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106474v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106475v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106477v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Ruelloux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491376v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Souriac-Poirier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491365v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panisset" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lemay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491353v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491332v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bougard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lericollais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davenne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491318v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lena-lhuisset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3939-4399" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242501958" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491431v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Bachouri-Muniesa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Verloigne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Zaragoza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lhuisset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juli&#225;n-Clemente" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaf224" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628409v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garc&#237;a Bengoechea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Woods" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Murtagh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grady" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fabre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00336297.2024.2318772" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628402v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mait&#233; Marie Bernal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trudeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daad140" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164737v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vanhelst" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Genin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Larras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tardieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2022-0660" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197732v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Aibar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia As&#250;n-Dieste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs13040290" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350300v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2023.2239841" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336785v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodrigo-Sanjoaqu&#237;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien E Bois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Aibar Solana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Corral-Ab&#243;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00178969231165468" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491418v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zunquin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caera Grady" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.020" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2021.1956676" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491427v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac094.053" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161481v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106123v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628186v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Lhuisset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josh.13022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106101v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03245260v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vanhelst" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Luiggi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2021-0025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628216v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maite Marie Bernal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/17815" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628223v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2020022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-7NHB6DV2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456751v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227740" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336766v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Zaragoza Casterad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12229436" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364402v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia As&#250;n Dieste" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caballero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rap&#250;n L&#243;pez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Chivite Izco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22370/ieya.2019.5.2.1647" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197516v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sevil-Serrano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Generelo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16193631" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364406v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Farfal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.04.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XQV9RSR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364410v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Margnes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2014.923989" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364414v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maitre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Serres" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gasnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12256" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9ZXT6FQG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364425v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Panisset" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364427v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Quarck" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M Etard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F Denise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-009-1828-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NQVG4LC4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364429v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Proteau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.36.2.161-172" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364428v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/h0087448" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364431v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-002-1167-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00A3F2E1F9964D7CBDD9C9125367EBD840F90B19/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662909v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/027249899390882" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340957v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713755856" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364434v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05581770v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyz&#233;e Lebas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dagani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335478v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Castells" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491407v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubertrand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208290v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad133.060" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350750v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354709v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350772v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac094.063" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208296v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Bohouri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Asun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Juli&#225;n" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ibor" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/EURPUB/CKAC095.028" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106488v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106483v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106486v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106481v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106489v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106474v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106475v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106477v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Ruelloux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491376v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Souriac-Poirier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491365v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panisset" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lemay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491353v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491332v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bougard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lericollais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davenne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491318v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>