--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -2061,298 +2061,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermosensitivity profile of malign glioma U87-MG cells and human endothelial cells following γ-Fe2O3 NPs internalization and magnetic field application</w:t>
+                <w:t xml:space="preserve">Tuning the architectural integrity of high-performance magneto-fluorescent core-shell nanoassemblies in cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hanini</w:t>
+                <w:t xml:space="preserve">Adrien Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lartigue</w:t>
+                <w:t xml:space="preserve">Houda Benhelli-Mokrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gavard</w:t>
+                <w:t xml:space="preserve">Fabrice Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Schmitt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Kacem</w:t>
+                <w:t xml:space="preserve">Laurence Dubreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 479 (68), pp.139 - 149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2016.06.064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01406375v1</w:t>
+                <w:t xml:space="preserve">hal-01526071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the architectural integrity of high-performance magneto-fluorescent core-shell nanoassemblies in cancer cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermosensitivity profile of malign glioma U87-MG cells and human endothelial cells following γ-Fe2O3 NPs internalization and magnetic field application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Benhelli-Mokrani</w:t>
+                <w:t xml:space="preserve">A. Hanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Fleury</w:t>
+                <w:t xml:space="preserve">L. Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Dubreil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hulin</w:t>
+                <w:t xml:space="preserve">Julie Gavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 00, pp.1 - 3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01526071v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01406375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The One Year Fate of Iron Oxide Coated Gold Nanoparticles in Mice</w:t>
               </w:r>
@@ -2485,51 +2485,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface decoration of catanionic vesicles with superparamagnetic iron oxide nanoparticles: a model system for triggered release under moderate temperature conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2600,587 +2600,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic hyperthermia efficiency in the cellular environment for different nanoparticle designs</w:t>
+                <w:t xml:space="preserve">Mastering the Shape and Composition of Dendronized Iron Oxide Nanoparticles To Tailor Magnetic Resonance Imaging and Hyperthermia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Di Corato</w:t>
+                <w:t xml:space="preserve">Aurélie Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Espinosa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lenaic Lartigue</w:t>
+                <w:t xml:space="preserve">Claire Billotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Tharaud</w:t>
+                <w:t xml:space="preserve">Antonio Garofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie S. Chat</w:t>
+                <w:t xml:space="preserve">Corinne Ulhaq-Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2014.04.036⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26, pp.5252-5264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm5019025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639301v1</w:t>
+                <w:t xml:space="preserve">hal-02309444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent Functionalization of Multi-walled Carbon Nanotubes with a Gadolinium Chelate for Efficient T 1 -Weighted Magnetic Resonance Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodegradation Mechanisms of Iron Oxide Monocrystalline Nanoflowers and Tunable Shield Effect of Gold Coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasir Javed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaic Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Marangon</w:t>
+                <w:t xml:space="preserve">Pierre Hugounenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Ménard-Moyon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t>
+                <w:t xml:space="preserve">Quoc Lam Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lys Béoutis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lénaic Lartigue</w:t>
+                <w:t xml:space="preserve">Yves Gossuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (16), pp.3325-3337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.201402234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.201400281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04981541v1</w:t>
+                <w:t xml:space="preserve">hal-01275295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mastering the Shape and Composition of Dendronized Iron Oxide Nanoparticles To Tailor Magnetic Resonance Imaging and Hyperthermia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Covalent Functionalization of Multi-walled Carbon Nanotubes with a Gadolinium Chelate for Efficient T 1 -Weighted Magnetic Resonance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Billotey</w:t>
+                <w:t xml:space="preserve">Iris Marangon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Garofalo</w:t>
+                <w:t xml:space="preserve">Cécilia Ménard-Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Ulhaq-Bouillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lefèvre</w:t>
+                <w:t xml:space="preserve">Marie Lys Béoutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaic Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm5019025⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201402234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309444v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradation Mechanisms of Iron Oxide Monocrystalline Nanoflowers and Tunable Shield Effect of Gold Coating</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lénaic Lartigue</w:t>
+                <w:t xml:space="preserve">Magnetic hyperthermia efficiency in the cellular environment for different nanoparticle designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Di Corato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hugounenq</w:t>
+                <w:t xml:space="preserve">Ana Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaic Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoc Lam Vuong</w:t>
+                <w:t xml:space="preserve">Mickaël Tharaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Gossuin</w:t>
+                <w:t xml:space="preserve">Sophie S. Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (16), pp.3325-3337. </w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35, pp.6400-6411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.201400281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2014.04.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275295v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodegradation of Iron Oxide Nanocubes: High-Resolution In Situ Monitoring</w:t>
               </w:r>
@@ -3720,307 +3720,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00786427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron Oxide Monocrystalline Nanoflowers for Highly Efficient Magnetic Hyperthermia</w:t>
+                <w:t xml:space="preserve">Controlled synthesis from alginate gels of cobalt-manganese mixed oxide nanocrystals with peculiar magnetic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hugounenq</w:t>
+                <w:t xml:space="preserve">Pierre Agulhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Levy</w:t>
+                <w:t xml:space="preserve">Sandra Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Alloyeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emeric Dubois</w:t>
+                <w:t xml:space="preserve">Bich Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaïc Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joulia Larionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 189 (1), pp.49-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2012.03.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp3025478⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820701v1</w:t>
+                <w:t xml:space="preserve">hal-00694354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled synthesis from alginate gels of cobalt-manganese mixed oxide nanocrystals with peculiar magnetic properties</w:t>
+                <w:t xml:space="preserve">Iron Oxide Monocrystalline Nanoflowers for Highly Efficient Magnetic Hyperthermia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Agulhon</w:t>
+                <w:t xml:space="preserve">P. Hugounenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Constant</w:t>
+                <w:t xml:space="preserve">M. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bich Chiche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joulia Larionova</w:t>
+                <w:t xml:space="preserve">D. Alloyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2012.03.052⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (29), pp.15702-15712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp3025478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00694354v1</w:t>
+                <w:t xml:space="preserve">hal-00820701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-glass Behavior of Co3[Fe(CN)6]2 Prussian Blue Nanoparticles Confined Into MSU Mesoporous Silica System</w:t>
               </w:r>
@@ -4148,77 +4148,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative Organization in Iron Oxide Multi-Core Nanoparticles Potentiates Their Efficiency as Heating Mediators and MRI Contrast Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hugounenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Alloyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.P. Clarke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5622,51 +5622,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D435FDE8"/>
+    <w:nsid w:val="E0AED5F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5853,51 +5853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lenaic-lartigue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4662-4789" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149350368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-3629-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111991v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Slouf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlina Sikorova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Pavlova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Swietek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Lartigue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Lartigue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coupeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lesault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10010028" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928708v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Brero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Basini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Avolio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Orsini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Arosio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10091660" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03037267v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Orlando" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bordonali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cobianchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.195424" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Innocenti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16790" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001014v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Boucard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Boudjemaa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Steenkeste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Jacqueline" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stephant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02603" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01885511v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Linot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Blondy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Nedellec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hulin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201802307" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01659629v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faucon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benhelli-Mokrani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fleury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dutertre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tramier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr06533g" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623074v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Girard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hemez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Silvestre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labrug&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201600014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628262v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;c Lartigue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2017.07.069" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01522631v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pouliquen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b01737" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277565v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj-Tabi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naic Lartigue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Javed" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luciani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pellegrino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2015.10.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01406375v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hanini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lartigue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gavard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kacem" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01526071v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Faucon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Benhelli-Mokrani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fleury" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.06.064" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97FDJ7GH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03608299v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Volatron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Elgrabli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b00042" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157200v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bealle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilhelm" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ravaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gazeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp54484b" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639301v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Di Corato" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Espinosa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tharaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Chat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.04.036" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F7K6080-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981541v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Marangon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia M&#233;nard-Moyon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lys B&#233;outis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201402234" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309444v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Walter" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billotey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garofalo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ulhaq-Bouillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm5019025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275295v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hugounenq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Lam Vuong" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gossuin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201400281" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2W93HR7L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649159v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guardia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn305719y" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782702v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bordonali" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalaivani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. V. Sabareesh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fantechi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/6/066008" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841213v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Perrier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brevet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1602-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q91GFB61-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786427v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumail" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Nikitenko" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1490-z" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z911M5HF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820701v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hugounenq" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alloyeau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dubois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3025478" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694354v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agulhon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Constant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich Chiche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.03.052" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0N5CVSR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656923v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prouzet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2011.11.050" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC6TRHGF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820693v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Clarke" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;vy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn304477s" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608049v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Innocenti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalaivani Thangavel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awad Azzam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duque Maria del Mar Sanchez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja111448t" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567345v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP01670E" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403246v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Oumzil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gu&#233;rin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol900949y" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114037v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hlukhaniuk" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata &#346;wi&#281;tek" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Bouler" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hor&#225;k" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374175v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kenouche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Bezzi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.07.038" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K2CHK6L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750034v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arturo-Schaan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bebin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116823v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210348v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisela Arturo-Schaan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bebin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Briens" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jsmtv.org/pdf/archives/ACTES_14e_JSMTV.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112015v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dessal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Chauvet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lenaic-lartigue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4662-4789" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149350368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-3629-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111991v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Slouf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlina Sikorova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Pavlova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Swietek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Lartigue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Lartigue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coupeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lesault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10010028" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928708v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Brero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Basini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Avolio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Orsini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Arosio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10091660" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03037267v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Orlando" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bordonali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cobianchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.195424" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Innocenti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16790" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001014v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Boucard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Boudjemaa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Steenkeste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Jacqueline" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stephant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02603" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01885511v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Linot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Blondy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Nedellec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hulin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201802307" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01659629v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faucon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benhelli-Mokrani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fleury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dutertre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tramier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr06533g" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623074v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Girard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hemez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Silvestre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labrug&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201600014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628262v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;c Lartigue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2017.07.069" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01522631v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pouliquen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b01737" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277565v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj-Tabi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naic Lartigue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Javed" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luciani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pellegrino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2015.10.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01526071v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Faucon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Benhelli-Mokrani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fleury" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.06.064" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97FDJ7GH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01406375v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hanini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lartigue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gavard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kacem" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03608299v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Volatron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Elgrabli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b00042" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157200v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bealle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilhelm" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ravaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gazeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp54484b" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309444v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Walter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billotey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garofalo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ulhaq-Bouillet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm5019025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275295v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hugounenq" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Lam Vuong" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gossuin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201400281" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2W93HR7L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981541v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Marangon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia M&#233;nard-Moyon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lys B&#233;outis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201402234" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639301v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Di Corato" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Espinosa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tharaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Chat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.04.036" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F7K6080-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649159v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guardia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn305719y" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782702v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bordonali" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalaivani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. V. Sabareesh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fantechi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/6/066008" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841213v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Perrier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brevet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1602-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q91GFB61-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786427v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumail" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Nikitenko" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1490-z" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z911M5HF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694354v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agulhon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Constant" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich Chiche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.03.052" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0N5CVSR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820701v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hugounenq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alloyeau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dubois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3025478" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656923v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prouzet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2011.11.050" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC6TRHGF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820693v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Clarke" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;vy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn304477s" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608049v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Innocenti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalaivani Thangavel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awad Azzam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duque Maria del Mar Sanchez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja111448t" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567345v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP01670E" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403246v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Oumzil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gu&#233;rin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol900949y" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114037v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hlukhaniuk" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata &#346;wi&#281;tek" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Bouler" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hor&#225;k" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374175v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kenouche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Bezzi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.07.038" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K2CHK6L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750034v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arturo-Schaan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bebin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116823v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210348v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisela Arturo-Schaan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bebin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Briens" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jsmtv.org/pdf/archives/ACTES_14e_JSMTV.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112015v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dessal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Chauvet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>