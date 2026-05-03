--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -2466,161 +2466,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface decoration of catanionic vesicles with superparamagnetic iron oxide nanoparticles: a model system for triggered release under moderate temperature conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodegradation Mechanisms of Iron Oxide Monocrystalline Nanoflowers and Tunable Shield Effect of Gold Coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasir Javed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaic Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bealle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Lartigue</w:t>
+                <w:t xml:space="preserve">Pierre Hugounenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Wilhelm</w:t>
+                <w:t xml:space="preserve">Quoc Lam Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ravaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Gazeau</w:t>
+                <w:t xml:space="preserve">Yves Gossuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (16), pp.3325-3337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.201400281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3cp54484b⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01157200v1</w:t>
+                <w:t xml:space="preserve">hal-01275295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mastering the Shape and Composition of Dendronized Iron Oxide Nanoparticles To Tailor Magnetic Resonance Imaging and Hyperthermia</w:t>
               </w:r>
@@ -2734,307 +2746,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradation Mechanisms of Iron Oxide Monocrystalline Nanoflowers and Tunable Shield Effect of Gold Coating</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasir Javed</w:t>
+                <w:t xml:space="preserve">Covalent Functionalization of Multi-walled Carbon Nanotubes with a Gadolinium Chelate for Efficient T 1 -Weighted Magnetic Resonance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Marangon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Ménard-Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lys Béoutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaic Lartigue</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Gossuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (16), pp.3325-3337. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.201400281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201402234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275295v1</w:t>
+                <w:t xml:space="preserve">hal-04981541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent Functionalization of Multi-walled Carbon Nanotubes with a Gadolinium Chelate for Efficient T 1 -Weighted Magnetic Resonance Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface decoration of catanionic vesicles with superparamagnetic iron oxide nanoparticles: a model system for triggered release under moderate temperature conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bealle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Marangon</w:t>
+                <w:t xml:space="preserve">C. Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Ménard-Moyon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t>
+                <w:t xml:space="preserve">J. Ravaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lys Béoutis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lénaic Lartigue</w:t>
+                <w:t xml:space="preserve">F. Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (9), pp.4077-4081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.201402234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3cp54484b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04981541v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic hyperthermia efficiency in the cellular environment for different nanoparticle designs</w:t>
               </w:r>
@@ -5622,51 +5622,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0AED5F2"/>
+    <w:nsid w:val="C84CA8AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5853,51 +5853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lenaic-lartigue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4662-4789" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149350368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-3629-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111991v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Slouf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlina Sikorova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Pavlova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Swietek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Lartigue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Lartigue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coupeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lesault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10010028" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928708v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Brero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Basini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Avolio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Orsini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Arosio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10091660" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03037267v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Orlando" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bordonali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cobianchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.195424" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Innocenti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16790" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001014v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Boucard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Boudjemaa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Steenkeste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Jacqueline" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stephant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02603" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01885511v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Linot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Blondy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Nedellec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hulin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201802307" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01659629v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faucon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benhelli-Mokrani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fleury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dutertre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tramier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr06533g" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623074v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Girard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hemez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Silvestre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labrug&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201600014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628262v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;c Lartigue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2017.07.069" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01522631v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pouliquen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b01737" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277565v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj-Tabi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naic Lartigue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Javed" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luciani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pellegrino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2015.10.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01526071v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Faucon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Benhelli-Mokrani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fleury" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.06.064" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97FDJ7GH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01406375v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hanini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lartigue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gavard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kacem" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03608299v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Volatron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Elgrabli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b00042" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157200v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bealle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilhelm" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ravaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gazeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp54484b" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309444v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Walter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billotey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garofalo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ulhaq-Bouillet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm5019025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275295v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hugounenq" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Lam Vuong" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gossuin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201400281" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2W93HR7L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981541v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Marangon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia M&#233;nard-Moyon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lys B&#233;outis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201402234" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639301v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Di Corato" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Espinosa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tharaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Chat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.04.036" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F7K6080-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649159v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guardia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn305719y" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782702v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bordonali" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalaivani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. V. Sabareesh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fantechi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/6/066008" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841213v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Perrier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brevet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1602-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q91GFB61-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786427v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumail" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Nikitenko" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1490-z" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z911M5HF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694354v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agulhon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Constant" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich Chiche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.03.052" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0N5CVSR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820701v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hugounenq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alloyeau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dubois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3025478" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656923v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prouzet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2011.11.050" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC6TRHGF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820693v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Clarke" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;vy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn304477s" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608049v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Innocenti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalaivani Thangavel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awad Azzam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duque Maria del Mar Sanchez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja111448t" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567345v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP01670E" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403246v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Oumzil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gu&#233;rin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol900949y" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114037v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hlukhaniuk" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata &#346;wi&#281;tek" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Bouler" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hor&#225;k" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374175v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kenouche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Bezzi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.07.038" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K2CHK6L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750034v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arturo-Schaan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bebin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116823v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210348v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisela Arturo-Schaan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bebin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Briens" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jsmtv.org/pdf/archives/ACTES_14e_JSMTV.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112015v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dessal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Chauvet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lenaic-lartigue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4662-4789" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149350368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-3629-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111991v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Slouf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlina Sikorova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Pavlova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Swietek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Lartigue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Lartigue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coupeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lesault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10010028" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928708v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Brero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Basini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Avolio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Orsini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Arosio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10091660" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03037267v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Orlando" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bordonali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cobianchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.195424" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Innocenti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16790" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001014v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Boucard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Boudjemaa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Steenkeste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Jacqueline" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stephant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02603" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01885511v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Linot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Blondy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Nedellec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hulin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201802307" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01659629v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faucon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benhelli-Mokrani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fleury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dutertre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tramier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr06533g" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623074v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Girard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hemez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Silvestre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labrug&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201600014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628262v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;c Lartigue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2017.07.069" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01522631v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pouliquen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b01737" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277565v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj-Tabi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naic Lartigue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Javed" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luciani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pellegrino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2015.10.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01526071v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Faucon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Benhelli-Mokrani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fleury" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.06.064" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97FDJ7GH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01406375v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hanini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lartigue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gavard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kacem" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03608299v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Volatron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Elgrabli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b00042" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275295v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hugounenq" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Lam Vuong" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gossuin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201400281" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2W93HR7L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309444v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Walter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billotey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garofalo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ulhaq-Bouillet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm5019025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981541v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Marangon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia M&#233;nard-Moyon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lys B&#233;outis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201402234" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157200v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bealle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilhelm" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ravaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gazeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp54484b" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639301v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Di Corato" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Espinosa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tharaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Chat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.04.036" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F7K6080-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649159v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guardia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn305719y" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782702v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bordonali" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalaivani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. V. Sabareesh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fantechi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/6/066008" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841213v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Perrier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brevet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1602-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q91GFB61-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786427v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumail" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Nikitenko" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1490-z" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z911M5HF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694354v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agulhon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Constant" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich Chiche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.03.052" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0N5CVSR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820701v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hugounenq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alloyeau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dubois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3025478" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656923v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prouzet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2011.11.050" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC6TRHGF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820693v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Clarke" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;vy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn304477s" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608049v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Innocenti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalaivani Thangavel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awad Azzam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duque Maria del Mar Sanchez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja111448t" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567345v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP01670E" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403246v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Oumzil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gu&#233;rin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol900949y" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114037v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hlukhaniuk" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata &#346;wi&#281;tek" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Bouler" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hor&#225;k" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374175v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kenouche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Bezzi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.07.038" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K2CHK6L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750034v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arturo-Schaan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bebin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116823v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210348v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisela Arturo-Schaan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bebin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Briens" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jsmtv.org/pdf/archives/ACTES_14e_JSMTV.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112015v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dessal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Chauvet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>