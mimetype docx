--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -634,399 +634,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminophore and Magnetic Multicore Nanoassemblies for Dual-Mode MRI and Fluorescence Imaging</w:t>
+                <w:t xml:space="preserve">Low-temperature anomalies in muon spin relaxation of solid and hollow γ − F e 2 O 3 nanoparticles: A pathway to detect unusual local spin dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lénaïc Lartigue</w:t>
+                <w:t xml:space="preserve">M. Basini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Coupeau</w:t>
+                <w:t xml:space="preserve">S. Sanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Lesault</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bordonali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cobianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano10010028⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.195424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03416355v1</w:t>
+                <w:t xml:space="preserve">hal-03037267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coating Effect on the 1 H-NMR Relaxation Properties of Iron Oxide Magnetic Nanoparticles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luminophore and Magnetic Multicore Nanoassemblies for Dual-Mode MRI and Fluorescence Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Avolio</w:t>
+                <w:t xml:space="preserve">Lénaïc Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Orsini</w:t>
+                <w:t xml:space="preserve">Marina Coupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Arosio</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mélanie Lesault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10, </w:t>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano10091660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano10010028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928708v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-temperature anomalies in muon spin relaxation of solid and hollow γ − F e 2 O 3 nanoparticles: A pathway to detect unusual local spin dynamics</w:t>
+                <w:t xml:space="preserve">Coating Effect on the 1 H-NMR Relaxation Properties of Iron Oxide Magnetic Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Basini</w:t>
+                <w:t xml:space="preserve">Francesca Brero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sanna</w:t>
+                <w:t xml:space="preserve">Martina Basini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Orlando</w:t>
+                <w:t xml:space="preserve">Matteo Avolio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bordonali</w:t>
+                <w:t xml:space="preserve">Francesco Orsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cobianchi</w:t>
+                <w:t xml:space="preserve">Paolo Arosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (19), </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.195424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano10091660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03037267v1</w:t>
+                <w:t xml:space="preserve">hal-02928708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Dispersible Carbohydrate-Coated Ferrite Nanoparticles. Effect of Cobalt Doping in Magneto-Thermal Properties</w:t>
               </w:r>
@@ -1391,563 +1391,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01885511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioconjugated fluorescent organic nanoparticles targeting EGFR-overexpressing cancer cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PEGylated Anionic Magneto-Fluorescent Nanoassemblies: Impact of their Interface Structure on MRI Contrast and Cellular Uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Linot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Faucon</w:t>
+                <w:t xml:space="preserve">Julien Poly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Benhelli-Mokrani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Tramier</w:t>
+                <w:t xml:space="preserve">Daniel Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Nedellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7nr06533g⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (16), pp.14242-14257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b01737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659629v1</w:t>
+                <w:t xml:space="preserve">inserm-01522631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Color Tuning of Self-Assembled Azo-Derived Phosphonic Acids upon Hydrogen Bonding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioconjugated fluorescent organic nanoparticles targeting EGFR-overexpressing cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benhelli-Mokrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Girard</w:t>
+                <w:t xml:space="preserve">S. Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Hemez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lenaic Lartigue</w:t>
+                <w:t xml:space="preserve">M. Tramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cptc.201600014⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (45), pp.18094-18106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7nr06533g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623074v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterization and photo physical-theoretical analysis of D-π-A compounds. 2. Chain length effect through even-odd effect on the photophysical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Strong Color Tuning of Self-Assembled Azo-Derived Phosphonic Acids upon Hydrogen Bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hemez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
+                <w:t xml:space="preserve">Christine Labrugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaic Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 147 (1), pp.75 - 82. </w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (1), pp.6 - 11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2017.07.069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cptc.201600014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628262v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEGylated Anionic Magneto-Fluorescent Nanoassemblies: Impact of their Interface Structure on MRI Contrast and Cellular Uptake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Linot</w:t>
+                <w:t xml:space="preserve">Synthesis, characterization and photo physical-theoretical analysis of D-π-A compounds. 2. Chain length effect through even-odd effect on the photophysical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hemez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Poly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joanna Boucard</w:t>
+                <w:t xml:space="preserve">Lenaïc Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Pouliquen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steven Nedellec</w:t>
+                <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (16), pp.14242-14257. </w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147 (1), pp.75 - 82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.7b01737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2017.07.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01522631v1</w:t>
+                <w:t xml:space="preserve">hal-01628262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotransformations of magnetic nanoparticles in the body</w:t>
               </w:r>
@@ -2061,298 +2061,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the architectural integrity of high-performance magneto-fluorescent core-shell nanoassemblies in cancer cells</w:t>
+                <w:t xml:space="preserve">Thermosensitivity profile of malign glioma U87-MG cells and human endothelial cells following γ-Fe2O3 NPs internalization and magnetic field application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Faucon</w:t>
+                <w:t xml:space="preserve">A. Hanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Benhelli-Mokrani</w:t>
+                <w:t xml:space="preserve">L. Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Fleury</w:t>
+                <w:t xml:space="preserve">Julie Gavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Dubreil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hulin</w:t>
+                <w:t xml:space="preserve">Anne Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 00, pp.1 - 3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526071v1</w:t>
+                <w:t xml:space="preserve">inserm-01406375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermosensitivity profile of malign glioma U87-MG cells and human endothelial cells following γ-Fe2O3 NPs internalization and magnetic field application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuning the architectural integrity of high-performance magneto-fluorescent core-shell nanoassemblies in cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hanini</w:t>
+                <w:t xml:space="preserve">Houda Benhelli-Mokrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lartigue</w:t>
+                <w:t xml:space="preserve">Fabrice Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gavard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Kacem</w:t>
+                <w:t xml:space="preserve">Laurence Dubreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 479 (68), pp.139 - 149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2016.06.064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01406375v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The One Year Fate of Iron Oxide Coated Gold Nanoparticles in Mice</w:t>
               </w:r>
@@ -2746,1557 +2746,1557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent Functionalization of Multi-walled Carbon Nanotubes with a Gadolinium Chelate for Efficient T 1 -Weighted Magnetic Resonance Imaging</w:t>
+                <w:t xml:space="preserve">Surface decoration of catanionic vesicles with superparamagnetic iron oxide nanoparticles: a model system for triggered release under moderate temperature conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Marangon</w:t>
+                <w:t xml:space="preserve">G. Bealle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Ménard-Moyon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t>
+                <w:t xml:space="preserve">C. Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lys Béoutis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lénaic Lartigue</w:t>
+                <w:t xml:space="preserve">J. Ravaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201402234⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (9), pp.4077-4081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cp54484b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04981541v1</w:t>
+                <w:t xml:space="preserve">hal-01157200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface decoration of catanionic vesicles with superparamagnetic iron oxide nanoparticles: a model system for triggered release under moderate temperature conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic hyperthermia efficiency in the cellular environment for different nanoparticle designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Wilhelm</w:t>
+                <w:t xml:space="preserve">Riccardo Di Corato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ravaux</w:t>
+                <w:t xml:space="preserve">Ana Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaic Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gazeau</w:t>
+                <w:t xml:space="preserve">Mickaël Tharaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3cp54484b⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35, pp.6400-6411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2014.04.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157200v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic hyperthermia efficiency in the cellular environment for different nanoparticle designs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Covalent Functionalization of Multi-walled Carbon Nanotubes with a Gadolinium Chelate for Efficient T 1 -Weighted Magnetic Resonance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Tharaud</w:t>
+                <w:t xml:space="preserve">Iris Marangon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie S. Chat</w:t>
+                <w:t xml:space="preserve">Cécilia Ménard-Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lys Béoutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaic Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2014.04.036⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201402234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02639301v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradation of Iron Oxide Nanocubes: High-Resolution In Situ Monitoring</w:t>
+                <w:t xml:space="preserve">Iron Carbide Nanoparticles Growth in Room Temperature Ionic Liquids [Cn-MIM][BF4] (n = 12, 16)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaic Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Alloyeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yasir Javed</w:t>
+                <w:t xml:space="preserve">Jérôme Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Guardia</w:t>
+                <w:t xml:space="preserve">Xavier Dumail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nn305719y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.1490-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-013-1490-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649159v1</w:t>
+                <w:t xml:space="preserve">hal-00786427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR-D study of the local spin dynamics and magnetic anisotropy in different nearly monodispersed ferrite nanoparticles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claudia Innocenti</w:t>
+                <w:t xml:space="preserve">Biodegradation of Iron Oxide Nanocubes: High-Resolution In Situ Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaic Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Fantechi</w:t>
+                <w:t xml:space="preserve">Damien Alloyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasir Javed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/6/066008⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (5), pp.3939 - 3952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn305719y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00782702v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mannose-functionalized porous silica-coated magnetic nanoparticles for two-photon imaging or PDT of cancer cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NMR-D study of the local spin dynamics and magnetic anisotropy in different nearly monodispersed ferrite nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Gary-Bobo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lenaic Lartigue</w:t>
+                <w:t xml:space="preserve">Lorenzo Bordonali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Brevet</w:t>
+                <w:t xml:space="preserve">T. Kalaivani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Morère</w:t>
+                <w:t xml:space="preserve">K. P. V. Sabareesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Innocenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fantechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11051-013-1602-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.066008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/6/066008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00841213v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron Carbide Nanoparticles Growth in Room Temperature Ionic Liquids [Cn-MIM][BF4] (n = 12, 16)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mannose-functionalized porous silica-coated magnetic nanoparticles for two-photon imaging or PDT of cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gary-Bobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaic Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
+                <w:t xml:space="preserve">David Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Cau</w:t>
+                <w:t xml:space="preserve">Alain Morère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 15, pp.1490-13. </w:t>
+              <w:t xml:space="preserve">, 2013, 15, pp.1602-1609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11051-013-1490-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11051-013-1602-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786427v1</w:t>
+                <w:t xml:space="preserve">hal-00841213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled synthesis from alginate gels of cobalt-manganese mixed oxide nanocrystals with peculiar magnetic properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cooperative Organization in Iron Oxide Multi-Core Nanoparticles Potentiates Their Efficiency as Heating Mediators and MRI Contrast Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Agulhon</w:t>
+                <w:t xml:space="preserve">P. Hugounenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Constant</w:t>
+                <w:t xml:space="preserve">D. Alloyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bich Chiche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joulia Larionova</w:t>
+                <w:t xml:space="preserve">S.P. Clarke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2012.03.052⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (12), pp.10935-10949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn304477s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00694354v1</w:t>
+                <w:t xml:space="preserve">hal-00820693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron Oxide Monocrystalline Nanoflowers for Highly Efficient Magnetic Hyperthermia</w:t>
+                <w:t xml:space="preserve">Controlled synthesis from alginate gels of cobalt-manganese mixed oxide nanocrystals with peculiar magnetic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hugounenq</w:t>
+                <w:t xml:space="preserve">Pierre Agulhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Levy</w:t>
+                <w:t xml:space="preserve">Sandra Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Alloyeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emeric Dubois</w:t>
+                <w:t xml:space="preserve">Bich Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaïc Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joulia Larionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 189 (1), pp.49-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2012.03.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp3025478⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820701v1</w:t>
+                <w:t xml:space="preserve">hal-00694354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-glass Behavior of Co3[Fe(CN)6]2 Prussian Blue Nanoparticles Confined Into MSU Mesoporous Silica System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lenaic Lartigue</w:t>
+                <w:t xml:space="preserve">Iron Oxide Monocrystalline Nanoflowers for Highly Efficient Magnetic Hyperthermia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hugounenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Oh</w:t>
+                <w:t xml:space="preserve">M. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alloyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Prouzet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emeric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.438-445. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (29), pp.15702-15712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2011.11.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp3025478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656923v1</w:t>
+                <w:t xml:space="preserve">hal-00820701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Organization in Iron Oxide Multi-Core Nanoparticles Potentiates Their Efficiency as Heating Mediators and MRI Contrast Agents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Alloyeau</w:t>
+                <w:t xml:space="preserve">Spin-glass Behavior of Co3[Fe(CN)6]2 Prussian Blue Nanoparticles Confined Into MSU Mesoporous Silica System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaic Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.P. Clarke</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Prouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joulia Larionova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.438-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2011.11.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nn304477s⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00820693v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-Dispersible Sugar-Coated Iron Oxide Nanoparticles. An Evaluation of their Relaxometric and Magnetic Hyperthermia Properties</w:t>
               </w:r>
@@ -4416,77 +4416,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autocatalytic sonolysis of iron pentacarbonyl in room temperature ionic liquid [BuMeIm][Tf2N]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaïc Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Guari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4742,51 +4742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Hlukhaniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Małgorzata Świętek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïc Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Bouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5166,51 +5166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Hlukhaniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Małgorzata Świętek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïc Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Bouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5431,64 +5431,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-assemblages à base de curcumine ou de dérivé de la curcumine et leur procédé de préparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïc Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dessal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5622,51 +5622,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C84CA8AC"/>
+    <w:nsid w:val="A53EB16C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5853,51 +5853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lenaic-lartigue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4662-4789" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149350368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-3629-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111991v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Slouf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlina Sikorova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Pavlova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Swietek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Lartigue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Lartigue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coupeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lesault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10010028" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928708v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Brero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Basini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Avolio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Orsini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Arosio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10091660" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03037267v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Orlando" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bordonali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cobianchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.195424" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Innocenti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16790" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001014v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Boucard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Boudjemaa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Steenkeste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Jacqueline" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stephant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02603" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01885511v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Linot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Blondy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Nedellec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hulin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201802307" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01659629v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faucon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benhelli-Mokrani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fleury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dutertre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tramier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr06533g" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623074v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Girard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hemez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Silvestre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labrug&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201600014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628262v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;c Lartigue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2017.07.069" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01522631v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pouliquen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b01737" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277565v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj-Tabi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naic Lartigue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Javed" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luciani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pellegrino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2015.10.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01526071v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Faucon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Benhelli-Mokrani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fleury" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.06.064" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97FDJ7GH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01406375v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hanini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lartigue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gavard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kacem" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03608299v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Volatron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Elgrabli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b00042" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275295v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hugounenq" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Lam Vuong" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gossuin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201400281" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2W93HR7L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309444v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Walter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billotey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garofalo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ulhaq-Bouillet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm5019025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981541v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Marangon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia M&#233;nard-Moyon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lys B&#233;outis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201402234" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157200v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bealle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilhelm" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ravaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gazeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp54484b" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639301v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Di Corato" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Espinosa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tharaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Chat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.04.036" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F7K6080-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649159v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guardia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn305719y" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782702v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bordonali" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalaivani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. V. Sabareesh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fantechi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/6/066008" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841213v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Perrier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brevet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1602-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q91GFB61-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786427v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumail" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Nikitenko" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1490-z" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z911M5HF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694354v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agulhon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Constant" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich Chiche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.03.052" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0N5CVSR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820701v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hugounenq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alloyeau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dubois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3025478" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656923v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prouzet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2011.11.050" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC6TRHGF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820693v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Clarke" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;vy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn304477s" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608049v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Innocenti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalaivani Thangavel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awad Azzam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duque Maria del Mar Sanchez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja111448t" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567345v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP01670E" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403246v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Oumzil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gu&#233;rin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol900949y" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114037v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hlukhaniuk" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata &#346;wi&#281;tek" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Bouler" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hor&#225;k" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374175v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kenouche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Bezzi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.07.038" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K2CHK6L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750034v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arturo-Schaan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bebin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116823v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210348v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisela Arturo-Schaan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bebin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Briens" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jsmtv.org/pdf/archives/ACTES_14e_JSMTV.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112015v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dessal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Chauvet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lenaic-lartigue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4662-4789" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149350368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-3629-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111991v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Slouf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlina Sikorova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Pavlova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Swietek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Lartigue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03037267v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Orlando" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bordonali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cobianchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.195424" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416355v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Lartigue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coupeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lesault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10010028" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928708v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Brero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Basini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Avolio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Orsini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Arosio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10091660" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Innocenti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16790" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001014v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Boucard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Boudjemaa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Steenkeste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Jacqueline" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stephant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02603" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01885511v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Linot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Blondy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Nedellec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hulin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201802307" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01522631v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pouliquen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b01737" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01659629v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faucon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benhelli-Mokrani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fleury" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dutertre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tramier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr06533g" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623074v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Girard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hemez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Silvestre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labrug&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201600014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628262v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;c Lartigue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2017.07.069" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277565v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj-Tabi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naic Lartigue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Javed" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luciani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pellegrino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2015.10.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01406375v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hanini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lartigue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gavard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kacem" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01526071v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Faucon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Benhelli-Mokrani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fleury" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.06.064" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97FDJ7GH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03608299v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Volatron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Elgrabli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b00042" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275295v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hugounenq" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Lam Vuong" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gossuin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201400281" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2W93HR7L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309444v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Walter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billotey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garofalo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ulhaq-Bouillet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm5019025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157200v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bealle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilhelm" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ravaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gazeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp54484b" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639301v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Di Corato" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Espinosa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tharaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Chat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.04.036" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F7K6080-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981541v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Marangon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia M&#233;nard-Moyon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lys B&#233;outis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201402234" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786427v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumail" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Nikitenko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1490-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z911M5HF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649159v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guardia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn305719y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782702v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bordonali" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalaivani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. V. Sabareesh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fantechi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/6/066008" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841213v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Perrier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brevet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1602-9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q91GFB61-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820693v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hugounenq" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alloyeau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Clarke" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;vy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn304477s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694354v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agulhon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Constant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich Chiche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.03.052" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0N5CVSR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820701v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dubois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3025478" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656923v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prouzet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2011.11.050" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC6TRHGF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608049v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Innocenti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalaivani Thangavel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awad Azzam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duque Maria del Mar Sanchez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja111448t" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567345v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP01670E" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403246v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Oumzil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gu&#233;rin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol900949y" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114037v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hlukhaniuk" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata &#346;wi&#281;tek" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Bouler" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hor&#225;k" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374175v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kenouche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Bezzi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.07.038" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K2CHK6L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750034v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arturo-Schaan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bebin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116823v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210348v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisela Arturo-Schaan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bebin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Briens" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jsmtv.org/pdf/archives/ACTES_14e_JSMTV.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112015v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dessal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Chauvet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>