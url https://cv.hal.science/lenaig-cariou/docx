--- v0 (2026-03-23)
+++ v1 (2026-05-17)
@@ -881,191 +881,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Venaille et Orange Export Ltd.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Être un saint ou être un Belge dans mon esprit c’est pareil : Franck Venaille et la tentation de la Belgique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cunescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Créac'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïg Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, "Franck Venaille aujourd'hui"</w:t>
+              <w:t xml:space="preserve">Fabula. Colloques en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, in Martine Créac’h, Lénaïg Cariou, "Franck Venaille, aujourd’hui"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342906v1</w:t>
+                <w:t xml:space="preserve">hal-04392680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être un saint ou être un Belge dans mon esprit c’est pareil : Franck Venaille et la tentation de la Belgique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck Venaille et Orange Export Ltd.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïg Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabula. Colloques en ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, in Martine Créac’h, Lénaïg Cariou, "Franck Venaille, aujourd’hui"</w:t>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, "Franck Venaille aujourd'hui"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392680v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1215,234 +1215,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocquard et les éditions Orange Export Ltd.</w:t>
+                <w:t xml:space="preserve">Atelier de traduction expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïg Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Les poètes-éditeurs »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Sorbonne / Bibliothèque Jacques Doucet, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Traduction et Matérialité. What’s the matter in translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul-Valéry Montpellier, Jun 2022, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373350v1</w:t>
+                <w:t xml:space="preserve">hal-04373228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier de traduction expérimentale</w:t>
+                <w:t xml:space="preserve">Inquiétante étrangeté : les figures féminines dans l’œuvre de Sandra Moussempès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïg Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Traduction et Matérialité. What’s the matter in translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul-Valéry Montpellier, Jun 2022, Montpelier, France</w:t>
+              <w:t xml:space="preserve">Sandra Moussempès : une poétesse en traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Nouvelle, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373228v1</w:t>
+                <w:t xml:space="preserve">hal-04373220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inquiétante étrangeté : les figures féminines dans l’œuvre de Sandra Moussempès</w:t>
+                <w:t xml:space="preserve">Hocquard et les éditions Orange Export Ltd.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïg Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sandra Moussempès : une poétesse en traduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Nouvelle, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque « Les poètes-éditeurs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Sorbonne / Bibliothèque Jacques Doucet, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373220v1</w:t>
+                <w:t xml:space="preserve">hal-04373350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Moussempès : la voix off de la poésie</w:t>
               </w:r>
@@ -1969,77 +1969,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Venaille, aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Créac'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïg Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cunescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabula / Les colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2152,246 +2152,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poéte·s·s·e·s : qu’est-ce qu’une femme* poète ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">À main levée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïg Cariou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Vincennes. A paraître</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LansKine, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565322v1</w:t>
+                <w:t xml:space="preserve">hal-04373373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À main levée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poéte·s·s·e·s : qu’est-ce qu’une femme* poète ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Mehat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïg Cariou</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">LansKine, A paraître</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Islert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvina Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Vincennes. A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373373v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contre la poésie, la poésie. Du dissensus en poésie contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïg Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cunescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Liège, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3071,51 +3071,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04373168v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Cariou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04373174v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04373189v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04332698v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.17073" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04373183v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04373155v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343038v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343085v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04373149v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342995v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342969v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342906v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04392680v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cunescu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cr&#233;ac'H" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04373199v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04373211v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04373350v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04373228v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04373220v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04373352v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04373351v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04373359v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298371v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Islert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Finch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04373360v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04373355v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04373365v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299849v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04373374v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565322v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Mehat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Le Poul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04373373v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04373371v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343016v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342949v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342847v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Abramovich" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blanc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Wolff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica de la Torre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342878v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353973v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gauthier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04373168v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Cariou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04373174v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04373189v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04332698v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.17073" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04373183v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04373155v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343038v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343085v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04373149v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342995v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342969v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04392680v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cunescu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cr&#233;ac'H" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342906v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04373199v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04373211v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04373228v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04373220v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04373350v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04373352v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04373351v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04373359v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298371v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Islert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Finch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04373360v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04373355v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04373365v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299849v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04373374v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04373373v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565322v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Mehat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Le Poul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04373371v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343016v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342949v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342847v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Abramovich" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blanc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Wolff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica de la Torre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342878v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353973v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gauthier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>