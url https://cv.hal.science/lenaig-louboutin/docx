--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -72,430 +72,1660 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adverse effects of sodium fluoride exposure on the development, thyroid morphology and disease resistance in rainbow trout (Oncorhynchus mykiss) embryos and larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Clérandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Braunbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 295, pp.107815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2026.107815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05594556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of a New Toti-like Virus in Sea Bass, Dicentrarchus labrax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïg Louboutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Hirchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (12), pp.2423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v15122423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04395723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of a novel picornavirus isolated from moribund gilthead seabream ( Sparus aurata ) larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïg Louboutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Dheilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Picon Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fish Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45 (5), pp.707-716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfd.13596⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03610448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes in defense capacity to infectious hematopoietic necrosis virus (IHNv) in rainbow trout intergenerationally exposed to glyphosate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Le Du-Carrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïg Louboutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Danion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 122, pp.67-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2021.12.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03610469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative analysis of the course of infection and the immune response in rainbow trout (Oncorhynchus mykiss) infected with the 5 genotypes of infectious hematopoietic necrosis virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïg Louboutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Danion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 552, pp.20 - 31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2020.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VHSV Single Amino Acid Polymorphisms (SAPs) Associated With Virulence in Rainbow Trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Panzarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argelia Cuenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Gastaldelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Alencar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Pascoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Viral Hemorrhagic Septicemia Virus (VHSV) Markers of Virulence in Rainbow Trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mérour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïg Louboutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.574231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cellular, humoral and molecular responses in rainbow trout (Oncorhynchus mykiss) exposed to a herbicide and subsequently infected with infectious hematopoietic necrosis virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïg Louboutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 215, pp.105282 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2019.105282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A single amino acid change in the non-structural NV protein impacts the virulence phenotype of &amp;lt;em&amp;gt;viral hemorrhagic septicemia virus in trout&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mérour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïg Louboutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quenault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98 (6), pp.1181-1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.000830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of new viruses isolated from sea bass fingerlings showing atypical clinical signs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïg Louboutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Grippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hirchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd conference of EAFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Fish Pathologists, Sep 2025, HERAKLION, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l’augmentation de la température des eaux sur les infections à Novirhabdovirus, pathogènes majeurs des salmonidés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Gourhannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leena Ledon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Grippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Biacchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïg Louboutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanitary situation in France: From IHN and VHS eradication to the characterization of unknown and emergent viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïg Louboutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bigarré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurane Pallandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Annual Workshop for the National Reference Laboratories for Fish Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lyngby, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04082206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -505,1635 +1735,539 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic de l’anémie infectieuse du saumon : développement et validation d’une méthode PCR en temps réel au laboratoire national de référence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexiane Talbodec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïg Louboutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurane Pallandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Grippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France. 8, 2024, Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d’un nouveau picornavirus isolé de larves de daurades (Sparus aurata) cliniquement atteintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïg Louboutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn M. Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVèmes Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Paris, France. 27 (2), pp.119, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04472181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation and qualification of an ozonation system for the treatment of effluents from experimental fish facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoannah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debosse Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïg Louboutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Larvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AQUA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'un aliment d'origine végétale sur l'état de santé de trois lignées isogéniques et d'une lignée sélectionné de truite arc en ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïg Louboutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées de la Recherche Filière Piscicole, 2016, Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603402v1</w:t>
-              </w:r>
-[...1094 lines deleted...]
-                <w:t xml:space="preserve">hal-02625531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId68"/>
+      <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2280,51 +2414,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248154v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Louboutin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cabon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grippon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beven" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698570v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gourhannic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Ledon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Biacchesi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082206v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Baud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigarr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Pallandre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698624v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Talbodec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04472181v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166606v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debosse Eric" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Larvor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603402v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jrfp/2016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04395723v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15122423" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03610448v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Dheilly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Picon Camacho" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfd.13596" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03610469v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Le Du-Carr&#233;e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2021.12.021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493043v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Vigouroux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2020.09.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Panzarin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argelia Cuenca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Gastaldelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Alencar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pascoli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01984" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278360v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Baillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie M&#233;rour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.574231" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488349v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lie Dupuy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.105282" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625531v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Cabon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quenault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000830" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05594556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pannetier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cl&#233;randeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baumann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Braunbeck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2026.107815" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04395723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Louboutin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cabon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beven" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15122423" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03610448v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Dheilly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Picon Camacho" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfd.13596" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03610469v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Le Du-Carr&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2021.12.021" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493043v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Vigouroux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2020.09.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278368v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Panzarin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argelia Cuenca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Gastaldelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Alencar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pascoli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01984" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278360v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Baillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie M&#233;rour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.574231" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488349v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lie Dupuy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.105282" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625531v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Cabon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quenault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000830" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248154v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grippon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698570v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gourhannic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Ledon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Biacchesi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082206v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Baud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigarr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Pallandre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698624v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Talbodec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04472181v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166606v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debosse Eric" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Larvor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603402v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jrfp/2016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>