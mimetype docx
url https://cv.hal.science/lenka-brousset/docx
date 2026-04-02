--- v0 (2026-03-04)
+++ v1 (2026-04-02)
@@ -770,433 +770,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026915v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid shifts in an alpine lake ecosystem of the Southern Alps in response to Late Glacial-Holocene centennial-scale events inferred from diatom assemblages</w:t>
+                <w:t xml:space="preserve">WOODIV v2, more occurrences, functional traits, and a time-calibrated phylogeny for Euro-Mediterranean trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosine Cartier</w:t>
+                <w:t xml:space="preserve">Manuel Cartereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Paillès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Brisset</w:t>
+                <w:t xml:space="preserve">Geordie Biffoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazuyo Tachikawa</w:t>
+                <w:t xml:space="preserve">Alex Baumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Conrod</w:t>
+                <w:t xml:space="preserve">Gianluigi Bacchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 73 (4), pp.293-310. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.1756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10933-025-00360-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-025-06050-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05109702v1</w:t>
+                <w:t xml:space="preserve">hal-05398860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term responses of ground-dwelling arthropod communities to habitat loss and fragmentation in experimental mesoscale landscapes</w:t>
+                <w:t xml:space="preserve">Rapid shifts in an alpine lake ecosystem of the Southern Alps in response to Late Glacial-Holocene centennial-scale events inferred from diatom assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile H. Albert</w:t>
+                <w:t xml:space="preserve">Rosine Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Blight</w:t>
+                <w:t xml:space="preserve">Christine Paillès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Geslin</w:t>
+                <w:t xml:space="preserve">Kazuyo Tachikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natan Huberson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lenka Brousset</w:t>
+                <w:t xml:space="preserve">Sandrine Conrod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.27937. </w:t>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73 (4), pp.293-310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-12961-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10933-025-00360-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233161v1</w:t>
+                <w:t xml:space="preserve">hal-05109702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WOODIV v2, more occurrences, functional traits, and a time-calibrated phylogeny for Euro-Mediterranean trees</w:t>
+                <w:t xml:space="preserve">Short-term responses of ground-dwelling arthropod communities to habitat loss and fragmentation in experimental mesoscale landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Cartereau</w:t>
+                <w:t xml:space="preserve">Cécile H. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geordie Biffoni</w:t>
+                <w:t xml:space="preserve">Olivier Blight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Baumel</w:t>
+                <w:t xml:space="preserve">Benoit Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluigi Bacchetta</w:t>
+                <w:t xml:space="preserve">Natan Huberson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (1), pp.1756. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.27937. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-025-06050-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-12961-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05398860v1</w:t>
+                <w:t xml:space="preserve">hal-05233161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tritiated stainless steel (nano)particle release following a nuclear dismantling incident scenario: Significant exposure of freshwater ecosystem benthic zone</w:t>
               </w:r>
@@ -1846,325 +1846,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The necessity of investigating a freshwater-marine continuum using a mesocosm approach in nanosafety: The case study of TiO2 MNM-based photocatalytic cement</w:t>
+                <w:t xml:space="preserve">The shape and speciation of Ag nanoparticles drive their impacts on organisms in a lotic ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Châtel</w:t>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Auffan</w:t>
+                <w:t xml:space="preserve">Catherine Santaella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lenka Brousset</w:t>
+                <w:t xml:space="preserve">M Tella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Métais</w:t>
+                <w:t xml:space="preserve">E Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoImpact</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.3167 - 3177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.impact.2020.100254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0en00442a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02971510v1</w:t>
+                <w:t xml:space="preserve">hal-03065323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The shape and speciation of Ag nanoparticles drive their impacts on organisms in a lotic ecosystem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">The necessity of investigating a freshwater-marine continuum using a mesocosm approach in nanosafety: The case study of TiO2 MNM-based photocatalytic cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Châtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Santaella</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Morel</w:t>
+                <w:t xml:space="preserve">Isabelle Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7, pp.3167 - 3177. </w:t>
+              <w:t xml:space="preserve">NanoImpact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0en00442a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.impact.2020.100254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065323v1</w:t>
+                <w:t xml:space="preserve">hal-02971510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental exposure of a simulated pond ecosystem to a CuO nanoparticle-based wood stain throughout its life cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2551,51 +2551,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer, Transformation, and Impacts of Ceria Nanomaterials in Aquatic Mesocosms Simulating a Pond Ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2672,103 +2672,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptable mesocosm platform for performing integrated assessments of nanomaterial risk in complex environmental systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Auffan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Santaella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4, </w:t>
@@ -2832,51 +2832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ester Artells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3347,51 +3347,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological variability and chemical weathering in the Southern Alps based on diatoms and their isotopic composition (O and Si)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3472,51 +3472,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated approach to assess the environmental risks of nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3722,51 +3722,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated approach to assess the environmental risks of nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3847,51 +3847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesocosm Testing as a Standard for Non Occupational and Exposure Driven Risk Assessment of Engineered Nanomaterials?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Masion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3972,51 +3972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesocosm Testing as a Standard for Non Occupational and Exposure Driven Risk Assessment of Engineered Nanomaterials ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Masion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4097,51 +4097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor mesocosms: an integrated approach to assess the environmental risks of nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4218,51 +4218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an integrated approach to assess the environmental risks of nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4339,51 +4339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquatic indoor mesocosms: an integrated approach to assess the environmental risks of nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4583,277 +4583,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réserve intégrale de Bagaud : un laboratoire naturel de restauration écologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eradications as scientific experiments: first attempt to eradicate two major invasive taxa, &amp;lt;em&amp;gt;Rattus rattus&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Carpobrotus spp&amp;lt;/em&amp;gt;. from a Mediterranean island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Ruffino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Aboucaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Affre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Berger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lenka Brousset</w:t>
+                <w:t xml:space="preserve">Alain Barcelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation de la Biodiversité et Développement Durable. un colloque scientifique pour les 50 ans du Parc national de Port-Cros</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Parc National de Porc-Cros. FRA., Oct 2013, Hyères, France</w:t>
+              <w:t xml:space="preserve">9. European Vertebrate Pest t Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210249v1</w:t>
+                <w:t xml:space="preserve">hal-02749108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eradications as scientific experiments: first attempt to eradicate two major invasive taxa, &amp;lt;em&amp;gt;Rattus rattus&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Carpobrotus spp&amp;lt;/em&amp;gt;. from a Mediterranean island</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Réserve intégrale de Bagaud : un laboratoire naturel de restauration écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Aboucaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Affre</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Barcelo</w:t>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European Vertebrate Pest t Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Turku, Finland</w:t>
+              <w:t xml:space="preserve">Conservation de la Biodiversité et Développement Durable. un colloque scientifique pour les 50 ans du Parc national de Port-Cros</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parc National de Porc-Cros. FRA., Oct 2013, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749108v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5324,51 +5324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Ouaksel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Slomberg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Cotena" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5EN00871A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05533481v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d6en90006b" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05390649v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;nival" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazzia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Spataro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71670" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06927-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026915v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Carboni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L Slomberg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.137201" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05109702v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyo Tachikawa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-025-00360-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233161v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Huberson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12961-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398860v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cartereau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geordie Biffoni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Bacchetta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06050-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Auffan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Payet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.133093" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04508908v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Finocchiaro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Saatkamp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Diadema" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pavon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171696" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793697v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Abdulhak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aug&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.165" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04291887v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EN00263B" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716655v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calder&#243;n&#8208;sanou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinez&#8208;almoyna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Saillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13529" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971510v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Perrein-Ettajani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;tais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2020.100254" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03065323v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tella" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Morel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0en00442a" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919878v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Scifo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pariat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8en00712h" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291229v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auffan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5en00092k" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210231v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ruffino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Krebs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Passetti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Aboucaya" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3786" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CB9B1AE682DC934417D8610F77EE5451CEDF0A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426115v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tella" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Issartel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501641b" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426264v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05608" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857477v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Artells" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thill" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071260" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751924v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751979v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edm&#233;e Torcheboeuf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gamba" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767604v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rhon&#233;-Quer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gandouin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922729v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marschal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540454v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thi&#233;ry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Wiesner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547629v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Garidel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nassar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rose" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540462v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539373v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540520v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bottero" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540488v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brousset" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thi&#233;ry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rose" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-y Bottero" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540521v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327027v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. All&#232;gre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barcelo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210249v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749108v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barcelo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210235v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krebs" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aboucaya" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berville" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05023782v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-025-07175-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Ouaksel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Slomberg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Cotena" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5EN00871A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05533481v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d6en90006b" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05390649v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;nival" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazzia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Spataro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71670" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06927-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026915v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Carboni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L Slomberg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.137201" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398860v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cartereau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geordie Biffoni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Bacchetta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06050-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05109702v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyo Tachikawa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-025-00360-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233161v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Huberson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12961-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Auffan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Payet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.133093" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04508908v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Finocchiaro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Saatkamp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Diadema" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pavon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171696" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793697v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Abdulhak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aug&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.165" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04291887v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EN00263B" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716655v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calder&#243;n&#8208;sanou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinez&#8208;almoyna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Saillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13529" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03065323v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tella" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Morel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0en00442a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971510v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Perrein-Ettajani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;tais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2020.100254" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919878v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Scifo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pariat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8en00712h" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291229v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auffan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5en00092k" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210231v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ruffino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Krebs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Passetti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Aboucaya" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3786" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CB9B1AE682DC934417D8610F77EE5451CEDF0A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426115v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tella" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Issartel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501641b" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426264v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05608" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857477v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Artells" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thill" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071260" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751924v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751979v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edm&#233;e Torcheboeuf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gamba" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767604v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rhon&#233;-Quer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gandouin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922729v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marschal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540454v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thi&#233;ry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Wiesner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547629v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Garidel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nassar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rose" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540462v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539373v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540520v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bottero" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540488v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brousset" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thi&#233;ry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rose" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-y Bottero" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540521v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327027v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. All&#232;gre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barcelo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749108v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barcelo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210249v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210235v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krebs" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aboucaya" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berville" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05023782v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-025-07175-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>