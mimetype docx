--- v1 (2026-04-02)
+++ v2 (2026-04-25)
@@ -1846,325 +1846,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The shape and speciation of Ag nanoparticles drive their impacts on organisms in a lotic ecosystem</w:t>
+                <w:t xml:space="preserve">The necessity of investigating a freshwater-marine continuum using a mesocosm approach in nanosafety: The case study of TiO2 MNM-based photocatalytic cement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amélie Châtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Santaella</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Morel</w:t>
+                <w:t xml:space="preserve">Isabelle Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7, pp.3167 - 3177. </w:t>
+              <w:t xml:space="preserve">NanoImpact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0en00442a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.impact.2020.100254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065323v1</w:t>
+                <w:t xml:space="preserve">hal-02971510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The necessity of investigating a freshwater-marine continuum using a mesocosm approach in nanosafety: The case study of TiO2 MNM-based photocatalytic cement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The shape and speciation of Ag nanoparticles drive their impacts on organisms in a lotic ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Châtel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Melanie Auffan</w:t>
+                <w:t xml:space="preserve">Catherine Santaella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lenka Brousset</w:t>
+                <w:t xml:space="preserve">M Tella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Métais</w:t>
+                <w:t xml:space="preserve">E Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoImpact</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.3167 - 3177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.impact.2020.100254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0en00442a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02971510v1</w:t>
+                <w:t xml:space="preserve">hal-03065323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental exposure of a simulated pond ecosystem to a CuO nanoparticle-based wood stain throughout its life cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2551,51 +2551,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer, Transformation, and Impacts of Ceria Nanomaterials in Aquatic Mesocosms Simulating a Pond Ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2672,77 +2672,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptable mesocosm platform for performing integrated assessments of nanomaterial risk in complex environmental systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Santaella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2832,51 +2832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ester Artells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2966,1221 +2966,1221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CASAC -Cernes d'Arbres et Séismes en Asie Centrale : datation des séismes par la dendrochronologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C-CEDILLE : Changements Climatiques et Déglaciation dans les Alpes méditerranéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Schimmelpfennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Edmée Torcheboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOREV - Journée Restitution de l’Appel d’Offre Interne 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECCOREV, Jun 2024, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">ECCOREV - Journée Restitution de l’Appel d’Offre Interne 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECCOREV, Oct 2024, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751924v1</w:t>
+                <w:t xml:space="preserve">hal-04751979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-CEDILLE : Changements Climatiques et Déglaciation dans les Alpes méditerranéennes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CASAC -Cernes d'Arbres et Séismes en Asie Centrale : datation des séismes par la dendrochronologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOREV - Journée Restitution de l’Appel d’Offre Interne 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECCOREV, Oct 2024, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">ECCOREV - Journée Restitution de l’Appel d’Offre Interne 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECCOREV, Jun 2024, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751979v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing environmental and historical archives together to analyze adaptation strategies of agropastoral systems vis-à-vis water stress in Central Asia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrological variability and chemical weathering in the Southern Alps based on diatoms and their isotopic composition (O and Si)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Brousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Rhoné-Quer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Gandouin</w:t>
+                <w:t xml:space="preserve">Christian Marschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Association of Archaeologists Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Journées Climat et Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767604v1</w:t>
+                <w:t xml:space="preserve">hal-03922729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological variability and chemical weathering in the Southern Alps based on diatoms and their isotopic composition (O and Si)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bringing environmental and historical archives together to analyze adaptation strategies of agropastoral systems vis-à-vis water stress in Central Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rhoné-Quer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Djamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Marschal</w:t>
+                <w:t xml:space="preserve">Emmanuel Gandouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Climat et Impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">28th European Association of Archaeologists Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922729v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach to assess the environmental risks of nanomaterials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Mesocosm Testing as a Standard for Non Occupational and Exposure Driven Risk Assessment of Engineered Nanomaterials ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Thiéry</w:t>
+                <w:t xml:space="preserve">Armand Masion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark R Wiesner</w:t>
+                <w:t xml:space="preserve">Camille de Garidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rose</w:t>
+                <w:t xml:space="preserve">Mohammad Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gold2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Cnano2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540454v1</w:t>
+                <w:t xml:space="preserve">hal-03539373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesocosm Testing as a Standard for Non Occupational and Exposure Driven Risk Assessment of Engineered Nanomaterials ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Armand Masion</w:t>
+                <w:t xml:space="preserve">An integrated approach to assess the environmental risks of nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille de Garidel</w:t>
+                <w:t xml:space="preserve">Alain Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Nassar</w:t>
+                <w:t xml:space="preserve">Mark R Wiesner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Rose</w:t>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanosafe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Gold2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547629v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach to assess the environmental risks of nanomaterials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lenka Brousset</w:t>
+                <w:t xml:space="preserve">Mesocosm Testing as a Standard for Non Occupational and Exposure Driven Risk Assessment of Engineered Nanomaterials ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Thiéry</w:t>
+                <w:t xml:space="preserve">Armand Masion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark R Wiesner</w:t>
+                <w:t xml:space="preserve">Camille de Garidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rose</w:t>
+                <w:t xml:space="preserve">Mohammad Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEENN 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Durham, United States</w:t>
+              <w:t xml:space="preserve">Nanosafe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540457v1</w:t>
+                <w:t xml:space="preserve">hal-03547629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesocosm Testing as a Standard for Non Occupational and Exposure Driven Risk Assessment of Engineered Nanomaterials?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">An integrated approach to assess the environmental risks of nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Armand Masion</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille de Garidel</w:t>
+                <w:t xml:space="preserve">Alain Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Nassar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Mark R Wiesner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">nanoSAFE2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ICEENN 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Durham, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540462v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesocosm Testing as a Standard for Non Occupational and Exposure Driven Risk Assessment of Engineered Nanomaterials ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Mesocosm Testing as a Standard for Non Occupational and Exposure Driven Risk Assessment of Engineered Nanomaterials?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Masion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille de Garidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cnano2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Toulon, France</w:t>
+              <w:t xml:space="preserve">nanoSAFE2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539373v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor mesocosms: an integrated approach to assess the environmental risks of nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Bottero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4218,51 +4218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an integrated approach to assess the environmental risks of nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4339,103 +4339,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquatic indoor mesocosms: an integrated approach to assess the environmental risks of nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark R Wiesner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">nanoimpact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Monte VErita, France</w:t>
@@ -5324,51 +5324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Ouaksel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Slomberg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Cotena" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5EN00871A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05533481v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d6en90006b" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05390649v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;nival" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazzia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Spataro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71670" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06927-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026915v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Carboni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L Slomberg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.137201" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398860v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cartereau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geordie Biffoni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Bacchetta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06050-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05109702v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyo Tachikawa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-025-00360-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233161v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Huberson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12961-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Auffan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Payet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.133093" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04508908v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Finocchiaro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Saatkamp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Diadema" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pavon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171696" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793697v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Abdulhak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aug&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.165" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04291887v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EN00263B" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716655v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calder&#243;n&#8208;sanou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinez&#8208;almoyna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Saillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13529" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03065323v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tella" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Morel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0en00442a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971510v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Perrein-Ettajani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;tais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2020.100254" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919878v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Scifo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pariat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8en00712h" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291229v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auffan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5en00092k" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210231v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ruffino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Krebs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Passetti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Aboucaya" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3786" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CB9B1AE682DC934417D8610F77EE5451CEDF0A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426115v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tella" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Issartel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501641b" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426264v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05608" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857477v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Artells" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thill" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071260" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751924v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751979v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edm&#233;e Torcheboeuf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gamba" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767604v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rhon&#233;-Quer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gandouin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922729v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marschal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540454v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thi&#233;ry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Wiesner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547629v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Garidel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nassar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rose" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540462v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539373v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540520v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bottero" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540488v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brousset" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thi&#233;ry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rose" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-y Bottero" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540521v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327027v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. All&#232;gre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barcelo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749108v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barcelo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210249v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210235v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krebs" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aboucaya" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berville" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05023782v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-025-07175-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Ouaksel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Slomberg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Cotena" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5EN00871A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05533481v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d6en90006b" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05390649v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;nival" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazzia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Spataro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71670" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06927-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026915v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Carboni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L Slomberg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.137201" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398860v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cartereau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geordie Biffoni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Bacchetta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06050-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05109702v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyo Tachikawa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-025-00360-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233161v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Huberson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12961-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Auffan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Payet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.133093" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04508908v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Finocchiaro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Saatkamp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Diadema" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pavon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171696" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793697v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Abdulhak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aug&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.165" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04291887v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EN00263B" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716655v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calder&#243;n&#8208;sanou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinez&#8208;almoyna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Saillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13529" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971510v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Perrein-Ettajani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;tais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2020.100254" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03065323v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tella" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Morel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0en00442a" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919878v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Scifo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pariat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8en00712h" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291229v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auffan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5en00092k" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210231v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ruffino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Krebs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Passetti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Aboucaya" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3786" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CB9B1AE682DC934417D8610F77EE5451CEDF0A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426115v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tella" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Issartel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501641b" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426264v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05608" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857477v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Artells" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thill" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071260" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751979v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edm&#233;e Torcheboeuf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gamba" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751924v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922729v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marschal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767604v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rhon&#233;-Quer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gandouin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539373v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Garidel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nassar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540454v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thi&#233;ry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Wiesner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547629v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rose" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540457v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540462v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540520v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bottero" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540488v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brousset" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thi&#233;ry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rose" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-y Bottero" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540521v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327027v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. All&#232;gre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barcelo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749108v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barcelo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210249v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210235v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krebs" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aboucaya" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berville" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05023782v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-025-07175-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>