--- v2 (2026-04-25)
+++ v3 (2026-05-16)
@@ -1176,429 +1176,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tritiated stainless steel (nano)particle release following a nuclear dismantling incident scenario: Significant exposure of freshwater ecosystem benthic zone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microrefugia and microclimate: Unraveling decoupling potential and resistance to heatwaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Auffan</w:t>
+                <w:t xml:space="preserve">Marie Finocchiaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Payet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amazigh Ouaksel</w:t>
+                <w:t xml:space="preserve">Frédéric Médail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Saatkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Diadema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.133093⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 924, pp.171696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.171696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447287v1</w:t>
+                <w:t xml:space="preserve">hal-04508908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microrefugia and microclimate: Unraveling decoupling potential and resistance to heatwaves</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ORCHAMP: an observation network formonitoring biodiversity and ecosystem functioning across space and time inmountainous regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Diadema</w:t>
+                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Pavon</w:t>
+                <w:t xml:space="preserve">Amélie Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Abdulhak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Birck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.171696⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 347, pp.223-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crbiol.165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04508908v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORCHAMP: an observation network formonitoring biodiversity and ecosystem functioning across space and time inmountainous regions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Abdulhak</w:t>
+                <w:t xml:space="preserve">Tritiated stainless steel (nano)particle release following a nuclear dismantling incident scenario: Significant exposure of freshwater ecosystem benthic zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Slomberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Augé</w:t>
+                <w:t xml:space="preserve">Mélanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Birck</w:t>
+                <w:t xml:space="preserve">Mickaël Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Carboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amazigh Ouaksel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 347, pp.223-247. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 465, pp.133093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crbiol.165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.133093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793697v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix-driven environmental fate and effects of silver nanowires during printed paper electronics end of life</w:t>
               </w:r>
@@ -1846,325 +1846,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The necessity of investigating a freshwater-marine continuum using a mesocosm approach in nanosafety: The case study of TiO2 MNM-based photocatalytic cement</w:t>
+                <w:t xml:space="preserve">The shape and speciation of Ag nanoparticles drive their impacts on organisms in a lotic ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Châtel</w:t>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Auffan</w:t>
+                <w:t xml:space="preserve">Catherine Santaella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lenka Brousset</w:t>
+                <w:t xml:space="preserve">M Tella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Métais</w:t>
+                <w:t xml:space="preserve">E Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoImpact</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.3167 - 3177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.impact.2020.100254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0en00442a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02971510v1</w:t>
+                <w:t xml:space="preserve">hal-03065323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The shape and speciation of Ag nanoparticles drive their impacts on organisms in a lotic ecosystem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">The necessity of investigating a freshwater-marine continuum using a mesocosm approach in nanosafety: The case study of TiO2 MNM-based photocatalytic cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Châtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Santaella</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Morel</w:t>
+                <w:t xml:space="preserve">Isabelle Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7, pp.3167 - 3177. </w:t>
+              <w:t xml:space="preserve">NanoImpact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0en00442a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.impact.2020.100254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065323v1</w:t>
+                <w:t xml:space="preserve">hal-02971510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental exposure of a simulated pond ecosystem to a CuO nanoparticle-based wood stain throughout its life cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2551,51 +2551,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer, Transformation, and Impacts of Ceria Nanomaterials in Aquatic Mesocosms Simulating a Pond Ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2672,77 +2672,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptable mesocosm platform for performing integrated assessments of nanomaterial risk in complex environmental systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Santaella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2832,51 +2832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ester Artells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3472,51 +3472,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesocosm Testing as a Standard for Non Occupational and Exposure Driven Risk Assessment of Engineered Nanomaterials ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Masion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3597,51 +3597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated approach to assess the environmental risks of nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3722,51 +3722,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesocosm Testing as a Standard for Non Occupational and Exposure Driven Risk Assessment of Engineered Nanomaterials ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Masion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3847,51 +3847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated approach to assess the environmental risks of nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3972,51 +3972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesocosm Testing as a Standard for Non Occupational and Exposure Driven Risk Assessment of Engineered Nanomaterials?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Masion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4097,51 +4097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor mesocosms: an integrated approach to assess the environmental risks of nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4218,51 +4218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an integrated approach to assess the environmental risks of nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4339,51 +4339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquatic indoor mesocosms: an integrated approach to assess the environmental risks of nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4583,277 +4583,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eradications as scientific experiments: first attempt to eradicate two major invasive taxa, &amp;lt;em&amp;gt;Rattus rattus&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Carpobrotus spp&amp;lt;/em&amp;gt;. from a Mediterranean island</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Réserve intégrale de Bagaud : un laboratoire naturel de restauration écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Aboucaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Barcelo</w:t>
+                <w:t xml:space="preserve">G. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European Vertebrate Pest t Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Turku, Finland</w:t>
+              <w:t xml:space="preserve">Conservation de la Biodiversité et Développement Durable. un colloque scientifique pour les 50 ans du Parc national de Port-Cros</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parc National de Porc-Cros. FRA., Oct 2013, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749108v1</w:t>
+                <w:t xml:space="preserve">hal-01210249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réserve intégrale de Bagaud : un laboratoire naturel de restauration écologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eradications as scientific experiments: first attempt to eradicate two major invasive taxa, &amp;lt;em&amp;gt;Rattus rattus&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Carpobrotus spp&amp;lt;/em&amp;gt;. from a Mediterranean island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Ruffino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Aboucaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Berger</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Buisson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lenka Brousset</w:t>
+                <w:t xml:space="preserve">Alain Barcelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation de la Biodiversité et Développement Durable. un colloque scientifique pour les 50 ans du Parc national de Port-Cros</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Parc National de Porc-Cros. FRA., Oct 2013, Hyères, France</w:t>
+              <w:t xml:space="preserve">9. European Vertebrate Pest t Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210249v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5324,51 +5324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Ouaksel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Slomberg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Cotena" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5EN00871A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05533481v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d6en90006b" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05390649v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;nival" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazzia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Spataro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71670" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06927-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026915v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Carboni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L Slomberg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.137201" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398860v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cartereau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geordie Biffoni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Bacchetta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06050-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05109702v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyo Tachikawa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-025-00360-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233161v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Huberson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12961-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Auffan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Payet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.133093" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04508908v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Finocchiaro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Saatkamp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Diadema" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pavon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171696" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793697v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Abdulhak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aug&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.165" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04291887v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EN00263B" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716655v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calder&#243;n&#8208;sanou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinez&#8208;almoyna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Saillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13529" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971510v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Perrein-Ettajani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;tais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2020.100254" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03065323v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tella" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Morel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0en00442a" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919878v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Scifo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pariat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8en00712h" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291229v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auffan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5en00092k" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210231v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ruffino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Krebs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Passetti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Aboucaya" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3786" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CB9B1AE682DC934417D8610F77EE5451CEDF0A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426115v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tella" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Issartel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501641b" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426264v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05608" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857477v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Artells" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thill" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071260" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751979v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edm&#233;e Torcheboeuf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gamba" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751924v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922729v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marschal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767604v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rhon&#233;-Quer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gandouin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539373v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Garidel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nassar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540454v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thi&#233;ry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Wiesner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547629v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rose" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540457v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540462v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540520v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bottero" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540488v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brousset" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thi&#233;ry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rose" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-y Bottero" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540521v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327027v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. All&#232;gre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barcelo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749108v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barcelo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210249v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210235v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krebs" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aboucaya" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berville" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05023782v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-025-07175-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Ouaksel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Slomberg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Cotena" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5EN00871A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05533481v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d6en90006b" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05390649v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;nival" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazzia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Spataro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71670" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06927-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026915v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Carboni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L Slomberg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.137201" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398860v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cartereau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geordie Biffoni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Bacchetta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06050-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05109702v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyo Tachikawa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-025-00360-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233161v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Huberson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12961-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04508908v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Finocchiaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Saatkamp" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Diadema" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pavon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171696" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793697v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Abdulhak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aug&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.165" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447287v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Auffan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Payet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.133093" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04291887v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EN00263B" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716655v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calder&#243;n&#8208;sanou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinez&#8208;almoyna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Saillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13529" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03065323v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tella" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Morel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0en00442a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971510v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Perrein-Ettajani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;tais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2020.100254" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919878v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Scifo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pariat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8en00712h" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291229v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auffan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5en00092k" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210231v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ruffino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Krebs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Passetti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Aboucaya" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3786" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CB9B1AE682DC934417D8610F77EE5451CEDF0A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426115v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tella" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Issartel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501641b" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426264v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05608" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857477v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Artells" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thill" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071260" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751979v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edm&#233;e Torcheboeuf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gamba" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751924v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922729v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marschal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767604v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rhon&#233;-Quer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gandouin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539373v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Garidel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nassar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540454v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thi&#233;ry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Wiesner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547629v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rose" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540457v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540462v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540520v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bottero" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540488v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brousset" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thi&#233;ry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rose" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-y Bottero" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540521v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327027v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. All&#232;gre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barcelo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210249v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749108v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barcelo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210235v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krebs" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aboucaya" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berville" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05023782v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-025-07175-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>