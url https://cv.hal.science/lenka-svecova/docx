--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -66,9966 +66,10100 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of Membrane–Electrode Separation Processes for the Recycling of Ionomer Membranes in End-of-Life PEM Fuel Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dubelley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (5), pp.2758-2771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.4c04930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Separation of Silver and Cellulosic Fibers for Recycling and Reuse of Printed Electronic Devices Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Khiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Curtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aurousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (6), pp.201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/recycling10060201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of the environmental hotspots of a recycling process - Case study of a Pt PEMFC catalyst closed-loop recycling system evaluated via life cycle assessment methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiranpal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mandil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63, pp.396-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.03.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of methods to quantify silver screen-printed onto cellulosic substrate: towards recycling of printed electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Conceição</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Party</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Curtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Švecová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flexible and Printed Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (3), pp.035014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2058-8585/acf142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lithium‐Ion Battery Cathode Recycling through a Closed‐Loop Process Using a Choline Chloride‐Ethylene Glycol‐Based Deep‐Eutectic Solvent in the Presence of Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Yetim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐claude Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ChemistryOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/open.202300061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Closed-loop process for Zn and Cu selective recovery from MSWI bottom ash fine fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deseure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Minerals Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 203, pp.108353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mineng.2023.108353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selective Separation of Manganese, Cobalt, and Nickel in a Fully Aqueous System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Passos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sílvia Juliana Rodriguez Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Márcia Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (32), pp.12260-12269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c04043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legal situation and current practice of waste incineration bottom ash utilisation in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Blasenbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Lederer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida Quina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Blanc-Biscarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, pp.868-883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2019.11.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flame Retardant-Functionalized Cotton Cellulose Using Phosphonate-Based Ionic Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Al Hokayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (7), pp.1629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25071629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncommon biphasic behaviour induced by very high metal ion concentrations in HCl/H 2 O/[P 44414 ]Cl and HCl/H 2 O/PEG-600 systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eris Sinoimeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Maia Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Fernando Brandão Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (40), pp.23226-23236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP03689G⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Closing the loop: Life cycle assessment and optimization of a PEMFC platinum-based catalyst recycling process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chattot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mandil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.1919-1933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9GC03630J⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Comparison of Cobalt and Platinum Extraction in Hydrophobic and Hydrophilic Ionic Liquids: Implication for Proton Exchange Membrane Fuel Cell Recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijetha Mogilireddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (42), pp.15865-15874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c04263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface characterization of 1-butyl-1-ethylpiperidinium bromide by inverse gas chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Papadopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papaiconomou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Baup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Iojoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 287, pp.110945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2019.110945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rh(III) Aqueous Speciation with Chloride as a Driver for Its Extraction by Phosphonium Based Ionic Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papaiconomou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (7), pp.1391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24071391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding the fundamentals of acid-induced ionic liquid-based aqueous biphasic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijetha Mogilireddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Passos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (24), pp.16477 - 16484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP02862A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metals: From Speciation in the Aqueous Phases to the Liquid–Liquid Extraction Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Švecová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Solution Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (8), pp.1291-1292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10953-018-0797-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environmental assessment of proton exchange membrane fuel cell platinum catalyst recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lupsea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mandil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142 (Part 4), pp.2618-2628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.10.197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01392130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantitative extraction of Rh( iii ) using ionic liquids and its simple separation from Pd( ii )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papaiconomou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (38), pp.15162-15169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6dt02384c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reliability of Arrhenius and several VTF laws to describe the effect of TaF5 addition onto the transport properties of 1-butyl-1-methylpyrrolidinium bis(trifluoromethylsulfonyl)imide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Nahra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaînet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cointeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 415, pp.101 - 109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2016.01.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Process development and optimization for platinum recovery from PEM fuel cell catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mandil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrometallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 160, pp.79-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2015.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01250194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Possibilities and limitations in separating Pt( iv ) from Pd( ii ) combining imidazolium and phosphonium ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papaiconomou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (46), pp.20131 - 20138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5DT03791C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pentavalent tantalum reduction mechanism from 1-butyl-3-methyl pyrrolidinium bis(trifluoromethylsulfonyl)imide ionic liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Nahra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaînet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 182, pp.891 - 899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.09.106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lithium recovery from aqueous solution by sorption/desorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lagallarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laucournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrometallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 143, pp.1 - 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2013.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport of selenium oxyanions through TiO2porous media: Column experiments and multi-scale modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Nsir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Švecová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Simonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 160, pp.30-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2014.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00963849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison between batch and column experiments to determine the surface charge properties of rutile TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cremel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sirguey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Simonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 325 (2), pp. 363-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10529-008-9832-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waste Biomass Characterization and Metal-Biomass Interactions Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kubal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guibal Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20-21, pp.619-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.20-21.619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waste Fungal Biomass for Mercury Biosorption – Column Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kubal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guibal Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20-21, pp.623-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.20-21.623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadmium, lead and mercury biosorption on waste fungal biomass issued from fermentation industry. I. Equilibrium studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marketa Spanelova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kubal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 52 (1), pp. 142-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2006.03.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorization of waste biomasses issued from Czech fermentation industry as metal biosorbents (in Czech)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Švecová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marketa Španělová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kubal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Odpadové fórum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1, pp. 36-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphological Evolution of Polyoctenamer upon Photo-Ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Commereuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Verney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 204, pp. 76-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.200290057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling of Ionomer Membranes in End-of-Life PEM Fuel Cells: Study of Membrane-Electrodes Separation Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubelley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Dubelley</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mylène Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">248th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECS, Oct 2025, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impacts assessment of enhanced recovery methods for metals and minerals from fine incineration bottom ash</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Paper, a key element for a sustainable PCB: Evaluation of the recyclability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Déprès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Thénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnel Brzovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reverdy-Bruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFGP, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">MecaPlasTronic Connection 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, First Connection, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813377v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The selective leaching of gold by deep eutectic solvents: strengths and limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Le Tulzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Daviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euchemsil 2024 – 26th EUCHEMS conference on molten salts and ionic liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Santiago de compostela, Galicia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECYCLING OF PRINTED ELECTRONICS PCBs ON PAPER SUBSTRATES</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Environmental impacts assessment of enhanced recovery methods for metals and minerals from fine incineration bottom ash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Holo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N Reverdy-Bruas</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lupsea-Toader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LOPEC - International Exhibition and Conference for Flexible, Organic and Printed Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Munich (Allemagne), Germany</w:t>
+              <w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGP, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580111v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une économie circulaire - Récupération de l'argent issu du recyclage des appareils électroniques imprimés sur des substrats cellulosiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">RECYCLING OF PRINTED ELECTRONICS PCBs ON PAPER SUBSTRATES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnel Brzovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Curtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Reverdy-Bruas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Interdisciplinaire sur l'Économie Circulaire 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">LOPEC - International Exhibition and Conference for Flexible, Organic and Printed Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Munich (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813370v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resurrecting PEMFC nanocatalysts - Electrochemical approches for platinum recycling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vers une économie circulaire - Récupération de l'argent issu du recyclage des appareils électroniques imprimés sur des substrats cellulosiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Khiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Curtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aurousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Topical Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Electrochemistry, Jun 2024, Stresa, Italy, Italy</w:t>
+              <w:t xml:space="preserve">Congrès Interdisciplinaire sur l'Économie Circulaire 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813365v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux et les défis du recyclage des batteries Li-ion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Resurrecting PEMFC nanocatalysts - Electrochemical approches for platinum recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ForumLabo Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">37th Topical Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Electrochemistry, Jun 2024, Stresa, Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580113v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paper, a key element for a sustainable PCB: Evaluation of the recyclability</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les enjeux et les défis du recyclage des batteries Li-ion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Yetim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Karar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MecaPlasTronic Connection 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, First Connection, Nov 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">ForumLabo Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05000361v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why and How should the PEMFCs be recycled? – Focus on the MEA case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">244th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Electrochemical Society, Oct 2023, Gothenburg (SUE), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attempt to localize and quantify chemical and radiation grafting of vinyl phosphonic acid on miscanthus x giganteus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Al Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyray 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using LCA for process evaluation: Case study of Pt closed-loop recycling from PEM fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Johnson Matthey virtual conference « Platinum group metals: critical to the future of sustainable technologies?”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Johnson Matthey, Jul 2023, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is PEMFC an environmentally friendly technology?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Summer School Hydrogen 2023 – Insights on hydrogen energy from production to applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is electrochemical leaching of PEMFC platinum-based catalysts feasible?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dubau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon, France. pp.ise232813</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is closed-loop recycling of lithium-ion batteries feasible?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Yetim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">241st ECS Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">13ème Symposium France-Japon sur les Batteries au Lithium et Nouvelles Générations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Provins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836130v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling process of Membrane Electrode Assembly of PEMFC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">What is the composition of spent Li-ion batteries?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Yetim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Nahra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrolyzer Recycling Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Washington + online, United States</w:t>
+              <w:t xml:space="preserve">WasteEng 2022 - 9th International Conference on Engineering for Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783295v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling of conductive tracks screen-printed onto cellulose: towards circular economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Conceição</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorianne Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Nahra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Party</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Curtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Sciences and Engineering Research Council (NSERC) of Canada General Assembly – Green Electronics Strategic Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is closed-loop recycling of lithium-ion batteries feasible?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Recycling process of Membrane Electrode Assembly of PEMFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubelley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 2022 - 9th International Conference on Engineering for Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Electrolyzer Recycling Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Washington + online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836175v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidic aqueous biphasic systems as a stimuli-responsive platform to improve metal recovery and circularity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Is closed-loop recycling of lithium-ion batteries feasible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Yetim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Annual Green Chemistry &amp; Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Reston, United States</w:t>
+              <w:t xml:space="preserve">241st ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844631v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de récupération de métaux à partir d’un minerai secondaire à faible teneur : les mâchefers d’incinération d’ordures ménagères</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Is closed-loop recycling of lithium-ion batteries feasible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Yetim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Deseure</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2022 - 18ème congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">WasteEng 2022 - 9th International Conference on Engineering for Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845899v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts d’impuretés contenues dans le bio hydrogène sur les performances de PEMFC</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Acidic aqueous biphasic systems as a stimuli-responsive platform to improve metal recovery and circularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana R F Carreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Passos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papaiconomou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2022 - 18ème congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">26th Annual Green Chemistry &amp; Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Reston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845897v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is closed-loop recycling of lithium-ion batteries feasible?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Procédé de récupération de métaux à partir d’un minerai secondaire à faible teneur : les mâchefers d’incinération d’ordures ménagères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Symposium France-Japon sur les Batteries au Lithium et Nouvelles Générations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Provins, France</w:t>
+              <w:t xml:space="preserve">SFGP 2022 - 18ème congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836176v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the composition of spent Li-ion batteries?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impacts d’impuretés contenues dans le bio hydrogène sur les performances de PEMFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konakpo Parfait Kamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 2022 - 9th International Conference on Engineering for Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">SFGP 2022 - 18ème congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836148v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards recycling of conductive tracks screen-printed onto pure cellulose: Study of the conventional flotation process to separate fibres and functional ink</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stratégies d’utilisation de bio hydrogène pour la technologie PEMFC : Utilisation directe, purification, compression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konakpo Parfait Kamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deseure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th EPNOE International Polysaccharide Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">1ère REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533665v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03305060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recyclage du Pt à partir des piles à combustible PEMFC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lenka Svecova</w:t>
+                <w:t xml:space="preserve">Proposition of ecological alternative method for lithium-ion batteries metals recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Yetim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Švecová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique Métaux critiques du pôle Axelera</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">WasteEng 2020 - 8th International Conference on Engineering for Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03305152v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IS ELECTRO-ASSISTED LEACHING A FEASIBLE OPTION FOR THE RECOVERY OF TRACE ELEMENTS FROM MUNICIPAL SOLID WASTE INCINERATOR BOTTOM ASH?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Belfqueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lupsea-Toader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Švecová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESEE 2021: 12th European Symposium on Electrochemical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, online, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03304536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédés de recyclage de matériaux de piles à combustible</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Recyclage du Pt à partir des piles à combustible PEMFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Journée Technique Métaux critiques du pôle Axelera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03305050v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03305152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d’utilisation de bio hydrogène pour la technologie PEMFC : Utilisation directe, purification, compression.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards recycling of conductive tracks screen-printed onto pure cellulose: Study of the conventional flotation process to separate fibres and functional ink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceição H. F. João</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorianne Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Nahra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Party</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Curtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">7th EPNOE International Polysaccharide Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03305060v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition of ecological alternative method for lithium-ion batteries metals recycling</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Procédés de recyclage de matériaux de piles à combustible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian R Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 2020 - 8th International Conference on Engineering for Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
+              <w:t xml:space="preserve">1ère REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03304160v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03305050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recyclage des NPs de Pt et de Pt/Co pour l’application PEMFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illoul Aboubaker-Essedik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème réunion plénière du GDR HysPàC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights in rhodium extraction by phosphonium based ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Švecová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papaiconomou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILSEPT 2019 - 4th International Conference on Ionic Liquids in Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Identify Relevant Parameters for the Recycling of Ni-MH Batteries to Decrease Their Environmental Impacts?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Betmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circular Economy of Batteries Production and Recycling Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaching and recovery of trace elements from bottom ash - Preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lupsea-Toader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Švecová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Belfqueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorisation (Waste Eng)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle assessment of a recycling process - case study of platinum catalyst recycling from spent PEM fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Švecová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01574052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental assessment of MEA considering production stage and recycling of platinum catalyst</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Development of a PEMFC platinum catalyst recycling proces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Lupsea</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on ”Fundamentals &amp; Development of Fuel Cells” (FDFC2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National Polytechnique de Toulouse, Feb 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">congress ECCE10+ECAB3+EPIC5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01233432v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02359147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a PEMFC platinum catalyst recycling proces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Environmental assessment of MEA considering production stage and recycling of platinum catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lupsea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mandil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congress ECCE10+ECAB3+EPIC5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on ”Fundamentals &amp; Development of Fuel Cells” (FDFC2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National Polytechnique de Toulouse, Feb 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02359147v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01233432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recyclage des piles à combustible : faisabilité et analyse environnementale du procédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Octavia Lupsea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journée scientifique annuelle du CODEGEPRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA de Lyon, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01313906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the treatment of fungal biomass on sorption properties for lead and mercury uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marketa Španělová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guibal Eric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Biohydrometallurgy Symposium (IBS 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755844v1</w:t>
-              </w:r>
-[...3650 lines deleted...]
-                <w:t xml:space="preserve">hal-00418035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de l'électronique imprimée sur support cellulosique – Vers une approche durable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The challenges of printed electronics on cellulose towards a sustainable approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnel Brzovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reverdy-Bruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Curtil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium pour l’électronique &amp; le numérique durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2024, Grenoble, France. Symposium pour l’électronique &amp; le numérique durables, 2024</w:t>
+              <w:t xml:space="preserve">, Dec 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04948840v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct recycling of hybrid electrolyte for solid-state Li battery - An overview of the Horizon Europe SEATBELT project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enjeux de l'électronique imprimée sur support cellulosique – Vers une approche durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnel Brzovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reverdy-Bruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Curtil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Direct recycling battery conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Wuerzburg, Germany</w:t>
+              <w:t xml:space="preserve">Symposium pour l’électronique &amp; le numérique durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Grenoble, France. Symposium pour l’électronique &amp; le numérique durables, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813381v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards sustainable electronics : Recycling of industrial paper made RFID tags using conventional paper recycling units</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Direct recycling of hybrid electrolyte for solid-state Li battery - An overview of the Horizon Europe SEATBELT project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khawla Zrikem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximiliano Andres Zensich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fourdrinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MecaPlasTronic Connection 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Direct recycling battery conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Wuerzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05000955v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of a hydrogen dilution effect on the performance of PEMFC fuel cell</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Towards sustainable electronics : Recycling of industrial paper made RFID tags using conventional paper recycling units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnel Brzovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reverdy-Bruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Curtil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODVAL 2024 – 20th Symposium on modeling and experimental validation of electrochemical energy technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Baden, Switzerland</w:t>
+              <w:t xml:space="preserve">MecaPlasTronic Connection 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580117v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenges of printed electronics on cellulose towards a sustainable approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Numerical study of a hydrogen dilution effect on the performance of PEMFC fuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Benhamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konakpo Parfait Kamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium pour l’électronique &amp; le numérique durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">MODVAL 2024 – 20th Symposium on modeling and experimental validation of electrochemical energy technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Baden, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05000927v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of chemical and radiation grafting of vinyl phosphonic acid on natural fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Al Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miller Conference on Radiation Chemistry 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bastia, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-of-life of paper-based electronic devices – flotation process as a first step for recycling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement d’un procédé de recyclage de batteries Li-ion en boucle fermée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Yetim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LOPEC Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Munich, Germany</w:t>
+              <w:t xml:space="preserve">SFGP 2022 - 18ème congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836181v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep eutectic solvents: a promising medium for the selective dissolution of noble metals used in advanced electronic modules devices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Biohydrogen utilization strategies for PEMFC technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konakpo Parfait Kamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deseure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants de l’ED I-MEP2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">WasteEng 2022 - 9th International Conference on Engineering for Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845882v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine fraction of municipal solid waste incinerator: Zinc and copper urban mine</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">End-of-life of paper-based electronic devices – flotation process as a first step for recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Conceição</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorianne Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Nahra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Party</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Curtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 2022 - 9th International Conference on Engineering for Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Copenhagen, Denmark. </w:t>
+              <w:t xml:space="preserve">LOPEC Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836121v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un procédé de recyclage de batteries Li-ion en boucle fermée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Deep eutectic solvents: a promising medium for the selective dissolution of noble metals used in advanced electronic modules devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chainet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Le Tulzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2022 - 18ème congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants de l’ED I-MEP2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845907v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biohydrogen utilization strategies for PEMFC technology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fine fraction of municipal solid waste incinerator: Zinc and copper urban mine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deseure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng 2022 - 9th International Conference on Engineering for Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">, Jun 2022, Copenhagen, Denmark. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836179v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fraction fine des mâchefers d’incinération d’ordures ménageres : une ressource secondaire de cuivre et de zinc</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Stratégie d’utilisation de bio-hydrogène dans les PEMFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konakpo Parfait Kamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique CODEGEPRA – SFGP Sud-Est 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836189v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biohydrogen utilization strategies for PEMFC technologies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Study of lithium batteries ageing in aeronautics applications for second life purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Podetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Yetim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Deseure</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première journée scientifique : pôle PEM – écoles doctorales EEATS, I-MEP2, pHysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ESEE 2021: 12th European Symposium on Electrochemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836185v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine fraction of municipal solid waste incinerator : zinc and copper urban mine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première journée scientifique : pôle PEM – écoles doctorales EEATS, I-MEP2, pHysique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards recycling of conductive tracks screen-printed onto pure cellulose: Study of the conventional flotation process to separate fibres and functional ink</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La fraction fine des mâchefers d’incinération d’ordures ménageres : une ressource secondaire de cuivre et de zinc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deseure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première journée scientifique : pôle PEM – écoles doctorales EEATS, I-MEP2, pHysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique CODEGEPRA – SFGP Sud-Est 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836184v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of lithium batteries ageing in aeronautics applications for second life purposes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Biohydrogen utilization strategies for PEMFC technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konakpo Parfait Kamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESEE 2021: 12th European Symposium on Electrochemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, Netherlands</w:t>
+              <w:t xml:space="preserve">Première journée scientifique : pôle PEM – écoles doctorales EEATS, I-MEP2, pHysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03304649v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie d’utilisation de bio-hydrogène dans les PEMFC</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards recycling of conductive tracks screen-printed onto pure cellulose: Study of the conventional flotation process to separate fibres and functional ink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Conceição</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorianne Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Nahra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Party</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Curtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique CODEGEPRA – SFGP Sud-Est 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Première journée scientifique : pôle PEM – écoles doctorales EEATS, I-MEP2, pHysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836188v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective dissolution of modified natural fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Al Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Švecová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILSEPT 2019 - 4th International Conference on Ionic Liquids in Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of PEMFC platinum catalyst recycling processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lupsea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Lupsea</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LCM 2015, the 7th International Conference on Life Cycle Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Bordeaux, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01233454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10035,147 +10169,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refabrication de nanoparticules de Pt pour les PEMFC: chimie innovante et impacts environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chattot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10185,114 +10319,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des propriétés adsorbantes de biomasses fongiques : application au traitement d'effluents métallifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2007EMSE0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00786404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId245"/>
+      <w:footerReference w:type="default" r:id="rId248"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10439,51 +10573,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344673v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubelley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Paul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813377v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Holo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lupsea-Toader" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04580110v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Audouin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Le Tulzo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Daviot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04580111v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnel Brzovic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marlin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Curtil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Reverdy-Bruas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813370v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Khiari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Curtil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aurousseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813365v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580113v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yetim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Karar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05000361v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael D&#233;pr&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Th&#233;not" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Reverdy-Bruas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245202v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Al Hokayem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172199v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172196v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04172111v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Druart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836130v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783295v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836139v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorianne Ginot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Nahra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Party" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836175v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844631v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R F Carreira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Passos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schaeffer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845899v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845897v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konakpo Parfait Kamara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836176v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836148v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Grimaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533665v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concei&#231;&#227;o H. F. Jo&#227;o" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304536v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Belfqueh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka &#352;vecov&#225;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305050v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian R Chatenet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305060v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304160v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836178v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illoul Aboubaker-Essedik" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Dubau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riassetto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472538v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054496v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Betmont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Guglielmi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060801v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lupsea-Toader" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01574052v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Duclos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233432v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lupsea" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02359147v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01313906v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Octavia Lupsea" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04755844v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa &#352;pan&#283;lov&#225;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibal Eric" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918734v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubelley" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c04930" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04524468v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bauer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiranpal Singh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.03.023" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245189v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Party" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L &#352;vecov&#225;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Marlin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-8585/acf142" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245177v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202300061" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245181v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2023.108353" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02537288v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25071629" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472497v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Blasenbauer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huber" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Lederer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Quina" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.11.031" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943104v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gras" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Juliana Rodriguez Vargas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Neves" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c04043" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02995444v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eris Sinoimeri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Maia Fernandes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cognard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fernando Brand&#227;o Pereira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP03689G" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473412v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9GC03630J" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02995459v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijetha Mogilireddy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c04263" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271231v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071391" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317869v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Papadopoulou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baup" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iojoiu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2019.110945" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01898070v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP02862A" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271276v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-018-0797-x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01392130v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.10.197" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271342v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt02384c" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901892v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cha&#238;net" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cointeaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.01.043" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54QCQ3D8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01250194v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2015.12.013" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHL97VRV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901896v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cathelin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT03791C" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901899v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.09.106" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MLNZPR7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887910v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lagallarde" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laucournet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2013.11.006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963849v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nsir" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sardin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2014.02.004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VCZ97L7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421012v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cremel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sirguey" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-008-9832-0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9N7XTG97-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663938v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kubal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.20-21.619" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663939v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.20-21.623" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417529v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Spanelova" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guibal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2006.03.024" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STLF2PK1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420637v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418035v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Commereuc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verney" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200290057" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8T7L9VT3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04948840v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813381v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Zrikem" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Andres Zensich" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Nowak" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fourdrinier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lafort" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05000955v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580117v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Benhamad" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tardy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05000927v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133128v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836181v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845882v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chainet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836121v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845907v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836179v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836189v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836185v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836186v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836184v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304649v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Podetti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836188v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473089v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233454v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015423v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00786404v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007EMSE0005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubelley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Paul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c04930" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05562750v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Khiari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marlin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Curtil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aurousseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecov&#225;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/recycling10060201" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04524468v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bauer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiranpal Singh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.03.023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245189v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Party" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Curtil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L &#352;vecov&#225;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Marlin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-8585/acf142" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245177v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yetim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202300061" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245181v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perrin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2023.108353" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943104v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schaeffer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Passos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Juliana Rodriguez Vargas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Neves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c04043" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472497v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Blasenbauer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huber" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Lederer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Quina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.11.031" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02537288v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Al Hokayem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25071629" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02995444v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eris Sinoimeri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Maia Fernandes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cognard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fernando Brand&#227;o Pereira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP03689G" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473412v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Duclos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9GC03630J" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02995459v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijetha Mogilireddy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c04263" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317869v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Papadopoulou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baup" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iojoiu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2019.110945" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271231v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071391" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01898070v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP02862A" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271276v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka &#352;vecov&#225;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-018-0797-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01392130v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lupsea" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.10.197" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271342v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt02384c" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901892v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Nahra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cha&#238;net" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cointeaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.01.043" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54QCQ3D8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01250194v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2015.12.013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHL97VRV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901896v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cathelin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT03791C" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901899v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.09.106" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MLNZPR7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887910v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lagallarde" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laucournet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2013.11.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963849v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nsir" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sardin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2014.02.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VCZ97L7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421012v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cremel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sirguey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-008-9832-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9N7XTG97-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663938v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kubal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibal Eric" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.20-21.619" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663939v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.20-21.623" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417529v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Spanelova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guibal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2006.03.024" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STLF2PK1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420637v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa &#352;pan&#283;lov&#225;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418035v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Commereuc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verney" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200290057" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8T7L9VT3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344673v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubelley" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05000361v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael D&#233;pr&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Th&#233;not" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnel Brzovic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Reverdy-Bruas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04580110v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andr&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Audouin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Le Tulzo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Daviot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813377v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Holo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lupsea-Toader" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04580111v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Reverdy-Bruas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813370v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813365v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580113v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Karar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245202v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133092v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172199v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172196v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04172111v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Druart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836176v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836148v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Grimaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836139v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorianne Ginot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Party" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783295v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836130v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836175v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844631v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R F Carreira" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845899v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845897v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konakpo Parfait Kamara" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305060v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304160v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304536v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Belfqueh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305152v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533665v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concei&#231;&#227;o H. F. Jo&#227;o" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305050v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian R Chatenet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836178v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illoul Aboubaker-Essedik" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Dubau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riassetto" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472538v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054496v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Betmont" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Guglielmi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060801v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lupsea-Toader" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01574052v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02359147v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233432v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01313906v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Octavia Lupsea" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04755844v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05000927v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04948840v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813381v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Zrikem" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Andres Zensich" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Nowak" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fourdrinier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lafort" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05000955v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580117v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Benhamad" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tardy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133128v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845907v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836179v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836181v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845882v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chainet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836121v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836188v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304649v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Podetti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836186v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836189v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836185v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836184v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473089v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233454v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015423v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00786404v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007EMSE0005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>