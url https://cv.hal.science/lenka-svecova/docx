--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -2341,311 +2341,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of Arrhenius and several VTF laws to describe the effect of TaF5 addition onto the transport properties of 1-butyl-1-methylpyrrolidinium bis(trifluoromethylsulfonyl)imide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Process development and optimization for platinum recovery from PEM fuel cell catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maguy Nahra</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Billard</w:t>
+                <w:t xml:space="preserve">Valérie Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mandil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2016.01.043⟩</w:t>
+              <w:t xml:space="preserve">Hydrometallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 160, pp.79-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2015.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901892v1</w:t>
+                <w:t xml:space="preserve">emse-01250194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process development and optimization for platinum recovery from PEM fuel cell catalyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucien Duclos</w:t>
+                <w:t xml:space="preserve">Reliability of Arrhenius and several VTF laws to describe the effect of TaF5 addition onto the transport properties of 1-butyl-1-methylpyrrolidinium bis(trifluoromethylsulfonyl)imide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Nahra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaînet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Laforest</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
+                <w:t xml:space="preserve">Laure Cointeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrometallurgy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 160, pp.79-89. </w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 415, pp.101 - 109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2015.12.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2016.01.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01250194v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possibilities and limitations in separating Pt( iv ) from Pd( ii ) combining imidazolium and phosphonium ionic liquids</w:t>
               </w:r>
@@ -2765,77 +2765,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pentavalent tantalum reduction mechanism from 1-butyl-3-methyl pyrrolidinium bis(trifluoromethylsulfonyl)imide ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Nahra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaînet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 182, pp.891 - 899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3280,248 +3280,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00421012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waste Biomass Characterization and Metal-Biomass Interactions Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Waste Fungal Biomass for Mercury Biosorption – Column Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guibal Eric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 20-21, pp.619-622. </w:t>
+              <w:t xml:space="preserve">, 2007, 20-21, pp.623-626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.20-21.619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.20-21.623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663938v1</w:t>
+                <w:t xml:space="preserve">hal-04663939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waste Fungal Biomass for Mercury Biosorption – Column Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Waste Biomass Characterization and Metal-Biomass Interactions Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guibal Eric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 20-21, pp.623-626. </w:t>
+              <w:t xml:space="preserve">, 2007, 20-21, pp.619-622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.20-21.623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.20-21.619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663939v1</w:t>
+                <w:t xml:space="preserve">hal-04663938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadmium, lead and mercury biosorption on waste fungal biomass issued from fermentation industry. I. Equilibrium studies</w:t>
               </w:r>
@@ -4007,1740 +4007,1744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paper, a key element for a sustainable PCB: Evaluation of the recyclability</w:t>
+                <w:t xml:space="preserve">The selective leaching of gold by deep eutectic solvents: strengths and limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Déprès</w:t>
+                <w:t xml:space="preserve">Julien André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Thénot</w:t>
+                <w:t xml:space="preserve">Marine Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnel Brzovic</w:t>
+                <w:t xml:space="preserve">Harold Le Tulzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Reverdy-Bruas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lenka Svecova</w:t>
+                <w:t xml:space="preserve">Jérôme Daviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MecaPlasTronic Connection 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, First Connection, Nov 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Euchemsil 2024 – 26th EUCHEMS conference on molten salts and ionic liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Santiago de compostela, Galicia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05000361v1</w:t>
+                <w:t xml:space="preserve">hal-04580110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The selective leaching of gold by deep eutectic solvents: strengths and limitations</w:t>
+                <w:t xml:space="preserve">Environmental impacts assessment of enhanced recovery methods for metals and minerals from fine incineration bottom ash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien André</w:t>
+                <w:t xml:space="preserve">Antonin Holo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Audouin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria Lupsea-Toader</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euchemsil 2024 – 26th EUCHEMS conference on molten salts and ionic liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Santiago de compostela, Galicia, Spain</w:t>
+              <w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGP, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04580110v1</w:t>
+                <w:t xml:space="preserve">hal-04813377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impacts assessment of enhanced recovery methods for metals and minerals from fine incineration bottom ash</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Holo</w:t>
+                <w:t xml:space="preserve">RECYCLING OF PRINTED ELECTRONICS PCBs ON PAPER SUBSTRATES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnel Brzovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Lupsea-Toader</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Curtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Reverdy-Bruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFGP, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">LOPEC - International Exhibition and Conference for Flexible, Organic and Printed Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Munich (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813377v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECYCLING OF PRINTED ELECTRONICS PCBs ON PAPER SUBSTRATES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnel Brzovic</w:t>
+                <w:t xml:space="preserve">Vers une économie circulaire - Récupération de l'argent issu du recyclage des appareils électroniques imprimés sur des substrats cellulosiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Khiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Curtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aurousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LOPEC - International Exhibition and Conference for Flexible, Organic and Printed Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Munich (Allemagne), Germany</w:t>
+              <w:t xml:space="preserve">Congrès Interdisciplinaire sur l'Économie Circulaire 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580111v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une économie circulaire - Récupération de l'argent issu du recyclage des appareils électroniques imprimés sur des substrats cellulosiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Marlin</w:t>
+                <w:t xml:space="preserve">Resurrecting PEMFC nanocatalysts - Electrochemical approches for platinum recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Interdisciplinaire sur l'Économie Circulaire 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">37th Topical Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Electrochemistry, Jun 2024, Stresa, Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813370v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resurrecting PEMFC nanocatalysts - Electrochemical approches for platinum recycling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+                <w:t xml:space="preserve">Les enjeux et les défis du recyclage des batteries Li-ion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Yetim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Karar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Topical Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Electrochemistry, Jun 2024, Stresa, Italy, Italy</w:t>
+              <w:t xml:space="preserve">ForumLabo Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813365v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux et les défis du recyclage des batteries Li-ion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Yetim</w:t>
+                <w:t xml:space="preserve">Paper, a key element for a sustainable PCB: Evaluation of the recyclability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Déprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youcef Karar</w:t>
+                <w:t xml:space="preserve">Victor Thénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnel Brzovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reverdy-Bruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ForumLabo Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">MecaPlasTronic Connection 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, First Connection, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580113v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why and How should the PEMFCs be recycled? – Focus on the MEA case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is electrochemical leaching of PEMFC platinum-based catalysts feasible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">244th ECS Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Electrochemical Society, Oct 2023, Gothenburg (SUE), Sweden</w:t>
+              <w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon, France. pp.ise232813</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245202v1</w:t>
+                <w:t xml:space="preserve">hal-04172111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attempt to localize and quantify chemical and radiation grafting of vinyl phosphonic acid on miscanthus x giganteus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why and How should the PEMFCs be recycled? – Focus on the MEA case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyray 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">244th ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Electrochemical Society, Oct 2023, Gothenburg (SUE), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133092v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using LCA for process evaluation: Case study of Pt closed-loop recycling from PEM fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Johnson Matthey virtual conference « Platinum group metals: critical to the future of sustainable technologies?”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Johnson Matthey, Jul 2023, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is PEMFC an environmentally friendly technology?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Summer School Hydrogen 2023 – Insights on hydrogen energy from production to applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is electrochemical leaching of PEMFC platinum-based catalysts feasible?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Druart</w:t>
+                <w:t xml:space="preserve">Attempt to localize and quantify chemical and radiation grafting of vinyl phosphonic acid on miscanthus x giganteus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Al Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon, France. pp.ise232813</w:t>
+              <w:t xml:space="preserve">Polyray 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172111v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is closed-loop recycling of lithium-ion batteries feasible?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recycling of conductive tracks screen-printed onto cellulose: towards circular economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Conceição</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorianne Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Nahra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Party</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Curtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Symposium France-Japon sur les Batteries au Lithium et Nouvelles Générations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Provins, France</w:t>
+              <w:t xml:space="preserve">Natural Sciences and Engineering Research Council (NSERC) of Canada General Assembly – Green Electronics Strategic Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836176v1</w:t>
+                <w:t xml:space="preserve">hal-03836139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the composition of spent Li-ion batteries?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maguy Nahra</w:t>
+                <w:t xml:space="preserve">Recycling process of Membrane Electrode Assembly of PEMFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 2022 - 9th International Conference on Engineering for Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Electrolyzer Recycling Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Washington + online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836148v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of conductive tracks screen-printed onto cellulose: towards circular economy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is closed-loop recycling of lithium-ion batteries feasible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Yetim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Sciences and Engineering Research Council (NSERC) of Canada General Assembly – Green Electronics Strategic Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Québec, Canada</w:t>
+              <w:t xml:space="preserve">241st ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836139v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling process of Membrane Electrode Assembly of PEMFC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Dubelley</w:t>
+                <w:t xml:space="preserve">Acidic aqueous biphasic systems as a stimuli-responsive platform to improve metal recovery and circularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana R F Carreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Passos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Corine Bas</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papaiconomou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrolyzer Recycling Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Washington + online, United States</w:t>
+              <w:t xml:space="preserve">26th Annual Green Chemistry &amp; Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Reston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783295v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is closed-loop recycling of lithium-ion batteries feasible?</w:t>
               </w:r>
@@ -5752,1160 +5756,1156 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Yetim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">241st ECS Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">WasteEng 2022 - 9th International Conference on Engineering for Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836130v1</w:t>
+                <w:t xml:space="preserve">hal-03836175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is closed-loop recycling of lithium-ion batteries feasible?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Yetim</w:t>
+                <w:t xml:space="preserve">Procédé de récupération de métaux à partir d’un minerai secondaire à faible teneur : les mâchefers d’incinération d’ordures ménagères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 2022 - 9th International Conference on Engineering for Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">SFGP 2022 - 18ème congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836175v1</w:t>
+                <w:t xml:space="preserve">hal-03845899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidic aqueous biphasic systems as a stimuli-responsive platform to improve metal recovery and circularity</w:t>
+                <w:t xml:space="preserve">Impacts d’impuretés contenues dans le bio hydrogène sur les performances de PEMFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana R F Carreira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Schaeffer</w:t>
+                <w:t xml:space="preserve">Konakpo Parfait Kamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deseure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Annual Green Chemistry &amp; Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Reston, United States</w:t>
+              <w:t xml:space="preserve">SFGP 2022 - 18ème congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844631v1</w:t>
+                <w:t xml:space="preserve">hal-03845897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de récupération de métaux à partir d’un minerai secondaire à faible teneur : les mâchefers d’incinération d’ordures ménagères</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Perrin</w:t>
+                <w:t xml:space="preserve">What is the composition of spent Li-ion batteries?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Yetim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Nahra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Deseure</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2022 - 18ème congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">WasteEng 2022 - 9th International Conference on Engineering for Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845899v1</w:t>
+                <w:t xml:space="preserve">hal-03836148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts d’impuretés contenues dans le bio hydrogène sur les performances de PEMFC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Druart</w:t>
+                <w:t xml:space="preserve">Is closed-loop recycling of lithium-ion batteries feasible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Yetim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Deseure</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2022 - 18ème congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">13ème Symposium France-Japon sur les Batteries au Lithium et Nouvelles Générations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Provins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845897v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d’utilisation de bio hydrogène pour la technologie PEMFC : Utilisation directe, purification, compression.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Druart</w:t>
+                <w:t xml:space="preserve">IS ELECTRO-ASSISTED LEACHING A FEASIBLE OPTION FOR THE RECOVERY OF TRACE ELEMENTS FROM MUNICIPAL SOLID WASTE INCINERATOR BOTTOM ASH?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Belfqueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lupsea-Toader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Švecová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">ESEE 2021: 12th European Symposium on Electrochemical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, online, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03305060v1</w:t>
+                <w:t xml:space="preserve">hal-03304536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition of ecological alternative method for lithium-ion batteries metals recycling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
+                <w:t xml:space="preserve">Recyclage du Pt à partir des piles à combustible PEMFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 2020 - 8th International Conference on Engineering for Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Journée Technique Métaux critiques du pôle Axelera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03304160v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03305152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IS ELECTRO-ASSISTED LEACHING A FEASIBLE OPTION FOR THE RECOVERY OF TRACE ELEMENTS FROM MUNICIPAL SOLID WASTE INCINERATOR BOTTOM ASH?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denise Blanc</w:t>
+                <w:t xml:space="preserve">Towards recycling of conductive tracks screen-printed onto pure cellulose: Study of the conventional flotation process to separate fibres and functional ink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceição H. F. João</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorianne Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Nahra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Party</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Curtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESEE 2021: 12th European Symposium on Electrochemical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, online, Netherlands</w:t>
+              <w:t xml:space="preserve">7th EPNOE International Polysaccharide Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03304536v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recyclage du Pt à partir des piles à combustible PEMFC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Procédés de recyclage de matériaux de piles à combustible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian R Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique Métaux critiques du pôle Axelera</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">1ère REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03305152v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03305050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards recycling of conductive tracks screen-printed onto pure cellulose: Study of the conventional flotation process to separate fibres and functional ink</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proposition of ecological alternative method for lithium-ion batteries metals recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Yetim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Švecová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th EPNOE International Polysaccharide Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">WasteEng 2020 - 8th International Conference on Engineering for Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533665v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédés de recyclage de matériaux de piles à combustible</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Stratégies d’utilisation de bio hydrogène pour la technologie PEMFC : Utilisation directe, purification, compression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konakpo Parfait Kamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03305050v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03305060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recyclage des NPs de Pt et de Pt/Co pour l’application PEMFC</w:t>
               </w:r>
@@ -7245,77 +7245,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lupsea-Toader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Švecová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Belfqueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorisation (Waste Eng)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t>
@@ -7383,51 +7383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Švecová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7459,273 +7459,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01574052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a PEMFC platinum catalyst recycling proces</w:t>
+                <w:t xml:space="preserve">Environmental assessment of MEA considering production stage and recycling of platinum catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lupsea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mandil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congress ECCE10+ECAB3+EPIC5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on ”Fundamentals &amp; Development of Fuel Cells” (FDFC2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National Polytechnique de Toulouse, Feb 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-02359147v1</w:t>
+                <w:t xml:space="preserve">emse-01233432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental assessment of MEA considering production stage and recycling of platinum catalyst</w:t>
+                <w:t xml:space="preserve">Development of a PEMFC platinum catalyst recycling proces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on ”Fundamentals &amp; Development of Fuel Cells” (FDFC2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National Polytechnique de Toulouse, Feb 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">congress ECCE10+ECAB3+EPIC5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01233432v1</w:t>
+                <w:t xml:space="preserve">emse-02359147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recyclage des piles à combustible : faisabilité et analyse environnementale du procédé</w:t>
               </w:r>
@@ -7763,51 +7763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journée scientifique annuelle du CODEGEPRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA de Lyon, Oct 2014, Lyon, France</w:t>
@@ -7957,191 +7957,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenges of printed electronics on cellulose towards a sustainable approach</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Direct recycling of hybrid electrolyte for solid-state Li battery - An overview of the Horizon Europe SEATBELT project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khawla Zrikem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximiliano Andres Zensich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fourdrinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium pour l’électronique &amp; le numérique durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Direct recycling battery conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Wuerzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05000927v1</w:t>
+                <w:t xml:space="preserve">hal-04813381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de l'électronique imprimée sur support cellulosique – Vers une approche durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnel Brzovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reverdy-Bruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8169,428 +8173,424 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium pour l’électronique &amp; le numérique durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Grenoble, France. Symposium pour l’électronique &amp; le numérique durables, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct recycling of hybrid electrolyte for solid-state Li battery - An overview of the Horizon Europe SEATBELT project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards sustainable electronics : Recycling of industrial paper made RFID tags using conventional paper recycling units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnel Brzovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reverdy-Bruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Curtil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Direct recycling battery conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Wuerzburg, Germany</w:t>
+              <w:t xml:space="preserve">MecaPlasTronic Connection 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813381v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards sustainable electronics : Recycling of industrial paper made RFID tags using conventional paper recycling units</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Marlin</w:t>
+                <w:t xml:space="preserve">Numerical study of a hydrogen dilution effect on the performance of PEMFC fuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Benhamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konakpo Parfait Kamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MecaPlasTronic Connection 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">MODVAL 2024 – 20th Symposium on modeling and experimental validation of electrochemical energy technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Baden, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05000955v1</w:t>
+                <w:t xml:space="preserve">hal-04580117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of a hydrogen dilution effect on the performance of PEMFC fuel cell</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Druart</w:t>
+                <w:t xml:space="preserve">The challenges of printed electronics on cellulose towards a sustainable approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnel Brzovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reverdy-Bruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Curtil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODVAL 2024 – 20th Symposium on modeling and experimental validation of electrochemical energy technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Baden, Switzerland</w:t>
+              <w:t xml:space="preserve">Symposium pour l’électronique &amp; le numérique durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580117v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of chemical and radiation grafting of vinyl phosphonic acid on natural fibers</w:t>
               </w:r>
@@ -8695,840 +8695,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un procédé de recyclage de batteries Li-ion en boucle fermée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Yetim</w:t>
+                <w:t xml:space="preserve">Deep eutectic solvents: a promising medium for the selective dissolution of noble metals used in advanced electronic modules devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chainet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Le Tulzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2022 - 18ème congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants de l’ED I-MEP2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845907v1</w:t>
+                <w:t xml:space="preserve">hal-03845882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biohydrogen utilization strategies for PEMFC technology</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">End-of-life of paper-based electronic devices – flotation process as a first step for recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Conceição</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorianne Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Nahra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Party</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Curtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 2022 - 9th International Conference on Engineering for Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">LOPEC Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836179v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-of-life of paper-based electronic devices – flotation process as a first step for recycling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fine fraction of municipal solid waste incinerator: Zinc and copper urban mine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deseure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LOPEC Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Munich, Germany</w:t>
+              <w:t xml:space="preserve">WasteEng 2022 - 9th International Conference on Engineering for Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Copenhagen, Denmark. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836181v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep eutectic solvents: a promising medium for the selective dissolution of noble metals used in advanced electronic modules devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Chainet</w:t>
+                <w:t xml:space="preserve">Biohydrogen utilization strategies for PEMFC technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konakpo Parfait Kamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deseure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants de l’ED I-MEP2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">WasteEng 2022 - 9th International Conference on Engineering for Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845882v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine fraction of municipal solid waste incinerator: Zinc and copper urban mine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Deseure</w:t>
+                <w:t xml:space="preserve">Développement d’un procédé de recyclage de batteries Li-ion en boucle fermée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Yetim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 2022 - 9th International Conference on Engineering for Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Copenhagen, Denmark. </w:t>
+              <w:t xml:space="preserve">SFGP 2022 - 18ème congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836121v1</w:t>
+                <w:t xml:space="preserve">hal-03845907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie d’utilisation de bio-hydrogène dans les PEMFC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Druart</w:t>
+                <w:t xml:space="preserve">Fine fraction of municipal solid waste incinerator : zinc and copper urban mine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique CODEGEPRA – SFGP Sud-Est 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Première journée scientifique : pôle PEM – écoles doctorales EEATS, I-MEP2, pHysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836188v1</w:t>
+                <w:t xml:space="preserve">hal-03836186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of lithium batteries ageing in aeronautics applications for second life purposes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Yetim</w:t>
+                <w:t xml:space="preserve">La fraction fine des mâchefers d’incinération d’ordures ménageres : une ressource secondaire de cuivre et de zinc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESEE 2021: 12th European Symposium on Electrochemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, Netherlands</w:t>
+              <w:t xml:space="preserve">Journée Scientifique CODEGEPRA – SFGP Sud-Est 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03304649v1</w:t>
+                <w:t xml:space="preserve">hal-03836189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine fraction of municipal solid waste incinerator : zinc and copper urban mine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Perrin</w:t>
+                <w:t xml:space="preserve">Biohydrogen utilization strategies for PEMFC technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konakpo Parfait Kamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9537,385 +9511,411 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première journée scientifique : pôle PEM – écoles doctorales EEATS, I-MEP2, pHysique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836186v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fraction fine des mâchefers d’incinération d’ordures ménageres : une ressource secondaire de cuivre et de zinc</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards recycling of conductive tracks screen-printed onto pure cellulose: Study of the conventional flotation process to separate fibres and functional ink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Conceição</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorianne Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Nahra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Party</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Curtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique CODEGEPRA – SFGP Sud-Est 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Première journée scientifique : pôle PEM – écoles doctorales EEATS, I-MEP2, pHysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836189v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biohydrogen utilization strategies for PEMFC technologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Stratégie d’utilisation de bio-hydrogène dans les PEMFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konakpo Parfait Kamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première journée scientifique : pôle PEM – écoles doctorales EEATS, I-MEP2, pHysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique CODEGEPRA – SFGP Sud-Est 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836185v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards recycling of conductive tracks screen-printed onto pure cellulose: Study of the conventional flotation process to separate fibres and functional ink</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of lithium batteries ageing in aeronautics applications for second life purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Podetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Yetim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première journée scientifique : pôle PEM – écoles doctorales EEATS, I-MEP2, pHysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ESEE 2021: 12th European Symposium on Electrochemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836184v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective dissolution of modified natural fibers</w:t>
               </w:r>
@@ -10052,51 +10052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lupsea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10573,51 +10573,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubelley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Paul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c04930" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05562750v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Khiari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marlin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Curtil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aurousseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecov&#225;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/recycling10060201" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04524468v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bauer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiranpal Singh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.03.023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245189v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Party" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Curtil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L &#352;vecov&#225;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Marlin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-8585/acf142" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245177v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yetim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202300061" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245181v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perrin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2023.108353" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943104v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schaeffer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Passos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Juliana Rodriguez Vargas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Neves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c04043" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472497v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Blasenbauer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huber" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Lederer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Quina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.11.031" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02537288v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Al Hokayem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25071629" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02995444v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eris Sinoimeri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Maia Fernandes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cognard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fernando Brand&#227;o Pereira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP03689G" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473412v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Duclos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9GC03630J" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02995459v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijetha Mogilireddy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c04263" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317869v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Papadopoulou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baup" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iojoiu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2019.110945" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271231v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071391" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01898070v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP02862A" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271276v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka &#352;vecov&#225;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-018-0797-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01392130v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lupsea" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.10.197" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271342v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt02384c" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901892v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Nahra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cha&#238;net" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cointeaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.01.043" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54QCQ3D8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01250194v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2015.12.013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHL97VRV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901896v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cathelin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT03791C" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901899v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.09.106" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MLNZPR7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887910v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lagallarde" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laucournet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2013.11.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963849v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nsir" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sardin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2014.02.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VCZ97L7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421012v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cremel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sirguey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-008-9832-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9N7XTG97-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663938v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kubal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibal Eric" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.20-21.619" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663939v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.20-21.623" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417529v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Spanelova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guibal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2006.03.024" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STLF2PK1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420637v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa &#352;pan&#283;lov&#225;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418035v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Commereuc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verney" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200290057" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8T7L9VT3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344673v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubelley" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05000361v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael D&#233;pr&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Th&#233;not" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnel Brzovic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Reverdy-Bruas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04580110v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andr&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Audouin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Le Tulzo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Daviot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813377v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Holo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lupsea-Toader" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04580111v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Reverdy-Bruas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813370v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813365v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580113v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Karar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245202v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133092v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172199v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172196v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04172111v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Druart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836176v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836148v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Grimaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836139v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorianne Ginot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Party" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783295v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836130v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836175v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844631v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R F Carreira" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845899v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845897v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konakpo Parfait Kamara" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305060v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304160v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304536v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Belfqueh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305152v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533665v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concei&#231;&#227;o H. F. Jo&#227;o" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305050v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian R Chatenet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836178v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illoul Aboubaker-Essedik" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Dubau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riassetto" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472538v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054496v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Betmont" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Guglielmi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060801v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lupsea-Toader" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01574052v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02359147v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233432v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01313906v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Octavia Lupsea" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04755844v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05000927v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04948840v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813381v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Zrikem" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Andres Zensich" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Nowak" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fourdrinier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lafort" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05000955v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580117v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Benhamad" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tardy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133128v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845907v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836179v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836181v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845882v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chainet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836121v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836188v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304649v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Podetti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836186v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836189v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836185v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836184v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473089v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233454v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015423v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00786404v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007EMSE0005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubelley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Paul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c04930" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05562750v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Khiari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marlin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Curtil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aurousseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecov&#225;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/recycling10060201" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04524468v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bauer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiranpal Singh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.03.023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245189v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Party" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Curtil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L &#352;vecov&#225;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Marlin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-8585/acf142" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245177v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yetim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202300061" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245181v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perrin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2023.108353" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943104v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schaeffer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Passos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Juliana Rodriguez Vargas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Neves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c04043" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472497v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Blasenbauer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huber" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Lederer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Quina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.11.031" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02537288v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Al Hokayem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25071629" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02995444v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eris Sinoimeri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Maia Fernandes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cognard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fernando Brand&#227;o Pereira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP03689G" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473412v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Duclos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9GC03630J" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02995459v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijetha Mogilireddy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c04263" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317869v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Papadopoulou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baup" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iojoiu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2019.110945" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271231v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071391" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01898070v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP02862A" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271276v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka &#352;vecov&#225;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-018-0797-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01392130v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lupsea" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.10.197" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271342v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt02384c" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01250194v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2015.12.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHL97VRV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901892v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Nahra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cha&#238;net" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cointeaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.01.043" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54QCQ3D8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901896v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cathelin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT03791C" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901899v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.09.106" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MLNZPR7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887910v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lagallarde" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laucournet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2013.11.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963849v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nsir" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sardin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2014.02.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VCZ97L7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421012v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cremel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sirguey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-008-9832-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9N7XTG97-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663939v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kubal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibal Eric" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.20-21.623" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663938v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.20-21.619" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417529v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Spanelova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guibal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2006.03.024" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STLF2PK1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420637v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa &#352;pan&#283;lov&#225;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418035v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Commereuc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verney" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200290057" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8T7L9VT3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344673v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubelley" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04580110v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andr&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Audouin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Le Tulzo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Daviot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813377v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Holo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lupsea-Toader" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04580111v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnel Brzovic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Reverdy-Bruas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813370v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813365v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580113v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Karar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05000361v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael D&#233;pr&#232;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Th&#233;not" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Reverdy-Bruas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04172111v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Druart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245202v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172199v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172196v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133092v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836139v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorianne Ginot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Party" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783295v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836130v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844631v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R F Carreira" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836175v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845899v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845897v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konakpo Parfait Kamara" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836148v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Grimaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836176v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304536v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Belfqueh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305152v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533665v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concei&#231;&#227;o H. F. Jo&#227;o" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305050v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian R Chatenet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304160v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305060v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836178v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illoul Aboubaker-Essedik" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Dubau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riassetto" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472538v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054496v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Betmont" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Guglielmi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060801v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lupsea-Toader" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01574052v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233432v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02359147v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01313906v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Octavia Lupsea" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04755844v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813381v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Zrikem" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Andres Zensich" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Nowak" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fourdrinier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lafort" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04948840v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05000955v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580117v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Benhamad" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tardy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05000927v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133128v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845882v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chainet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836181v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836121v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836179v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845907v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836186v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836189v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836185v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836184v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836188v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304649v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Podetti" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473089v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233454v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015423v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00786404v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007EMSE0005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>