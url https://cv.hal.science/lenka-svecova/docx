--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -66,3809 +66,3943 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Membrane–Electrode Separation Processes for the Recycling of Ionomer Membranes in End-of-Life PEM Fuel Cells</w:t>
+                <w:t xml:space="preserve">Applicability of paper deinking process for silver separation and concentration from a paper-based printed electronics prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Robert</w:t>
+                <w:t xml:space="preserve">João Conceição</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dubelley</w:t>
+                <w:t xml:space="preserve">Denis Curtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Paul</w:t>
+                <w:t xml:space="preserve">Lilie Eude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenka Svecova</w:t>
+                <w:t xml:space="preserve">Pamela Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corine Bas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadège Reverdy-Bruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39 (5), pp.2758-2771. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (3), pp.2743-2753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.4c04930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5ra09210h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918734v1</w:t>
+                <w:t xml:space="preserve">hal-05618401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of Silver and Cellulosic Fibers for Recycling and Reuse of Printed Electronic Devices Components</w:t>
+                <w:t xml:space="preserve">Investigation of Membrane–Electrode Separation Processes for the Recycling of Ionomer Membranes in End-of-Life PEM Fuel Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramzi Khiari</w:t>
+                <w:t xml:space="preserve">Mylène Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Marlin</w:t>
+                <w:t xml:space="preserve">F. Dubelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Curtil</w:t>
+                <w:t xml:space="preserve">Alex Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Aurousseau</w:t>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenka Svecová</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corine Bas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recycling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (6), pp.201. </w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (5), pp.2758-2771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/recycling10060201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.4c04930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05562750v1</w:t>
+                <w:t xml:space="preserve">hal-04918734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the environmental hotspots of a recycling process - Case study of a Pt PEMFC catalyst closed-loop recycling system evaluated via life cycle assessment methodology</w:t>
+                <w:t xml:space="preserve">Separation of Silver and Cellulosic Fibers for Recycling and Reuse of Printed Electronic Devices Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Bauer</w:t>
+                <w:t xml:space="preserve">Ramzi Khiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiranpal Singh</w:t>
+                <w:t xml:space="preserve">Nathalie Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Curtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mandil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lenka Svecova</w:t>
+                <w:t xml:space="preserve">Marc Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Dubau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lenka Svecová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 63, pp.396-410. </w:t>
+              <w:t xml:space="preserve">Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (6), pp.201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.03.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/recycling10060201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524468v1</w:t>
+                <w:t xml:space="preserve">hal-05562750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of methods to quantify silver screen-printed onto cellulosic substrate: towards recycling of printed electronics</w:t>
+                <w:t xml:space="preserve">Identification of the environmental hotspots of a recycling process - Case study of a Pt PEMFC catalyst closed-loop recycling system evaluated via life cycle assessment methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Conceição</w:t>
+                <w:t xml:space="preserve">Tom Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Party</w:t>
+                <w:t xml:space="preserve">Kiranpal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Curtil</w:t>
+                <w:t xml:space="preserve">Guillaume Mandil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Švecová</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flexible and Printed Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2058-8585/acf142⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63, pp.396-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245189v1</w:t>
+                <w:t xml:space="preserve">hal-04524468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium‐Ion Battery Cathode Recycling through a Closed‐Loop Process Using a Choline Chloride‐Ethylene Glycol‐Based Deep‐Eutectic Solvent in the Presence of Acid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of methods to quantify silver screen-printed onto cellulosic substrate: towards recycling of printed electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Conceição</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Party</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Yetim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lenka Svecova</w:t>
+                <w:t xml:space="preserve">D Curtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐claude Leprêtre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L Švecová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistryOpen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/open.202300061⟩</w:t>
+              <w:t xml:space="preserve">Flexible and Printed Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (3), pp.035014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2058-8585/acf142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245177v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-loop process for Zn and Cu selective recovery from MSWI bottom ash fine fraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Lithium‐Ion Battery Cathode Recycling through a Closed‐Loop Process Using a Choline Chloride‐Ethylene Glycol‐Based Deep‐Eutectic Solvent in the Presence of Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Yetim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Deseure</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐claude Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mineng.2023.108353⟩</w:t>
+              <w:t xml:space="preserve">ChemistryOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/open.202300061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245181v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Separation of Manganese, Cobalt, and Nickel in a Fully Aqueous System</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Closed-loop process for Zn and Cu selective recovery from MSWI bottom ash fine fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena Passos</w:t>
+                <w:t xml:space="preserve">Mathilde Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Gras</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jonathan Deseure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c04043⟩</w:t>
+              <w:t xml:space="preserve">Minerals Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 203, pp.108353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mineng.2023.108353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943104v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legal situation and current practice of waste incineration bottom ash utilisation in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flame Retardant-Functionalized Cotton Cellulose Using Phosphonate-Based Ionic Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Al Hokayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominik Blasenbauer</w:t>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Huber</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Denise Blanc-Biscarat</w:t>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2019.11.031⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (7), pp.1629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25071629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472497v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame Retardant-Functionalized Cotton Cellulose Using Phosphonate-Based Ionic Liquids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective Separation of Manganese, Cobalt, and Nickel in a Fully Aqueous System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Passos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Al Hokayem</w:t>
+                <w:t xml:space="preserve">Sílvia Juliana Rodriguez Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland El Hage</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+                <w:t xml:space="preserve">Márcia Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25071629⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (32), pp.12260-12269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c04043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537288v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncommon biphasic behaviour induced by very high metal ion concentrations in HCl/H 2 O/[P 44414 ]Cl and HCl/H 2 O/PEG-600 systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Legal situation and current practice of waste incineration bottom ash utilisation in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Blasenbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eris Sinoimeri</w:t>
+                <w:t xml:space="preserve">Jakob Lederer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Maia Fernandes</w:t>
+                <w:t xml:space="preserve">Margarida Quina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Cognard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lenka Svecova</w:t>
+                <w:t xml:space="preserve">Denise Blanc-Biscarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CP03689G⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, pp.868-883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2019.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995444v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closing the loop: Life cycle assessment and optimization of a PEMFC platinum-based catalyst recycling process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncommon biphasic behaviour induced by very high metal ion concentrations in HCl/H 2 O/[P 44414 ]Cl and HCl/H 2 O/PEG-600 systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eris Sinoimeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Duclos</w:t>
+                <w:t xml:space="preserve">Victor Maia Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Chattot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+                <w:t xml:space="preserve">Jérôme Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mandil</w:t>
+                <w:t xml:space="preserve">Jorge Fernando Brandão Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22, pp.1919-1933. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (40), pp.23226-23236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9GC03630J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0CP03689G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473412v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Cobalt and Platinum Extraction in Hydrophobic and Hydrophilic Ionic Liquids: Implication for Proton Exchange Membrane Fuel Cell Recycling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Closing the loop: Life cycle assessment and optimization of a PEMFC platinum-based catalyst recycling process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lenka Svecova</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chattot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c04263⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.1919-1933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9GC03630J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02995459v1</w:t>
+                <w:t xml:space="preserve">hal-02473412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface characterization of 1-butyl-1-ethylpiperidinium bromide by inverse gas chromatography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Papaiconomou</w:t>
+                <w:t xml:space="preserve">A Comparison of Cobalt and Platinum Extraction in Hydrophobic and Hydrophilic Ionic Liquids: Implication for Proton Exchange Membrane Fuel Cell Recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Baup</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Vijetha Mogilireddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2019.110945⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (42), pp.15865-15874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c04263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317869v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rh(III) Aqueous Speciation with Chloride as a Driver for Its Extraction by Phosphonium Based Ionic Liquids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Surface characterization of 1-butyl-1-ethylpiperidinium bromide by inverse gas chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Papadopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papaiconomou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Baup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Iojoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules24071391⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 287, pp.110945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2019.110945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271231v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the fundamentals of acid-induced ionic liquid-based aqueous biphasic system</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Rh(III) Aqueous Speciation with Chloride as a Driver for Its Extraction by Phosphonium Based Ionic Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papaiconomou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Billard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CP02862A⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (7), pp.1391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24071391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898070v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metals: From Speciation in the Aqueous Phases to the Liquid–Liquid Extraction Mechanism</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Understanding the fundamentals of acid-induced ionic liquid-based aqueous biphasic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijetha Mogilireddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Passos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solution Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10953-018-0797-x⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (24), pp.16477 - 16484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP02862A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271276v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental assessment of proton exchange membrane fuel cell platinum catalyst recycling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metals: From Speciation in the Aqueous Phases to the Liquid–Liquid Extraction Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Švecová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Billard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Solution Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (8), pp.1291-1292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10953-018-0797-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.10.197⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">emse-01392130v1</w:t>
+                <w:t xml:space="preserve">hal-02271276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative extraction of Rh( iii ) using ionic liquids and its simple separation from Pd( ii )</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Environmental assessment of proton exchange membrane fuel cell platinum catalyst recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lupsea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mandil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6dt02384c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142 (Part 4), pp.2618-2628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.10.197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271342v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01392130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process development and optimization for platinum recovery from PEM fuel cell catalyst</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Quantitative extraction of Rh( iii ) using ionic liquids and its simple separation from Pd( ii )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papaiconomou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrometallurgy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2015.12.013⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (38), pp.15162-15169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6dt02384c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">emse-01250194v1</w:t>
+                <w:t xml:space="preserve">hal-02271342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of Arrhenius and several VTF laws to describe the effect of TaF5 addition onto the transport properties of 1-butyl-1-methylpyrrolidinium bis(trifluoromethylsulfonyl)imide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maguy Nahra</w:t>
+                <w:t xml:space="preserve">Process development and optimization for platinum recovery from PEM fuel cell catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Chaînet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Billard</w:t>
+                <w:t xml:space="preserve">Valérie Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mandil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrometallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 160, pp.79-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2015.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2016.01.043⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901892v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01250194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possibilities and limitations in separating Pt( iv ) from Pd( ii ) combining imidazolium and phosphonium ionic liquids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reliability of Arrhenius and several VTF laws to describe the effect of TaF5 addition onto the transport properties of 1-butyl-1-methylpyrrolidinium bis(trifluoromethylsulfonyl)imide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Nahra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaînet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Cathelin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Laure Cointeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Billard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 44 (46), pp.20131 - 20138. </w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 415, pp.101 - 109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5DT03791C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2016.01.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901896v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pentavalent tantalum reduction mechanism from 1-butyl-3-methyl pyrrolidinium bis(trifluoromethylsulfonyl)imide ionic liquid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Possibilities and limitations in separating Pt( iv ) from Pd( ii ) combining imidazolium and phosphonium ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papaiconomou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (46), pp.20131 - 20138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5DT03791C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.09.106⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01901899v1</w:t>
+                <w:t xml:space="preserve">hal-01901896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium recovery from aqueous solution by sorption/desorption</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pentavalent tantalum reduction mechanism from 1-butyl-3-methyl pyrrolidinium bis(trifluoromethylsulfonyl)imide ionic liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Nahra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaînet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrometallurgy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 182, pp.891 - 899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.09.106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2013.11.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01887910v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of selenium oxyanions through TiO2porous media: Column experiments and multi-scale modeling</w:t>
+                <w:t xml:space="preserve">Lithium recovery from aqueous solution by sorption/desorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Nsir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lenka Švecová</w:t>
+                <w:t xml:space="preserve">Julien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Sardin</w:t>
+                <w:t xml:space="preserve">Fanny Lagallarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Simonnot</w:t>
+                <w:t xml:space="preserve">Richard Laucournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 160, pp.30-41. </w:t>
+              <w:t xml:space="preserve">Hydrometallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 143, pp.1 - 11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2014.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2013.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00963849v1</w:t>
+                <w:t xml:space="preserve">hal-01887910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between batch and column experiments to determine the surface charge properties of rutile TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; powder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lenka Svecova</w:t>
+                <w:t xml:space="preserve">Transport of selenium oxyanions through TiO2porous media: Column experiments and multi-scale modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Nsir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Švecová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Cremel</w:t>
+                <w:t xml:space="preserve">Michel Sardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Sirguey</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Simonnot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 325 (2), pp. 363-370. </w:t>
+              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 160, pp.30-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10529-008-9832-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2014.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00421012v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00963849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waste Fungal Biomass for Mercury Biosorption – Column Studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comparison between batch and column experiments to determine the surface charge properties of rutile TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Kubal</w:t>
+                <w:t xml:space="preserve">Sébastien Cremel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guibal Eric</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Sirguey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Simonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 20-21, pp.623-626. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 325 (2), pp. 363-370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.20-21.623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10529-008-9832-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663939v1</w:t>
+                <w:t xml:space="preserve">hal-00421012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waste Biomass Characterization and Metal-Biomass Interactions Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Waste Fungal Biomass for Mercury Biosorption – Column Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guibal Eric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 20-21, pp.619-622. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 20-21, pp.623-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.20-21.623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.20-21.619⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04663938v1</w:t>
+                <w:t xml:space="preserve">hal-04663939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium, lead and mercury biosorption on waste fungal biomass issued from fermentation industry. I. Equilibrium studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Waste Biomass Characterization and Metal-Biomass Interactions Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kubal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketa Spanelova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Guibal</w:t>
+                <w:t xml:space="preserve">Guibal Eric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20-21, pp.619-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.20-21.619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2006.03.024⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00417529v1</w:t>
+                <w:t xml:space="preserve">hal-04663938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of waste biomasses issued from Czech fermentation industry as metal biosorbents (in Czech)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lenka Švecová</w:t>
+                <w:t xml:space="preserve">Cadmium, lead and mercury biosorption on waste fungal biomass issued from fermentation industry. I. Equilibrium studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketa Španělová</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Marketa Spanelova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Odpadové fórum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 52 (1), pp. 142-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2006.03.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00420637v1</w:t>
+                <w:t xml:space="preserve">hal-00417529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valorization of waste biomasses issued from Czech fermentation industry as metal biosorbents (in Czech)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Švecová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marketa Španělová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kubal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Odpadové fórum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1, pp. 36-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Morphological Evolution of Polyoctenamer upon Photo-Ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Commereuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Verney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 204, pp. 76-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/macp.200290057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3878,4068 +4012,4068 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling of Ionomer Membranes in End-of-Life PEM Fuel Cells: Study of Membrane-Electrodes Separation Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dubelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">248th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECS, Oct 2025, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The selective leaching of gold by deep eutectic solvents: strengths and limitations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Paper, a key element for a sustainable PCB: Evaluation of the recyclability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Déprès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Thénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnel Brzovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reverdy-Bruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Daviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euchemsil 2024 – 26th EUCHEMS conference on molten salts and ionic liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Santiago de compostela, Galicia, Spain</w:t>
+              <w:t xml:space="preserve">MecaPlasTronic Connection 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, First Connection, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580110v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental impacts assessment of enhanced recovery methods for metals and minerals from fine incineration bottom ash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Holo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lupsea-Toader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFGP, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECYCLING OF PRINTED ELECTRONICS PCBs ON PAPER SUBSTRATES</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The selective leaching of gold by deep eutectic solvents: strengths and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Le Tulzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Daviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LOPEC - International Exhibition and Conference for Flexible, Organic and Printed Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Munich (Allemagne), Germany</w:t>
+              <w:t xml:space="preserve">Euchemsil 2024 – 26th EUCHEMS conference on molten salts and ionic liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Santiago de compostela, Galicia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580111v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une économie circulaire - Récupération de l'argent issu du recyclage des appareils électroniques imprimés sur des substrats cellulosiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">RECYCLING OF PRINTED ELECTRONICS PCBs ON PAPER SUBSTRATES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnel Brzovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Curtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Reverdy-Bruas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Interdisciplinaire sur l'Économie Circulaire 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">LOPEC - International Exhibition and Conference for Flexible, Organic and Printed Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Munich (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813370v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resurrecting PEMFC nanocatalysts - Electrochemical approches for platinum recycling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Vers une économie circulaire - Récupération de l'argent issu du recyclage des appareils électroniques imprimés sur des substrats cellulosiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Khiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Curtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aurousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Topical Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Electrochemistry, Jun 2024, Stresa, Italy, Italy</w:t>
+              <w:t xml:space="preserve">Congrès Interdisciplinaire sur l'Économie Circulaire 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813365v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux et les défis du recyclage des batteries Li-ion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Resurrecting PEMFC nanocatalysts - Electrochemical approches for platinum recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ForumLabo Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">37th Topical Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Electrochemistry, Jun 2024, Stresa, Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580113v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paper, a key element for a sustainable PCB: Evaluation of the recyclability</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les enjeux et les défis du recyclage des batteries Li-ion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Yetim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Karar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MecaPlasTronic Connection 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, First Connection, Nov 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">ForumLabo Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05000361v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is electrochemical leaching of PEMFC platinum-based catalysts feasible?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dubau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon, France. pp.ise232813</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why and How should the PEMFCs be recycled? – Focus on the MEA case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">244th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Electrochemical Society, Oct 2023, Gothenburg (SUE), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using LCA for process evaluation: Case study of Pt closed-loop recycling from PEM fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Johnson Matthey virtual conference « Platinum group metals: critical to the future of sustainable technologies?”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Johnson Matthey, Jul 2023, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is PEMFC an environmentally friendly technology?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Summer School Hydrogen 2023 – Insights on hydrogen energy from production to applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attempt to localize and quantify chemical and radiation grafting of vinyl phosphonic acid on miscanthus x giganteus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Al Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyray 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of conductive tracks screen-printed onto cellulose: towards circular economy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is closed-loop recycling of lithium-ion batteries feasible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Yetim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Sciences and Engineering Research Council (NSERC) of Canada General Assembly – Green Electronics Strategic Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Québec, Canada</w:t>
+              <w:t xml:space="preserve">13ème Symposium France-Japon sur les Batteries au Lithium et Nouvelles Générations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Provins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836139v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling process of Membrane Electrode Assembly of PEMFC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">What is the composition of spent Li-ion batteries?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Yetim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Nahra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrolyzer Recycling Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Washington + online, United States</w:t>
+              <w:t xml:space="preserve">WasteEng 2022 - 9th International Conference on Engineering for Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783295v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is closed-loop recycling of lithium-ion batteries feasible?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Yetim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">241st ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidic aqueous biphasic systems as a stimuli-responsive platform to improve metal recovery and circularity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Papaiconomou</w:t>
+                <w:t xml:space="preserve">Recycling of conductive tracks screen-printed onto cellulose: towards circular economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Conceição</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorianne Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Nahra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Party</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Curtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Annual Green Chemistry &amp; Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Reston, United States</w:t>
+              <w:t xml:space="preserve">Natural Sciences and Engineering Research Council (NSERC) of Canada General Assembly – Green Electronics Strategic Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844631v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is closed-loop recycling of lithium-ion batteries feasible?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Recycling process of Membrane Electrode Assembly of PEMFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubelley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 2022 - 9th International Conference on Engineering for Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Electrolyzer Recycling Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Washington + online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836175v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de récupération de métaux à partir d’un minerai secondaire à faible teneur : les mâchefers d’incinération d’ordures ménagères</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Acidic aqueous biphasic systems as a stimuli-responsive platform to improve metal recovery and circularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana R F Carreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Passos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papaiconomou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2022 - 18ème congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">26th Annual Green Chemistry &amp; Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Reston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845899v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts d’impuretés contenues dans le bio hydrogène sur les performances de PEMFC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Konakpo Parfait Kamara</w:t>
+                <w:t xml:space="preserve">Is closed-loop recycling of lithium-ion batteries feasible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Yetim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Druart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Deseure</w:t>
+                <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2022 - 18ème congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">WasteEng 2022 - 9th International Conference on Engineering for Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845897v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the composition of spent Li-ion batteries?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Procédé de récupération de métaux à partir d’un minerai secondaire à faible teneur : les mâchefers d’incinération d’ordures ménagères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 2022 - 9th International Conference on Engineering for Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">SFGP 2022 - 18ème congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836148v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is closed-loop recycling of lithium-ion batteries feasible?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impacts d’impuretés contenues dans le bio hydrogène sur les performances de PEMFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konakpo Parfait Kamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Symposium France-Japon sur les Batteries au Lithium et Nouvelles Générations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Provins, France</w:t>
+              <w:t xml:space="preserve">SFGP 2022 - 18ème congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836176v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IS ELECTRO-ASSISTED LEACHING A FEASIBLE OPTION FOR THE RECOVERY OF TRACE ELEMENTS FROM MUNICIPAL SOLID WASTE INCINERATOR BOTTOM ASH?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Stratégies d’utilisation de bio hydrogène pour la technologie PEMFC : Utilisation directe, purification, compression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konakpo Parfait Kamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESEE 2021: 12th European Symposium on Electrochemical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, online, Netherlands</w:t>
+              <w:t xml:space="preserve">1ère REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03304536v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03305060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recyclage du Pt à partir des piles à combustible PEMFC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lenka Svecova</w:t>
+                <w:t xml:space="preserve">Proposition of ecological alternative method for lithium-ion batteries metals recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Yetim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Švecová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique Métaux critiques du pôle Axelera</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">WasteEng 2020 - 8th International Conference on Engineering for Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03305152v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards recycling of conductive tracks screen-printed onto pure cellulose: Study of the conventional flotation process to separate fibres and functional ink</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Curtil</w:t>
+                <w:t xml:space="preserve">IS ELECTRO-ASSISTED LEACHING A FEASIBLE OPTION FOR THE RECOVERY OF TRACE ELEMENTS FROM MUNICIPAL SOLID WASTE INCINERATOR BOTTOM ASH?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Belfqueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lupsea-Toader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Švecová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deseure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th EPNOE International Polysaccharide Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">ESEE 2021: 12th European Symposium on Electrochemical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, online, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533665v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédés de recyclage de matériaux de piles à combustible</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Recyclage du Pt à partir des piles à combustible PEMFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Journée Technique Métaux critiques du pôle Axelera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03305050v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03305152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition of ecological alternative method for lithium-ion batteries metals recycling</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards recycling of conductive tracks screen-printed onto pure cellulose: Study of the conventional flotation process to separate fibres and functional ink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceição H. F. João</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorianne Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Nahra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Party</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Curtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 2020 - 8th International Conference on Engineering for Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
+              <w:t xml:space="preserve">7th EPNOE International Polysaccharide Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03304160v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d’utilisation de bio hydrogène pour la technologie PEMFC : Utilisation directe, purification, compression.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Procédés de recyclage de matériaux de piles à combustible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian R Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03305060v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03305050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recyclage des NPs de Pt et de Pt/Co pour l’application PEMFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illoul Aboubaker-Essedik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème réunion plénière du GDR HysPàC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights in rhodium extraction by phosphonium based ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Švecová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papaiconomou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILSEPT 2019 - 4th International Conference on Ionic Liquids in Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Identify Relevant Parameters for the Recycling of Ni-MH Batteries to Decrease Their Environmental Impacts?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Betmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circular Economy of Batteries Production and Recycling Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaching and recovery of trace elements from bottom ash - Preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lupsea-Toader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Švecová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Belfqueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorisation (Waste Eng)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle assessment of a recycling process - case study of platinum catalyst recycling from spent PEM fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Švecová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01574052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental assessment of MEA considering production stage and recycling of platinum catalyst</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Development of a PEMFC platinum catalyst recycling proces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on ”Fundamentals &amp; Development of Fuel Cells” (FDFC2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National Polytechnique de Toulouse, Feb 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">congress ECCE10+ECAB3+EPIC5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01233432v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02359147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a PEMFC platinum catalyst recycling proces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Environmental assessment of MEA considering production stage and recycling of platinum catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lupsea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mandil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congress ECCE10+ECAB3+EPIC5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on ”Fundamentals &amp; Development of Fuel Cells” (FDFC2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National Polytechnique de Toulouse, Feb 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02359147v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01233432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recyclage des piles à combustible : faisabilité et analyse environnementale du procédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Octavia Lupsea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journée scientifique annuelle du CODEGEPRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA de Lyon, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01313906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the treatment of fungal biomass on sorption properties for lead and mercury uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marketa Španělová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guibal Eric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Biohydrometallurgy Symposium (IBS 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7949,2217 +8083,2217 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct recycling of hybrid electrolyte for solid-state Li battery - An overview of the Horizon Europe SEATBELT project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The challenges of printed electronics on cellulose towards a sustainable approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnel Brzovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reverdy-Bruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Curtil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Direct recycling battery conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Wuerzburg, Germany</w:t>
+              <w:t xml:space="preserve">Symposium pour l’électronique &amp; le numérique durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813381v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de l'électronique imprimée sur support cellulosique – Vers une approche durable</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Direct recycling of hybrid electrolyte for solid-state Li battery - An overview of the Horizon Europe SEATBELT project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khawla Zrikem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximiliano Andres Zensich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fourdrinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium pour l’électronique &amp; le numérique durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Grenoble, France. Symposium pour l’électronique &amp; le numérique durables, 2024</w:t>
+              <w:t xml:space="preserve">Direct recycling battery conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Wuerzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04948840v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards sustainable electronics : Recycling of industrial paper made RFID tags using conventional paper recycling units</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Enjeux de l'électronique imprimée sur support cellulosique – Vers une approche durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnel Brzovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reverdy-Bruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Curtil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MecaPlasTronic Connection 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Symposium pour l’électronique &amp; le numérique durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Grenoble, France. Symposium pour l’électronique &amp; le numérique durables, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05000955v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of a hydrogen dilution effect on the performance of PEMFC fuel cell</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Towards sustainable electronics : Recycling of industrial paper made RFID tags using conventional paper recycling units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnel Brzovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reverdy-Bruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Curtil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODVAL 2024 – 20th Symposium on modeling and experimental validation of electrochemical energy technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Baden, Switzerland</w:t>
+              <w:t xml:space="preserve">MecaPlasTronic Connection 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580117v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenges of printed electronics on cellulose towards a sustainable approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Numerical study of a hydrogen dilution effect on the performance of PEMFC fuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Benhamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konakpo Parfait Kamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium pour l’électronique &amp; le numérique durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">MODVAL 2024 – 20th Symposium on modeling and experimental validation of electrochemical energy technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Baden, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05000927v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of chemical and radiation grafting of vinyl phosphonic acid on natural fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Al Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miller Conference on Radiation Chemistry 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bastia, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep eutectic solvents: a promising medium for the selective dissolution of noble metals used in advanced electronic modules devices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Développement d’un procédé de recyclage de batteries Li-ion en boucle fermée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Yetim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants de l’ED I-MEP2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">SFGP 2022 - 18ème congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845882v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-of-life of paper-based electronic devices – flotation process as a first step for recycling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biohydrogen utilization strategies for PEMFC technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konakpo Parfait Kamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deseure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LOPEC Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Munich, Germany</w:t>
+              <w:t xml:space="preserve">WasteEng 2022 - 9th International Conference on Engineering for Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836181v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine fraction of municipal solid waste incinerator: Zinc and copper urban mine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Deep eutectic solvents: a promising medium for the selective dissolution of noble metals used in advanced electronic modules devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chainet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Le Tulzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 2022 - 9th International Conference on Engineering for Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Copenhagen, Denmark. </w:t>
+              <w:t xml:space="preserve">Journée des doctorants de l’ED I-MEP2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836121v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biohydrogen utilization strategies for PEMFC technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">End-of-life of paper-based electronic devices – flotation process as a first step for recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Conceição</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorianne Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Nahra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konakpo Parfait Kamara</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mikael Party</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Curtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 2022 - 9th International Conference on Engineering for Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">LOPEC Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836179v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un procédé de recyclage de batteries Li-ion en boucle fermée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fine fraction of municipal solid waste incinerator: Zinc and copper urban mine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deseure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2022 - 18ème congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">WasteEng 2022 - 9th International Conference on Engineering for Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Copenhagen, Denmark. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845907v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine fraction of municipal solid waste incinerator : zinc and copper urban mine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Study of lithium batteries ageing in aeronautics applications for second life purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Podetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Yetim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Deseure</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première journée scientifique : pôle PEM – écoles doctorales EEATS, I-MEP2, pHysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ESEE 2021: 12th European Symposium on Electrochemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836186v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fraction fine des mâchefers d’incinération d’ordures ménageres : une ressource secondaire de cuivre et de zinc</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stratégie d’utilisation de bio-hydrogène dans les PEMFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konakpo Parfait Kamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique CODEGEPRA – SFGP Sud-Est 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836189v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biohydrogen utilization strategies for PEMFC technologies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fine fraction of municipal solid waste incinerator : zinc and copper urban mine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première journée scientifique : pôle PEM – écoles doctorales EEATS, I-MEP2, pHysique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836185v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards recycling of conductive tracks screen-printed onto pure cellulose: Study of the conventional flotation process to separate fibres and functional ink</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La fraction fine des mâchefers d’incinération d’ordures ménageres : une ressource secondaire de cuivre et de zinc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deseure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première journée scientifique : pôle PEM – écoles doctorales EEATS, I-MEP2, pHysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique CODEGEPRA – SFGP Sud-Est 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836184v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie d’utilisation de bio-hydrogène dans les PEMFC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Biohydrogen utilization strategies for PEMFC technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konakpo Parfait Kamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique CODEGEPRA – SFGP Sud-Est 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Première journée scientifique : pôle PEM – écoles doctorales EEATS, I-MEP2, pHysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836188v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of lithium batteries ageing in aeronautics applications for second life purposes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards recycling of conductive tracks screen-printed onto pure cellulose: Study of the conventional flotation process to separate fibres and functional ink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Conceição</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorianne Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Nahra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Party</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Curtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESEE 2021: 12th European Symposium on Electrochemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, Netherlands</w:t>
+              <w:t xml:space="preserve">Première journée scientifique : pôle PEM – écoles doctorales EEATS, I-MEP2, pHysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03304649v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective dissolution of modified natural fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Al Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Švecová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILSEPT 2019 - 4th International Conference on Ionic Liquids in Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of PEMFC platinum catalyst recycling processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lupsea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LCM 2015, the 7th International Conference on Life Cycle Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Bordeaux, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01233454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10169,147 +10303,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refabrication de nanoparticules de Pt pour les PEMFC: chimie innovante et impacts environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chattot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10319,114 +10453,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des propriétés adsorbantes de biomasses fongiques : application au traitement d'effluents métallifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2007EMSE0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00786404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId248"/>
+      <w:footerReference w:type="default" r:id="rId252"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10573,51 +10707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubelley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Paul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c04930" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05562750v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Khiari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marlin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Curtil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aurousseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecov&#225;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/recycling10060201" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04524468v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bauer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiranpal Singh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.03.023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245189v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Party" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Curtil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L &#352;vecov&#225;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Marlin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-8585/acf142" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245177v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yetim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202300061" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245181v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perrin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2023.108353" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943104v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schaeffer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Passos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Juliana Rodriguez Vargas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Neves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c04043" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472497v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Blasenbauer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huber" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Lederer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Quina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.11.031" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02537288v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Al Hokayem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25071629" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02995444v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eris Sinoimeri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Maia Fernandes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cognard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fernando Brand&#227;o Pereira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP03689G" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473412v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Duclos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9GC03630J" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02995459v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijetha Mogilireddy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c04263" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317869v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Papadopoulou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baup" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iojoiu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2019.110945" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271231v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071391" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01898070v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP02862A" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271276v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka &#352;vecov&#225;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-018-0797-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01392130v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lupsea" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.10.197" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271342v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt02384c" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01250194v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2015.12.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHL97VRV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901892v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Nahra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cha&#238;net" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cointeaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.01.043" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54QCQ3D8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901896v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cathelin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT03791C" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901899v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.09.106" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MLNZPR7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887910v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lagallarde" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laucournet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2013.11.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963849v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nsir" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sardin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2014.02.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VCZ97L7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421012v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cremel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sirguey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-008-9832-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9N7XTG97-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663939v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kubal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibal Eric" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.20-21.623" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663938v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.20-21.619" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417529v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Spanelova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guibal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2006.03.024" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STLF2PK1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420637v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa &#352;pan&#283;lov&#225;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418035v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Commereuc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verney" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200290057" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8T7L9VT3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344673v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubelley" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04580110v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andr&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Audouin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Le Tulzo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Daviot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813377v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Holo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lupsea-Toader" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04580111v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnel Brzovic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Reverdy-Bruas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813370v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813365v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580113v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Karar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05000361v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael D&#233;pr&#232;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Th&#233;not" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Reverdy-Bruas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04172111v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Druart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245202v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172199v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172196v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133092v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836139v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorianne Ginot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Party" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783295v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836130v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844631v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R F Carreira" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836175v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845899v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845897v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konakpo Parfait Kamara" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836148v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Grimaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836176v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304536v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Belfqueh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305152v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533665v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concei&#231;&#227;o H. F. Jo&#227;o" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305050v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian R Chatenet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304160v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305060v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836178v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illoul Aboubaker-Essedik" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Dubau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riassetto" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472538v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054496v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Betmont" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Guglielmi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060801v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lupsea-Toader" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01574052v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233432v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02359147v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01313906v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Octavia Lupsea" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04755844v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813381v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Zrikem" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Andres Zensich" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Nowak" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fourdrinier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lafort" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04948840v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05000955v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580117v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Benhamad" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tardy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05000927v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133128v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845882v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chainet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836181v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836121v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836179v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845907v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836186v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836189v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836185v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836184v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836188v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304649v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Podetti" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473089v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233454v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015423v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00786404v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007EMSE0005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05618401v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Curtil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilie Eude" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Abboud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Reverdy-Bruas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ra09210h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918734v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubelley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Paul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c04930" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05562750v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Khiari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marlin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aurousseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecov&#225;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/recycling10060201" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04524468v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bauer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiranpal Singh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.03.023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Party" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Curtil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L &#352;vecov&#225;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Marlin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-8585/acf142" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yetim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202300061" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245181v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perrin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2023.108353" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02537288v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Al Hokayem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25071629" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943104v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schaeffer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Passos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Juliana Rodriguez Vargas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Neves" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c04043" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472497v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Blasenbauer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huber" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Lederer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Quina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.11.031" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02995444v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eris Sinoimeri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Maia Fernandes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cognard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fernando Brand&#227;o Pereira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP03689G" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473412v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Duclos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9GC03630J" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02995459v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijetha Mogilireddy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c04263" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317869v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Papadopoulou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baup" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iojoiu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2019.110945" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271231v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071391" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01898070v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP02862A" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271276v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka &#352;vecov&#225;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-018-0797-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01392130v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lupsea" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.10.197" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271342v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt02384c" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01250194v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2015.12.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHL97VRV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901892v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Nahra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cha&#238;net" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cointeaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.01.043" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54QCQ3D8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901896v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cathelin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT03791C" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901899v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.09.106" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MLNZPR7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887910v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lagallarde" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laucournet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2013.11.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963849v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nsir" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sardin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2014.02.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VCZ97L7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421012v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cremel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sirguey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-008-9832-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9N7XTG97-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663939v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kubal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibal Eric" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.20-21.623" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663938v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.20-21.619" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417529v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Spanelova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guibal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2006.03.024" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STLF2PK1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420637v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa &#352;pan&#283;lov&#225;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418035v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Commereuc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verney" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200290057" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8T7L9VT3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344673v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubelley" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05000361v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael D&#233;pr&#232;s" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Th&#233;not" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnel Brzovic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813377v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Holo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lupsea-Toader" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04580110v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andr&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Audouin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Le Tulzo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Daviot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04580111v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Reverdy-Bruas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813370v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813365v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580113v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Karar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04172111v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Druart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245202v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172199v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172196v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133092v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836176v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836148v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Grimaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836130v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836139v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorianne Ginot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Party" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783295v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844631v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R F Carreira" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836175v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845899v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845897v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konakpo Parfait Kamara" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305060v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304160v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304536v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Belfqueh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305152v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533665v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concei&#231;&#227;o H. F. Jo&#227;o" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305050v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian R Chatenet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836178v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illoul Aboubaker-Essedik" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Dubau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riassetto" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472538v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054496v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Betmont" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Guglielmi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060801v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lupsea-Toader" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01574052v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02359147v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233432v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01313906v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Octavia Lupsea" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04755844v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05000927v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813381v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Zrikem" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Andres Zensich" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Nowak" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fourdrinier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lafort" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04948840v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05000955v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580117v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Benhamad" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tardy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133128v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845907v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836179v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845882v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chainet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836181v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836121v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304649v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Podetti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836188v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836186v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836189v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836185v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836184v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473089v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233454v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015423v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00786404v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007EMSE0005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>