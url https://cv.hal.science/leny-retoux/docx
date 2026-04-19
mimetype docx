--- v0 (2026-03-15)
+++ v1 (2026-04-19)
@@ -70,50 +70,71 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">leny-retoux</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0009-0001-6340-8308</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -127,71 +148,71 @@
         <w:t xml:space="preserve">Coutumiers et perception des coutumes dans les seigneuries de l'archevêque de Rouen à la fin du Moyen Âge : pratiques scripturaires et comptables comme outils d'administration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Parcours :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ingénieur d’étude contractuel en analyse de sources historiques</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•	Janvier 2022 – Novembre 2022Centre Michel de Boüard – Craham • UMR 6273 (Université de Caen Normandie)Equipex Biblissima+Missions : Création d’un thesaurus « Matières » sur Opentheso à partir du corpus des coutumiers urbains édité dans le cadre du projet Norécrit. Indexation des coutumiers urbains à partir de ce thesaurus.(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://opentheso.unicaen.fr/opentheso/index.xhtml</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•	Septembre 2019 – Décembre 2021Ingénieur d’étude contractuel en analyse de sources historiquesCentre Michel de Boüard – Craham • UMR 6273 (Université de Caen Normandie)Projet RIN Norécrit, piloté par Grégory Combalbert et Laurence Jean-Marie.Missions : Recherches archivistiques. Transcription de manuscrits médiévaux et modernes. Établissement d’une édition critique et numérique des coutumiers urbains normands médiévaux par un encodage en XML-TEI et une indexation des lieux et personnes.(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.unicaen.fr/recherche/mrsh/document_numerique/projets/norecrit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Professeur stagiaire d’Histoire-Géographie</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Septembre 2018 – Août 2019Lycée Ronsard, Vendôme</w:t>
@@ -280,691 +301,928 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laure Cébe, La mise en écriture d’un droit coutumier. Les coutumes de la vicomté de l’eau de Rouen (XIIIe- XVIe siècle), soutenance de thèse de doctorat, 14 décembre 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lény Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'étude des coutumiers urbains au regard de registres de comptes : perspectives de recherche et édition numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lény Retoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du CERCOR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 46, pp.43-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruire les chaînes de l’information comptable : une archéologie des comptes seigneuriaux de Dieppe et Louviers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les coutumiers et tarifs de taxes : apport à l’analyse de la réglementation des activités commerciales dans les villes et ports de Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lény Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cébe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au miroir des comptes médiévaux : restituer les logiques de l’information comptable (II)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Limoges (Université), France</w:t>
+              <w:t xml:space="preserve">9e journée d'étude du Centre de recherche et d’étude sur le commerce international médiéval (CRECIM) : Les écrits du commerce II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Troyes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289888v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaîne d'écriture et réseau documentaire des comptes seigneuriaux de Dieppe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reconstruire les chaînes de l’information comptable : une archéologie des comptes seigneuriaux de Dieppe et Louviers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lény Retoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École doctorale "Diplomatique comparée"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École française de Rome; Università di Roma La Sapienza; Paul Bertand; Arianna d'Ottone; Antonella Ghignoli, May 2024, Rome, Italie</w:t>
+              <w:t xml:space="preserve">Au miroir des comptes médiévaux : restituer les logiques de l’information comptable (II)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Limoges (Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631406v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méreaux et autres signes d'attestation en contexte commercial : Formes et usages en Normandie d'après les coutumiers des villes et des ports</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La navigation sur la Seine d’après les congés rouennais (fin XIVe – début XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lény Retoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Cèbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Méreaux, jetons et enseignes : quels objets pour quels usages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laurence Jean-Marie; Thibault Cardon, Jun 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">3e Journée d’étude autour de la Seine, champs, historiographie, perspectives « La Seine et les activités économiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631419v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire valoir sa domination et répondre aux usurpations de coutumes sous Guillaume d'Estouteville</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Chaîne d'écriture et réseau documentaire des comptes seigneuriaux de Dieppe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lény Retoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de Cerisy-la-Salle : Seigneurs et maitres, dominer en Normandie médiévale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bastien Michel; Hugo Fresnel, Oct 2024, Cerisy-la Salle, France</w:t>
+              <w:t xml:space="preserve">École doctorale "Diplomatique comparée"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École française de Rome; Università di Roma La Sapienza; Paul Bertand; Arianna d'Ottone; Antonella Ghignoli, May 2024, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934603v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires de la taxation du commerce à Louviers au XVe siècle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Méreaux et autres signes d'attestation en contexte commercial : Formes et usages en Normandie d'après les coutumiers des villes et des ports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lény Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cèbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e école d'été d'histoire économique : Les espaces du commerce aux époques médiévale et moderne. Institutions, échelles et dynamiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Suse, Italie</w:t>
+              <w:t xml:space="preserve">Journée d'étude Méreaux, jetons et enseignes : quels objets pour quels usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence Jean-Marie; Thibault Cardon, Jun 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631378v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le thésaurus matières des coutumiers urbains normands : méthode et conception</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Faire valoir sa domination et répondre aux usurpations de coutumes sous Guillaume d'Estouteville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lény Retoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du CRAHAM, cycle "érudition et numérique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">Colloque international de Cerisy-la-Salle : Seigneurs et maitres, dominer en Normandie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bastien Michel; Hugo Fresnel, Oct 2024, Cerisy-la Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631391v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les territoires de la taxation du commerce à Louviers au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lény Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e école d'été d'histoire économique : Les espaces du commerce aux époques médiévale et moderne. Institutions, échelles et dynamiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Suse, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le thésaurus matières des coutumiers urbains normands : méthode et conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lény Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du CRAHAM, cycle "érudition et numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une édition numérique de coutumiers urbains : enjeux, choix d'encodage et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lény Retoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude NORÉcrit - Pratiques documentaires dans la Normandie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurence Jean-Marie; Grégory Combalbert, Apr 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -974,118 +1232,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thésaurus « matières » des coutumiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lény Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, https://opentheso.unicaen.fr/opentheso/index.xhtml</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId22"/>
+      <w:footerReference w:type="default" r:id="rId27"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1153,51 +1411,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D2C13446"/>
+    <w:nsid w:val="F7C2110A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1384,51 +1642,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leny-retoux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opentheso.unicaen.fr/opentheso/index.xhtml" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/recherche/mrsh/document_numerique/projets/norecrit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631425v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Retoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289888v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631406v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631419v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jean-Marie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure C&#232;be" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934603v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631378v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631391v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631350v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973759v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leny-retoux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-6340-8308" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opentheso.unicaen.fr/opentheso/index.xhtml" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/recherche/mrsh/document_numerique/projets/norecrit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582460v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Retoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631425v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582438v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jean-Marie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure C&#233;be" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289888v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582467v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631406v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631419v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure C&#232;be" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934603v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631378v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631391v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631350v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973759v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>