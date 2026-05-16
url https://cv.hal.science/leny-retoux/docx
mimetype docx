--- v1 (2026-04-19)
+++ v2 (2026-05-16)
@@ -1411,51 +1411,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7C2110A"/>
+    <w:nsid w:val="15EB0736"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>