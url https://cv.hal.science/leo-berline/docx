--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -252,468 +252,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics of copepod taxa and trophic groups in a long-term time series in the NW-Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">From calibration to identifiability analysis: Using a multi-reserve DEB model to understand holopelagic Sargassum spp. growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Garcia</w:t>
+                <w:t xml:space="preserve">María-José Lagunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Bănaru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Guilloux</w:t>
+                <w:t xml:space="preserve">Gonçalo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berline Léo</w:t>
+                <w:t xml:space="preserve">Evelyn Salas-Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Carlotti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roman Vásquez-Elizondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbae076⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 516, pp.111578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2026.111578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927114v1</w:t>
+                <w:t xml:space="preserve">hal-05589419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Sargassum phenomenon in the Tropical Atlantic Ocean: From satellite monitoring to stranding forecast</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal dynamics of copepod taxa and trophic groups in a long-term time series in the NW-Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Guinaldo</w:t>
+                <w:t xml:space="preserve">Théo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jouanno</w:t>
+                <w:t xml:space="preserve">Daniela Bănaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malik Chami</w:t>
+                <w:t xml:space="preserve">Berline Léo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Barbier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Carlotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 216, pp.117923. </w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117923⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbae076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530855v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the contribution of particle-associated non-cyanobacterial diazotrophs to N2 fixation in the upper mesopelagic North Pacific Gyre</w:t>
+                <w:t xml:space="preserve">Understanding the Sargassum phenomenon in the Tropical Atlantic Ocean: From satellite monitoring to stranding forecast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Reeder</w:t>
+                <w:t xml:space="preserve">Marianne Debue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba Filella</w:t>
+                <w:t xml:space="preserve">Thibault Guinaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Voznyuk</w:t>
+                <w:t xml:space="preserve">Julien Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Coët</w:t>
+                <w:t xml:space="preserve">Malik Chami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reece James</w:t>
+                <w:t xml:space="preserve">Sarah Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (1), pp.287. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 216, pp.117923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-025-07542-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507264v1</w:t>
+                <w:t xml:space="preserve">hal-05530855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sargassum spp. accumulation and transport by mesoscale eddies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosmery Sosa-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Berline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -754,5550 +754,5542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morpho- and Chemotyping of Holopelagic Sargassum Species Causing Massive Strandings in the Caribbean Region</w:t>
+                <w:t xml:space="preserve">Unveiling the contribution of particle-associated non-cyanobacterial diazotrophs to N2 fixation in the upper mesopelagic North Pacific Gyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Kergosien</w:t>
+                <w:t xml:space="preserve">Christian Reeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Helias</w:t>
+                <w:t xml:space="preserve">Alba Filella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+                <w:t xml:space="preserve">Anna Voznyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cérantola</w:t>
+                <w:t xml:space="preserve">Arthur Coët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Simon</w:t>
+                <w:t xml:space="preserve">Reece James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4 (3), pp.340-362. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/phycology4030018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-025-07542-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706376v1</w:t>
+                <w:t xml:space="preserve">hal-05507264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of growth and decay of Sargassum in the Tropical Atlantic : a Lagrangian approach</w:t>
+                <w:t xml:space="preserve">Morpho- and Chemotyping of Holopelagic Sargassum Species Causing Massive Strandings in the Caribbean Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Witold Podlejski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Jouanno</w:t>
+                <w:t xml:space="preserve">Nolwenn Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+                <w:t xml:space="preserve">Mathieu Helias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lett</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cérantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2024.103364⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (3), pp.340-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/phycology4030018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824357v1</w:t>
+                <w:t xml:space="preserve">hal-04706376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAR36, a regional high-resolution ocean forecasting system for improving drift and beaching of Sargassum in the Caribbean archipelago</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drivers of growth and decay of Sargassum in the Tropical Atlantic : a Lagrangian approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonel Chiendje</w:t>
+                <w:t xml:space="preserve">Witold Podlejski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Dubost</w:t>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Reffray</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (8), pp.3157-3173. </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 229, 103364 [10 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-17-3157-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2024.103364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886866v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skillful Seasonal Forecast of Sargassum Proliferation in the Tropical Atlantic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CAR36, a regional high-resolution ocean forecasting system for improving drift and beaching of Sargassum in the Caribbean archipelago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Morvan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léo Berline</w:t>
+                <w:t xml:space="preserve">Sylvain Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Benshila</w:t>
+                <w:t xml:space="preserve">Laurent Bessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Aumont</w:t>
+                <w:t xml:space="preserve">Léonel Chiendje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023gl105545⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (8), pp.3157-3173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-17-3157-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355642v1</w:t>
+                <w:t xml:space="preserve">hal-04886866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Sargassum drift model derived from features tracking in MODIS images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witold Podlejski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 188, pp.114629. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability in growth and tissue composition (CNP, natural isotopes) of the three morphotypes of holopelagic Sargassum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Berline</w:t>
+                <w:t xml:space="preserve">Skillful Seasonal Forecast of Sargassum Proliferation in the Tropical Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Podlejski</w:t>
+                <w:t xml:space="preserve">Guillaume Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Guillot</w:t>
+                <w:t xml:space="preserve">Rachid Benshila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Stiger-Pouvreau</w:t>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 187, pp.103644. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquabot.2023.103644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023gl105545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229865v2</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtering out false Sargassum detections using context features</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variability in growth and tissue composition (CNP, natural isotopes) of the three morphotypes of holopelagic Sargassum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Descloitres</w:t>
+                <w:t xml:space="preserve">T. Changeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristèle Chevalier</w:t>
+                <w:t xml:space="preserve">L. Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Minghelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lett</w:t>
+                <w:t xml:space="preserve">W. Podlejski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Stiger-Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.960939⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 187, pp.103644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquabot.2023.103644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846138v1</w:t>
+                <w:t xml:space="preserve">hal-04229865v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global marine particle size distribution dataset obtained with the Underwater Vision Profiler 5</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Picheral</w:t>
+                <w:t xml:space="preserve">Filtering out false Sargassum detections using context features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Podlejski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Antoine</w:t>
+                <w:t xml:space="preserve">Jacques Descloitres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Babin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léo Berline</w:t>
+                <w:t xml:space="preserve">Cristèle Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Minghelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-14-4315-2022⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.960939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794258v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Tropical Cyclones on Pelagic Sargassum</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A global marine particle size distribution dataset obtained with the Underwater Vision Profiler 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Kiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (9), pp.4315-4337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-14-4315-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021GL097484⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03636649v1</w:t>
+                <w:t xml:space="preserve">hal-03794258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergy between Low Earth Orbit (LEO)—MODIS and Geostationary Earth Orbit (GEO)—GOES Sensors for Sargassum Monitoring in the Atlantic Ocean</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Impact of Tropical Cyclones on Pelagic Sargassum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosmery Sosa-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Descloitres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristèle Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs13081444⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (6), pp.e2021GL097484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021GL097484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03195572v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03636649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long distance particle transport to the central Ionian Sea</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
+                <w:t xml:space="preserve">Synergy between Low Earth Orbit (LEO)—MODIS and Geostationary Earth Orbit (GEO)—GOES Sensors for Sargassum Monitoring in the Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Minghelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Espinasse</w:t>
+                <w:t xml:space="preserve">Cristele Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Descloitres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-6377-2021⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (8), pp.1444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13081444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436100v2</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03195572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisited Estimation of Moderate Resolution Sargassum Fractional Coverage Using Decametric Satellite Data (S2-MSI)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Malik Chami</w:t>
+                <w:t xml:space="preserve">Long distance particle transport to the central Ionian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs13245106⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-6377-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03485610v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436100v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the riverine nutrient export to the Tropical Atlantic over the last 15 years: is there a link with Sargassum proliferation?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">William Santini</w:t>
+                <w:t xml:space="preserve">Revisited Estimation of Moderate Resolution Sargassum Fractional Coverage Using Decametric Satellite Data (S2-MSI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Descloitres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Minghelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristele Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Chami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (24), pp.5106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13245106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/abe11a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03150859v1</w:t>
+                <w:t xml:space="preserve">insu-03485610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NEMO-based model of &amp;lt;i&amp;gt;Sargassum&amp;lt;/i&amp;gt; distribution in the tropical Atlantic: description of the model and sensitivity analysis (NEMO-Sarg1.0)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Evolution of the riverine nutrient export to the Tropical Atlantic over the last 15 years: is there a link with Sargassum proliferation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachid Benshila</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Radenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, pp.034042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/abe11a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-14-4069-2021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03287064v1</w:t>
+                <w:t xml:space="preserve">insu-03150859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hindcasting the 2017 dispersal of Sargassum algae in the Tropical North Atlantic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Berline</w:t>
+                <w:t xml:space="preserve">A NEMO-based model of &amp;lt;i&amp;gt;Sargassum&amp;lt;/i&amp;gt; distribution in the tropical Atlantic: description of the model and sensitivity analysis (NEMO-Sarg1.0)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Benshila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouck Ody</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel André</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Radenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111431⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (6), pp.4069 - 4086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-14-4069-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925638v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ observations and modelling revealed environmental factors favouring occurrence of Vibrio in microbiome of the pelagic Sargassum responsible for strandings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Hindcasting the 2017 dispersal of Sargassum algae in the Tropical North Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Ody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristele Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Diaz</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141216⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 158, pp.111431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933822v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hydrodynamic connectivity on the genetic structure and gene flow of the common pandora Pagellus erythrinus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ observations and modelling revealed environmental factors favouring occurrence of Vibrio in microbiome of the pelagic Sargassum responsible for strandings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Colangelo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Berline</w:t>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Angiulli</w:t>
+                <w:t xml:space="preserve">Aurelie Blanfuné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristele Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giandomenico Ardizzone</w:t>
+                <w:t xml:space="preserve">Marc Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-019-3914-y⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 748, pp.141216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03016156v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globally Consistent Quantitative Observations of Planktonic Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anya M Waite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meike Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6, pp.Article 196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2019.00196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical motions and their effects on a biogeochemical tracer in a cyclonic structure finely observed in the Ligurian Sea</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of hydrodynamic connectivity on the genetic structure and gene flow of the common pandora Pagellus erythrinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain de Verneil</w:t>
+                <w:t xml:space="preserve">Anna Rita Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Pietri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice Della Penna</w:t>
+                <w:t xml:space="preserve">Paolo Colangelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Angiulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giandomenico Ardizzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018JC014392⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 834 (1), pp.103-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-019-3914-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124795v2</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From In Situ to satellite observations of pelagic Sargassum distribution and aggregation in the Tropical North Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Ody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Changeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (9), pp.e0222584. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0222584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining laser diffraction, flow cytometry and optical microscopy to characterize a nanophytoplankton bloom in the Northwestern Mediterranean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vertical motions and their effects on a biogeochemical tracer in a cyclonic structure finely observed in the Ligurian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Grégori</w:t>
+                <w:t xml:space="preserve">Louise Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Carlotti</w:t>
+                <w:t xml:space="preserve">Alain de Verneil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Leblanc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Melilotus Thyssen</w:t>
+                <w:t xml:space="preserve">Alice Pietri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Della Penna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.10.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (6), pp.3561-3574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JC014392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01638096v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124795v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions for assessing zooplankton abundance with LOPC in coastal waters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining laser diffraction, flow cytometry and optical microscopy to characterize a nanophytoplankton bloom in the Northwestern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Espinasse</w:t>
+                <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Basedow</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Berline</w:t>
+                <w:t xml:space="preserve">F Carlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Schultes</w:t>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Zhou</w:t>
+                <w:t xml:space="preserve">Melilotus Thyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 163, pp.260-270. </w:t>
+              <w:t xml:space="preserve">, 2018, 163, pp.248-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.10.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783580v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regionalisation of the Mediterranean basin, a MERMEX synthesis</w:t>
+                <w:t xml:space="preserve">Conditions for assessing zooplankton abundance with LOPC in coastal waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+                <w:t xml:space="preserve">B. Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+                <w:t xml:space="preserve">S. Basedow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Aubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Berline</w:t>
+                <w:t xml:space="preserve">S. Schultes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Dutay</w:t>
+                <w:t xml:space="preserve">M. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 163, pp.7-20. </w:t>
+              <w:t xml:space="preserve">, 2018, 163, pp.260-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.09.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629104v1</w:t>
+                <w:t xml:space="preserve">hal-01783580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into global biogeography, population structure and natural selection from the genome of the epipelagic copepod Oithona</w:t>
+                <w:t xml:space="preserve">Regionalisation of the Mediterranean basin, a MERMEX synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed-Amin Madoui</w:t>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Poulain</w:t>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Sugier</w:t>
+                <w:t xml:space="preserve">Anais Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Wessner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Noel</w:t>
+                <w:t xml:space="preserve">Jean-Claude Dutay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.14214⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163, pp.7-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621969v1</w:t>
+                <w:t xml:space="preserve">hal-01629104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep sediment resuspension and thick nepheloid layer generation by open-ocean convection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights into global biogeography, population structure and natural selection from the genome of the epipelagic copepod Oithona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Amin Madoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ramondenc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léo Berline</w:t>
+                <w:t xml:space="preserve">Kevin Sugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Houpert</w:t>
+                <w:t xml:space="preserve">Marc Wessner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
+                <w:t xml:space="preserve">Benjamin Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J.Geophys.Res.Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 122 (3), pp.2291-2318. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (17), pp.4467 - 4482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016jc012062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.14214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01489691v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zooplankton community response to the winter 2013 deep convection process in the NWMediterranean Sea</w:t>
+                <w:t xml:space="preserve">Deep sediment resuspension and thick nepheloid layer generation by open-ocean convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katty Donoso</w:t>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Carlotti</w:t>
+                <w:t xml:space="preserve">S. Ramondenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Pagano</w:t>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian P. V. Hunt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rubén Escribano</w:t>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016jc012176⟩</w:t>
+              <w:t xml:space="preserve">J.Geophys.Res.Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (3), pp.2291-2318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016jc012062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622031v1</w:t>
+                <w:t xml:space="preserve">in2p3-01489691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plankton networks driving carbon export in the oligotrophic ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zooplankton community response to the winter 2013 deep convection process in the NWMediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katty Donoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Guidi</w:t>
+                <w:t xml:space="preserve">Francois Carlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Chaffron</w:t>
+                <w:t xml:space="preserve">Marc Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Bittner</w:t>
+                <w:t xml:space="preserve">Brian P. V. Hunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Eveillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelhalim Larhlimi</w:t>
+                <w:t xml:space="preserve">Rubén Escribano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature16942⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (3), pp.2319-2338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016jc012176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275276v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth-resolved particle-associated microbial respiration in the northeast Atlantic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plankton networks driving carbon export in the oligotrophic ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Belcher</w:t>
+                <w:t xml:space="preserve">Samuel Chaffron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morten Iversen</w:t>
+                <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Giering</w:t>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Riou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephanie A. Henson</w:t>
+                <w:t xml:space="preserve">Abdelhalim Larhlimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-13-4927-2016⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 532, pp.465-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature16942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443228v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of community structure in the global plankton interactome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Depth-resolved particle-associated microbial respiration in the northeast Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Belcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gipsi Lima-Mendez</w:t>
+                <w:t xml:space="preserve">Morten Iversen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karoline Faust</w:t>
+                <w:t xml:space="preserve">Sarah Giering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Henry</w:t>
+                <w:t xml:space="preserve">Virginie Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Decelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Colin</w:t>
+                <w:t xml:space="preserve">Stephanie A. Henson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1262073⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (17), pp.4927-4943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-4927-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234200v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle size distribution and estimated carbon flux across the Arabian Sea oxygen minimum zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determinants of community structure in the global plankton interactome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gipsi Lima-Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Roullier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+                <w:t xml:space="preserve">Karoline Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Picheral</w:t>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Decelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-11-4541-2014⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1262073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1262073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059610v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Connectivity-Based Eco-Regionalization Method of the Mediterranean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Particle size distribution and estimated carbon flux across the Arabian Sea oxygen minimum zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0111978⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, pp.4541-4557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-11-4541-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01242826v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture and growth of the jellyfish Pelagia noctiluca in the laboratory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martina Ferraris</w:t>
+                <w:t xml:space="preserve">A Connectivity-Based Eco-Regionalization Method of the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Elineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léo Berline</w:t>
+                <w:t xml:space="preserve">Anna-Maria Rammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Cuvilliers</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Molcard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 510, pp.265-273. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (e111978 ), </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps10854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0111978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502778v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling transport and stranding of jellyfish Pelagia noctiluca in the Ligurian Sea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Culture and growth of the jellyfish Pelagia noctiluca in the laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Zakardjian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Molcard</w:t>
+                <w:t xml:space="preserve">Martin K. S. Lilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Ourmieres</w:t>
+                <w:t xml:space="preserve">Martina Ferraris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Guihou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amanda Elineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Cuvilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 510, pp.265-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps10854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807497v1</w:t>
+                <w:t xml:space="preserve">hal-03502778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling jellyfish Pelagia noctiluca transport and stranding in the Ligurian Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Modelling transport and stranding of jellyfish Pelagia noctiluca in the Ligurian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Zakardjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Molcard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ourmieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Guihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.1-12. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00807482v1</w:t>
+                <w:t xml:space="preserve">hal-00807497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of six Mediterranean zooplankton time series</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Modelling jellyfish Pelagia noctiluca transport and stranding in the Ligurian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Zakardjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Molcard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioanna Siokou-Frangou</w:t>
+                <w:t xml:space="preserve">Yann Ourmieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivona Marasovic</w:t>
+                <w:t xml:space="preserve">Karen Guihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2013.02.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.11.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00724954v1</w:t>
+                <w:t xml:space="preserve">hal-00807482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of Pelagia noctiluca (Cnidaria, Scyphozoa) in the Ligurian Sea (NW Mediterranean Sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Ferraris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 34 (10), pp.874-885. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/plankt/fbs049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing biases in computing size spectra of automatically classified zooplankton from imaging systems: A case study with the ZooScan integrated system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lars Stemmann</w:t>
+                <w:t xml:space="preserve">Intercomparison of six Mediterranean zooplankton time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Garcìa-Comas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léo Berline</w:t>
+                <w:t xml:space="preserve">Ioanna Siokou-Frangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoxia Sun</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ivona Marasovic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 1, pp.3-21. </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 97-100, pp.76-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mio.2012.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04110610v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-annual fluctuations of zooplankton communities in the Bay of Villefranche-sur-mer from 1995 to 2005 (Northern Ligurian Sea, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Assessing biases in computing size spectra of automatically classified zooplankton from imaging systems: A case study with the ZooScan integrated system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Garcìa-Comas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laure Mousseau</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxia Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-8-3143-2011⟩</w:t>
+              <w:t xml:space="preserve">Methods in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, pp.3-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mio.2012.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502045v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zooplankton long-term changes in the NW Mediterranean Sea: Decadal periodicity forced by winter hydrographic conditions related to large-scale atmospheric changes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Garcia-Comas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Grazia Mazzocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 87 (3-4), pp.216-226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2011.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of appendicularians on detritus and export fluxes: a model approach at DyFAMed site</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Inter-annual fluctuations of zooplankton communities in the Bay of Villefranche-sur-mer from 1995 to 2005 (Northern Ligurian Sea, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plankt/FBQ163⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (11), pp.3143-3158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-3143-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655066v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the physics of a coupled physical-biogeochemical model of the North Atlantic through data assimilation: impact on the ecosystem.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Impact of appendicularians on detritus and export fluxes: a model approach at DyFAMed site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yann Ourmieres</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Verron</w:t>
+                <w:t xml:space="preserve">Marcello Vichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaby Gorsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2006.03.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/FBQ163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00220480v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the physics of coupled physical-biogeochemical models through data assimilation: a challenge for the upcoming MERCATOR operational systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Brankart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ourmieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre trimestrielle MERCATOR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6308,2380 +6300,2647 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00222063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of the Gulf Stream position and transport between 1992 and 1999: a re-analysis based on a data assimilation experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Improving the physics of a coupled physical-biogeochemical model of the North Atlantic through data assimilation: impact on the ecosystem.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Brankart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Emmanuel Testut</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ourmieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Verron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01431160500254882⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 64 (1-4), pp.153-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2006.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00212268v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00220480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Variability of the Gulf Stream position and transport between 1992 and 1999: a re-analysis based on a data assimilation experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Emmanuel Testut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27, pp.417-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01431160500254882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00212268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Incremental Analysis Update implementation into a sequential ocean data assimilation system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ourmieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Brankart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 23 (12), pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/JTECH1947.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oceanic Fine-Scale Circulation and Nutricline: Unveiling Uncertainty and Variability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+                <w:t xml:space="preserve">Coupling a physiological and lagrangian model to improve our understanding of growth and survival of holopelagic Sargassum spp blooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-José Lagunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Léa Buniak</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Podlejski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2026 Ocean Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Glasgow, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04992839v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can a multi-reserves DEB model help us design experiments to better understand the growth and survival of holopelagic Sargassum spp. varieties (Fucales, Phaeophyceae).</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oceanic Fine-Scale Circulation and Nutricline: Unveiling Uncertainty and Variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonçalo Marques</w:t>
+                <w:t xml:space="preserve">Aude Joël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Buniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Dynamic Energy Budget theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna (AUSTRIA), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-9945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05103901v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting in situ sampling strategies to SWOT-scale studies: The BioSWOT-Med campaign example as part of the SWOTAdopt-a-Crossover Consortium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maristella Berta</w:t>
+                <w:t xml:space="preserve">How can a multi-reserves DEB model help us design experiments to better understand the growth and survival of holopelagic Sargassum spp. varieties (Fucales, Phaeophyceae).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Jose Lagunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Raquel Salas-Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Román Manuel Vásquez-Elizondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonçalo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Symposium on Dynamic Energy Budget theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Heracklion, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-7789⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-04725921v1</w:t>
+                <w:t xml:space="preserve">hal-05103901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex 3-D oceanic velocities at SWOT scales exhibited during the spring 2023 BioSWOTMed cruise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Adapting in situ sampling strategies to SWOT-scale studies: The BioSWOT-Med campaign example as part of the SWOTAdopt-a-Crossover Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maristella Berta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-7789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17343⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-04725903v1</w:t>
+                <w:t xml:space="preserve">insu-04725921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sargassum observations from MODIS: using aggregations context to filter false detections</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lett</w:t>
+                <w:t xml:space="preserve">Complex 3-D oceanic velocities at SWOT scales exhibited during the spring 2023 BioSWOTMed cruise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU22</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2900⟩</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2024, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03952248v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04725903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of rafts (morphotypes ratio, size structure, biomass), phenolic content and polysaccharide quality of holopelagic Sargassum species during their drift until their stranding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cosquer</w:t>
+                <w:t xml:space="preserve">Sargassum observations from MODIS: using aggregations context to filter false detections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Podlejski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Descloitres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristele Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Minghelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Materials Research Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04010365v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03952248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle transport in the central Ionian Sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Boris Espinasse</w:t>
+                <w:t xml:space="preserve">Evolution of rafts (morphotypes ratio, size structure, biomass), phenolic content and polysaccharide quality of holopelagic Sargassum species during their drift until their stranding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte R. Dromard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Cerantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Vienna, France</w:t>
+              <w:t xml:space="preserve">International Materials Research Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375974v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global marine particle size distribution dataset obtained with the Underwater Vision Profiler 5</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léo Berline</w:t>
+                <w:t xml:space="preserve">Particle transport in the central Ionian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Online, Unknown Region</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienna, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024038v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining remote sensing and in situ observations to study the physical-biological coupling at fine scale: recent Mediterranean campaigns and outlook</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
+                <w:t xml:space="preserve">A global marine particle size distribution dataset obtained with the Underwater Vision Profiler 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Kiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquatic Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online, Unknown Region</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962520v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Pelagia noctiluca dynamics in the Mediterranean Sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Lombard</w:t>
+                <w:t xml:space="preserve">Combining remote sensing and in situ observations to study the physical-biological coupling at fine scale: recent Mediterranean campaigns and outlook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Grégori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Jellyfish Blooms Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, May 2020, On line, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-7356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962029v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface current based connectivity in the Mediterranean Sea</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Modeling Pelagia noctiluca dynamics in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint PERSEUS &amp; COCONET General Assembly,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Athens, Greece</w:t>
+              <w:t xml:space="preserve">6th International Jellyfish Blooms Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213694v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in data assimilation in the MERSEA project</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Surface current based connectivity in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rammou Anne-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Bellomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15 Years of Progress in Radar Altimetry Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, VENICE, Italy</w:t>
+              <w:t xml:space="preserve">Joint PERSEUS &amp; COCONET General Assembly,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00232773v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation of satellite data in a coupled physical-biogeochemical model of the North Atlantic at eddy-permitting resolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Recent advances in data assimilation in the MERSEA project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Skachko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bertino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Brankart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Advances in Marine Ecosystem Modelling Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, PLYMOUTH, United States</w:t>
+              <w:t xml:space="preserve">15 Years of Progress in Radar Altimetry Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, VENICE, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00232708v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00232773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of SSH, SST and SSS data assimilation in a coupled physical-biogeochemical model of the North Atlantic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">Assimilation of satellite data in a coupled physical-biogeochemical model of the North Atlantic at eddy-permitting resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th COSPAR Scientific Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, PARIS, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Advances in Marine Ecosystem Modelling Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, PLYMOUTH, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00222867v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00232708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of SSH, SST and SSS data assimilation in a coupled physical-biolgeochemical model of the North Atlantic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Impact of SSH, SST and SSS data assimilation in a coupled physical-biogeochemical model of the North Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Brankart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36rd Int. Liège Colloquium on Ocean Hydrodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, LIEGE, Belgium</w:t>
+              <w:t xml:space="preserve">35th COSPAR Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00232635v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00222867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional variations of the Gulf Stream position : Re-analysis of a 7- year assimilation experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Impact of SSH, SST and SSS data assimilation in a coupled physical-biolgeochemical model of the North Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Emmanuel Testut</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Brankart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Verron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, NICE, France</w:t>
+              <w:t xml:space="preserve">36rd Int. Liège Colloquium on Ocean Hydrodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, LIEGE, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00230246v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00232635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Regional variations of the Gulf Stream position : Re-analysis of a 7- year assimilation experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Emmanuel Testut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, NICE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00230246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multivariate assimilation of sea-surface data into an eddy-permitting model of the North Atlantic during 1992-1999</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Emmanuel Testut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Emmanuel Testut</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The international symposium " En route to GODAE ",</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, France. pp.315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00222997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8691,156 +8950,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOGEOCHEMICAL dataset collected during the PEACETIME cruise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17882/75747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8850,114 +9109,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation de données dans un modèle couplé physique-biogéochimie de l'Atlantique Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Berline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Océan, Atmosphère. Université Joseph-Fourier - Grenoble I, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00012150v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId312"/>
+      <w:footerReference w:type="default" r:id="rId319"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9104,51 +9363,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duranson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guilloux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Della Penna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Ohman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-23-363-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927114v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Garcia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berline L&#233;o" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae076" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530855v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Debue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Guinaldo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117923" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507264v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reeder" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Filella" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Voznyuk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Co&#235;t" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reece James" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07542-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484416v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosmery Sosa-Gutierrez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Berline" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-1505-2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04706376v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Kergosien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Helias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;rantola" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology4030018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04824357v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Podlejski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2024.103364" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886866v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cailleau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bessi&#232;res" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Chiendje" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Dubost" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reffray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-3157-2024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355642v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morvan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl105545" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04081668v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Doglioli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114629" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229865v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Podlejski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stiger-Pouvreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2023.103644" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846138v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Descloitres" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#232;le Chevalier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Minghelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.960939" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03794258v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4315-2022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636649v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097484" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03195572v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13081444" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436100v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Espinasse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6377-2021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03485610v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Steinmetz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13245106" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03150859v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Santini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abe11a" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03287064v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Souli&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-4069-2021" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925638v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Ody" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111431" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933822v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michotey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141216" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016156v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Rossi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Colangelo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Angiulli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giandomenico Ardizzone" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-019-3914-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325576v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M Waite" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00196" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02124795v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rousselet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Verneil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pietri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014392" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291680v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222584" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638096v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leroux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlotti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.10.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783580v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Espinasse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basedow" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schultes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.10.012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01629104v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621969v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amin Madoui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sugier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wessner" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14214" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01489691v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramondenc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc012062" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622031v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katty Donoso" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian P. V. Hunt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Escribano" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc012176" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275276v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Larhlimi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16942" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443228v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Belcher" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Iversen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Giering" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Riou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie A. Henson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4927-2016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234200v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gipsi Lima-Mendez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faust" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1262073" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059610v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roullier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picheral" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-4541-2014" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01242826v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Rammou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molcard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111978" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502778v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K. S. Lilley" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ferraris" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Elineau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cuvilliers" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10854" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807497v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ourmieres" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Guihou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807482v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2013.02.016" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W19P05PF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724954v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Siokou-Frangou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivona Marasovic" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.11.011" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740688v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbs049" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110610v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vandromme" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garc&#236;a-Comas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Sun" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mio.2012.06.001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGHVW80G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502045v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasparini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mousseau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3143-2011" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502020v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garcia-Comas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ibanez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Mazzocchi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2011.04.003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2LJ320D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655066v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Vichi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Gorsky" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/FBQ163" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00220480v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brankart" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2006.03.007" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W3H7M93-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222063v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212268v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Emmanuel Testut" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160500254882" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724958v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH1947.1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992839v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jo&#235;l" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Buniak" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-9945" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103901v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Lagunes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Raquel Salas-Acosta" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Manuel V&#225;squez-Elizondo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Marques" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725921v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristella Berta" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7789" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725903v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Arnaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Comby" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fuda" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17343" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03952248v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2900" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010365v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R. Dromard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charles" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cerantola" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cosquer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375974v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024038v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962520v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7356" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962029v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guiart" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213694v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Costa" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rammou Anne-Marie" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Bellomo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232773v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Skachko" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertino" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232708v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222867v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232635v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230246v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222997v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291352v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/75747" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012150v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duranson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guilloux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Della Penna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Ohman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-23-363-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589419v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Lagunes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Marques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Salas-Acosta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman V&#225;squez-Elizondo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2026.111578" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927114v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Garcia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berline L&#233;o" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae076" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530855v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Debue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Guinaldo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117923" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484416v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosmery Sosa-Gutierrez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Berline" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-1505-2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507264v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reeder" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Filella" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Voznyuk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Co&#235;t" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reece James" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07542-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04706376v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Kergosien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Helias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;rantola" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology4030018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04824357v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Podlejski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2024.103364" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886866v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cailleau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bessi&#232;res" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Chiendje" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Dubost" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reffray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-3157-2024" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04081668v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Doglioli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114629" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355642v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morvan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl105545" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229865v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Podlejski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stiger-Pouvreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2023.103644" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846138v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Descloitres" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#232;le Chevalier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Minghelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.960939" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03794258v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4315-2022" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636649v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097484" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03195572v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13081444" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436100v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Espinasse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6377-2021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03485610v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Steinmetz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13245106" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03150859v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Santini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abe11a" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03287064v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Souli&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-4069-2021" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925638v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Ody" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111431" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933822v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michotey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141216" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325576v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M Waite" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00196" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016156v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Rossi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Colangelo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Angiulli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giandomenico Ardizzone" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-019-3914-y" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291680v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222584" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02124795v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rousselet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Verneil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pietri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014392" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638096v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leroux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlotti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.10.010" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783580v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Espinasse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basedow" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schultes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.10.012" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01629104v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.016" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621969v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amin Madoui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sugier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wessner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14214" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01489691v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramondenc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc012062" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622031v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katty Donoso" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian P. V. Hunt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Escribano" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc012176" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275276v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Larhlimi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16942" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443228v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Belcher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Iversen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Giering" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Riou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie A. Henson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4927-2016" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234200v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gipsi Lima-Mendez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faust" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1262073" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059610v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roullier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picheral" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-4541-2014" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01242826v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Rammou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molcard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111978" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502778v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K. S. Lilley" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ferraris" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Elineau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cuvilliers" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10854" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807497v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ourmieres" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Guihou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807482v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2013.02.016" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W19P05PF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740688v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbs049" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724954v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Siokou-Frangou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivona Marasovic" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.11.011" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110610v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vandromme" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garc&#236;a-Comas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Sun" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mio.2012.06.001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGHVW80G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502020v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garcia-Comas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ibanez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Mazzocchi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2011.04.003" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2LJ320D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502045v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasparini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mousseau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3143-2011" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655066v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Vichi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Gorsky" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/FBQ163" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222063v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brankart" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00220480v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2006.03.007" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W3H7M93-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212268v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Emmanuel Testut" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160500254882" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724958v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH1947.1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577047v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Lagunes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992839v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jo&#235;l" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Buniak" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-9945" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103901v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Lagunes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Raquel Salas-Acosta" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Manuel V&#225;squez-Elizondo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725921v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristella Berta" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7789" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725903v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Arnaud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Comby" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fuda" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17343" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03952248v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2900" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010365v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R. Dromard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charles" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cerantola" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cosquer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375974v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024038v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962520v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7356" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962029v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guiart" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213694v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Costa" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rammou Anne-Marie" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Bellomo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232773v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Skachko" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertino" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232708v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222867v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232635v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230246v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222997v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291352v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/75747" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012150v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>