--- v0 (2026-03-24)
+++ v1 (2026-05-03)
@@ -174,51 +174,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -342,311 +342,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation dynamics inside Mediterranean vineyards: A dataset for tracking changes using unmanned aerial vehicles</w:t>
+                <w:t xml:space="preserve">Weeds in a changing climate: Competitors or service plants?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Faucher</w:t>
+                <w:t xml:space="preserve">Marie Zwetsloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+                <w:t xml:space="preserve">Marie‐charlotte Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anice Cheraïet</w:t>
+                <w:t xml:space="preserve">Lammert Bastiaans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Enard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Feurer</w:t>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2026.112660⟩</w:t>
+              <w:t xml:space="preserve">Plants, People, Planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppp3.70181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05553791v1</w:t>
+                <w:t xml:space="preserve">hal-05570066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambulatory dispersal of phytoseiidae mites along vine stocks in an agroecological vineyard: unexpected patterns revealed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lou Tabary</w:t>
+                <w:t xml:space="preserve">Vegetation dynamics inside Mediterranean vineyards: A dataset for tracking changes using unmanned aerial vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Garcia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denise Navia</w:t>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Stéphane Tixier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anice Cheraïet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Enard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental and Applied Acarology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10493-025-01076-w⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 66, pp.112660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2026.112660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05361142v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking Phytoseiidae Mite Communities to the Traits of Inter‐Row Plant Species in an Agroecological Vineyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Tabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -655,2012 +659,2142 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kazakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Navia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphane Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+              <w:t xml:space="preserve">, 2026, 150 (1), pp.20-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jen.70006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05232827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting service crop termination strategy in viticulture to increase soil ecosystem functions and limit competition with grapevine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Ambulatory dispersal of phytoseiidae mites along vine stocks in an agroecological vineyard: unexpected patterns revealed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Tabary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément Enard</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Navia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Bouisson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Metay</w:t>
+                <w:t xml:space="preserve">Marie-Stéphane Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental and Applied Acarology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 95 (4), pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10493-025-01076-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2024.127161⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04533763v1</w:t>
+                <w:t xml:space="preserve">hal-05361142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion écologique des couverts végétaux en systèmes viticoles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integrating data and knowledge to support the selection of service plant species in agroecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Najm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur. Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-ge1057⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 217, pp.108594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2023.108594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834833v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04393663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating data and knowledge to support the selection of service plant species in agroecology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphael Métral</w:t>
+                <w:t xml:space="preserve">Viticulture et agroécologie - Variabilité de développement des couverts végétaux selon les conditions climatiques et les itinéraires techniques dans un réseau de parcelles de viticulteurs en Languedoc-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Caboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bolandard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 191, pp.19-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04393663v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viticulture et agroécologie - Variabilité de développement des couverts végétaux selon les conditions climatiques et les itinéraires techniques dans un réseau de parcelles de viticulteurs en Languedoc-Roussillon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Gestion écologique des couverts végétaux en systèmes viticoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur. Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.GE1057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-ge1057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566529v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Services provided by multifunctional agroecosystems : Questions, obstacles and solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexia Stokes</w:t>
+                <w:t xml:space="preserve">Adapting service crop termination strategy in viticulture to increase soil ecosystem functions and limit competition with grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Bocquého</w:t>
+                <w:t xml:space="preserve">Gaïa Krafft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Enard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Carrère</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yvan Bouisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2023.106949⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 156, pp.127161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2024.127161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04056486v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ESSU concept for designing, modeling and auditing ecosystem service provision in intercropping and agroforestry systems. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rafflegeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Rafflegeau</w:t>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Allinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 43, pp.43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13593-023-00894-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des couverts sur la flore en viticulture</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Services provided by multifunctional agroecosystems : Questions, obstacles and solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bocquého</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Conde Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54800/prt789⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 191, pp.106949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2023.106949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03776173v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des cultures de services dans les vignobles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effet des couverts sur la flore en viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Kleiber</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Pour gérer les adventices, quelles opportunités et quels effets des couverts végétaux?, 12 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54800/prt789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287995v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal diversity of service plant management strategies across vineyards in the south of France. Analysis through the Coverage Index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Fernandez Mena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 123, pp.126191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2020.126191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des systèmes de culture agroécologiques - Usage des couverts végétaux semés ou spontanés comme cultures de services dans les vignobles – Comment raisonner leur pilotage en viticulture ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Gestion des cultures de services dans les vignobles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Metay</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kleiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 177, pp.28-31</w:t>
+              <w:t xml:space="preserve">, 2021, 180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004389v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the choice of service crops in vineyards to achieve both runoff mitigation and water provisioning for grapevine: a trait-based approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Vers des systèmes de culture agroécologiques - Usage des couverts végétaux semés ou spontanés comme cultures de services dans les vignobles – Comment raisonner leur pilotage en viticulture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Celette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Metral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Metay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 177, pp.28-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-020-04543-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02619383v1</w:t>
+                <w:t xml:space="preserve">hal-03004389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and interannual variations in functional traits of sown and spontaneous species in vineyard inter‐rows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Optimizing the choice of service crops in vineyards to achieve both runoff mitigation and water provisioning for grapevine: a trait-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Damour</w:t>
+                <w:t xml:space="preserve">Aurelie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kazakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Storkey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecs2.3140⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 452 (1-2), pp.87-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-020-04543-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886187v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trait-based approach for agroecology: contribution of service crop root traits to explain soil aggregate stability in vineyards</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Seasonal and interannual variations in functional traits of sown and spontaneous species in vineyard inter‐rows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Follain</w:t>
+                <w:t xml:space="preserve">Gaelle Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+                <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 435 (1-2), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (5), pp.e03140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-018-3874-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.3140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063618v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-mechanics of ionic liquids at dielectric and metallic interfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Trait-based approach for agroecology: contribution of service crop root traits to explain soil aggregate stability in vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Jacquot</w:t>
+                <w:t xml:space="preserve">Gaëlle Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Cross</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 206, pp.443-457. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 435 (1-2), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7fd00149e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-018-3874-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02001373v1</w:t>
+                <w:t xml:space="preserve">hal-02063618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nano-mechanics of ionic liquids at dielectric and metallic interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 206, pp.443-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7fd00149e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Management of service crops for the provision of ecosystem services in vineyards: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Valdés-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 251, pp.158-170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2017.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614417v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2670,1255 +2804,1255 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la diversification végétale sur les services écosystémiques en viticulture : régulations biologiques par les acariens prédateurs Phytoseiidae, qualité du sol et performances de la vigne</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Gestion des cultures de services en viticulture : pilotage des couverts végétaux pour obtenir des compromis entre services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Stéphane Tixier</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque régional Vinid'occ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Défi Clé Vinid'occ, Région Occitanie; Université de Montpellier, Dec 2024, Gruissan, France</w:t>
+              <w:t xml:space="preserve">Rencontres du Clos Vougeot 2023 - La biodiversité dans la vigne et en cave : ressource et outil de l’agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Vougeot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04956243v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des acariens prédateurs dans un vignoble agroécologique méditerranéen : effet des couverts végétaux et de l’agroforesterie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Combining grapevine yield, soil quality and service crops: results from a three-year on-farm experimentation in the Mediterranean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Ohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Caboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Conférence internationale sur les ravageurs et auxiliaires en agriculture (CIRAA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Végéphyl; Institut Agro Montpellier, Oct 2024, Montpellier, France. 11 p</w:t>
+              <w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Agronomy, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04956307v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining grapevine yield, soil quality and service crops: results from a three-year on-farm experimentation in the Mediterranean region</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Diversité des acariens prédateurs dans un vignoble agroécologique méditerranéen : effet des couverts végétaux et de l’agroforesterie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Tabary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Navia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphane Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Agronomy, Aug 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">13ème Conférence internationale sur les ravageurs et auxiliaires en agriculture (CIRAA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Végéphyl; Institut Agro Montpellier, Oct 2024, Montpellier, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687977v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des cultures de services en viticulture : pilotage des couverts végétaux pour obtenir des compromis entre services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effet de la diversification végétale sur les services écosystémiques en viticulture : régulations biologiques par les acariens prédateurs Phytoseiidae, qualité du sol et performances de la vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Tabary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Navia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Metay</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphane Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du Clos Vougeot 2023 - La biodiversité dans la vigne et en cave : ressource et outil de l’agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Vougeot, France</w:t>
+              <w:t xml:space="preserve">Colloque régional Vinid'occ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Défi Clé Vinid'occ, Région Occitanie; Université de Montpellier, Dec 2024, Gruissan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976766v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cover crops in viticulture: exploring relationship between host plants and phytoseiidae communities using taxonomic and functional approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Tabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kazakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Navia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphane Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Association of Acarologists Symposium (10. EURAAC Symposium) - Acarology: Impacts &amp; Solutions for humans, agriculture &amp; environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Acarologists (EURAAC); Hellenic Entomological Society; Agricultural University Of Athens; Geotechnical Chamber Of Greece; Hellenic Agricultural Organization - DIMITRA, Sep 2024, Athènes, Greece. pp.OP-08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the complementarity between field observations and multispectral UAV imaging for optimized cover crop management in viticulture: Towards a comprehensive approach to the functioning of agroecological practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anice Cheraïet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversification des systèmes viticoles pour une meilleure gestion de la biodiversité au service du contrôle biologique, des interactions biologiques et de la gestion de la production</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Gestion des cultures de services en viticulture : pilotage de la destruction pour obtenir des compromis entre services et dysservices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bouisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Enard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journée Scientifique Vigne-Vin - JSSV 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut Agro Montpellier; INRAE; Université de Montpellier, Mar 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, L'institut Agro Montpellier - INRAE - Université de Montpellier, Mar 2023, Montpellier, France. pp.21-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564621v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des cultures de services en viticulture : pilotage de la destruction pour obtenir des compromis entre services et dysservices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Diversification des systèmes viticoles pour une meilleure gestion de la biodiversité au service du contrôle biologique, des interactions biologiques et de la gestion de la production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Tabary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Metay</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Navia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journée Scientifique Vigne-Vin - JSSV 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'institut Agro Montpellier - INRAE - Université de Montpellier, Mar 2023, Montpellier, France. pp.21-27</w:t>
+              <w:t xml:space="preserve">, Institut Agro Montpellier; INRAE; Université de Montpellier, Mar 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142827v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous cover-crop characterization is relevant to define a sustainable soil management strategy in vineyard</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Towards an agroecological viticulture: advances and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Metral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Richarte</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. GiESCO International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734692v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an agroecological viticulture: advances and challenges</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Spontaneous cover-crop characterization is relevant to define a sustainable soil management strategy in vineyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Durocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Merot</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Richarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. GiESCO International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664474v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma thèse sur l'utilisation de légumineuses de services dans les vignobles : je vous l'explique en 3 minutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres participatives Légumineuses Grand Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agropolis International. Montpellier, FRA., Sep 2016, Carcassonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3928,1041 +4062,1162 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating a simple method for mapping grapevine parameters in on-farm experimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Ploteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Wargnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European Conference on Precision Agriculture (ECPA 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Barcelona, Spain. pp.1187-1193, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004725232_155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the effects of agroecological practices on soil water dynamics in Mediterranean vineyards using calibrated capacitive probes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On-farm experimentation with low-tech sensors for monitoring and managing cover crops in viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anice Cheraïet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon-Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdrought VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, La Serena, Chile. , InterDrought VIII: Global Interdisciplinary Perspectives, Breeding Strategies and Experimental Approaches to Resilient Cropping Systems</w:t>
+              <w:t xml:space="preserve">Converge of research in Digital Agriculture Leading Labs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05497973v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting service crop termination strategy in viticulture to increase soil ecosystem functions and limit competition with grapevine</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Assessing the effects of agroecological practices on soil water dynamics in Mediterranean vineyards using calibrated capacitive probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarod Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Crabit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bouisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Interdrought VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, La Serena, Chile. , InterDrought VIII: Global Interdisciplinary Perspectives, Breeding Strategies and Experimental Approaches to Resilient Cropping Systems</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687636v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de stratégies de gestion des cultures de services pour le pilotage des compromis entre services et dysservices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Adapting service crop termination strategy in viticulture to increase soil ecosystem functions and limit competition with grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïa Krafft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Enard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bouisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innov’Action 2022 - Gestion des couverts végétaux dans un contexte viticole méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lespignan, France. 2022</w:t>
+              <w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894281v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem services functional motif: a new concept to analyse and design agroforestry systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation de stratégies de gestion des cultures de services pour le pilotage des compromis entre services et dysservices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t>
+              <w:t xml:space="preserve">Innov’Action 2022 - Gestion des couverts végétaux dans un contexte viticole méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lespignan, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736928v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service crops functional markers explain soil water and nitrogen stocks at budburst in Mediterranean vineyards</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Gary</w:t>
+                <w:t xml:space="preserve">Ecosystem services functional motif: a new concept to analyse and design agroforestry systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rafflegeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementine Allinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deheuvels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jagoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. European Society for Agronomy Congress (ESA 2018)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.114, 2018, Book of abstracts of the XVe European Society for Agronomy Congress. Innovative cropping and farming systems for high quality food production systems</w:t>
+              <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524049v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service crops root traits explain soil structural stability in Mediterranean vineyards</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Service crops functional markers explain soil water and nitrogen stocks at budburst in Mediterranean vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Martenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inti Ganganelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Agronomy Congress (ESA 2018)</w:t>
+              <w:t xml:space="preserve">15. European Society for Agronomy Congress (ESA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroscope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, XVe European Society for Agronomy Congress. Innovative cropping and farming systems for high quality food production systems</w:t>
+              <w:t xml:space="preserve">, pp.114, 2018, Book of abstracts of the XVe European Society for Agronomy Congress. Innovative cropping and farming systems for high quality food production systems</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733865v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Service crops root traits explain soil structural stability in Mediterranean vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fleureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inti Ganganelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Society for Agronomy Congress (ESA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agroscope</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, XVe European Society for Agronomy Congress. Innovative cropping and farming systems for high quality food production systems</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rising nutrient availability may have muche more impact than climate change on pearl millet in Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Affholder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kouakou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Agriculture and Climate Change Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Sitges, Spain. , 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.21666.32965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4972,529 +5227,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des plantes de services pour favoriser la fertilité des sols, la régulation du climat et du cycle de l'eau</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Partie 4 - Études de cas de mise en œuvre de l’agriculture de conservation des sols : Cas d’étude 1. Viticulture et conservation des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loreleï Cazeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Caroline Djian-Caporalino; Anne-Violette Lavoir. </w:t>
+              <w:t xml:space="preserve">Quae. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les plantes de services. Vers de nouveaux agroécosystèmes</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.23-57, 2024, 9782759239788</w:t>
+              <w:t xml:space="preserve">L'agriculture de conservation des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782759235667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04838800v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partie 4 - Études de cas de mise en œuvre de l’agriculture de conservation des sols : Cas d’étude 1. Viticulture et conservation des sols</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Quae. </w:t>
+                <w:t xml:space="preserve">Mise en regard des pratiques d'utilisation des plantes de services dans les filières et les différents systèmes de culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hédan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auzoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Christina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Ferre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Dijan-Caporalino; Anne-Violette Lavoir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'agriculture de conservation des sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9782759235667</w:t>
+              <w:t xml:space="preserve">Les plantes de services. Vers de nouveaux agroécosystèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.365-396, 2024, 9782759239788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976491v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en regard des pratiques d'utilisation des plantes de services dans les filières et les différents systèmes de culture</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Caroline Dijan-Caporalino; Anne-Violette Lavoir. </w:t>
+                <w:t xml:space="preserve">Des plantes de services pour favoriser la fertilité des sols, la régulation du climat et du cycle de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Celette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Djian-Caporalino; Anne-Violette Lavoir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les plantes de services. Vers de nouveaux agroécosystèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.365-396, 2024, 9782759239788</w:t>
+              <w:t xml:space="preserve">, pp.23-57, 2024, 9782759239788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840611v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion durable de la flore adventice en culture pérenne : enjeux et stratégies en viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion durable de la flore adventice des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 354 p., 2018, Synthèses (Quae), 9782759228188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5504,151 +5759,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Data and Knowledge to Support the Selection of Service Plant Species in Agroecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Najm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Najm</w:t>
+                <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03879910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5658,114 +5913,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation fonctionnelle de cultures de services en vignoble et étude des relations entre marqueurs fonctionnels des communautés végétales et services écosystémiques pour la viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agronomie. Université Montpellier; Montpellier Supagro, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03791484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId162"/>
+      <w:footerReference w:type="default" r:id="rId170"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5833,51 +6088,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EED5CB10"/>
+    <w:nsid w:val="D978FBF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6064,51 +6319,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leo-garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6148-0955" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250417073" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523521v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Tabary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vict&#243;ria Dutra de Oliveira Tom&#225;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martin Lefevre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Navia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110263" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05553791v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Faucher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Brunel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anice Chera&#239;et" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Enard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feurer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112660" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361142v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane Tixier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-025-01076-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232827v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.70006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533763v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a Krafft" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bouisson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127161" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834833v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ge1057" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04393663v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Najm" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael M&#233;tral" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2023.108594" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04566529v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lebreton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caboulet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bolandard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056486v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2023.106949" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136473v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rafflegeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00894-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03776173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/prt789" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03287995v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Peyrot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kleiber" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027996v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez Mena" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126191" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03004389v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Metral" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619383v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Storkey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04543-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886187v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Damour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bopp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3140" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063618v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3874-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001373v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Jacquot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlaix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cross" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7fd00149e" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614417v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s-G&#243;mez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.09.030" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956243v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956307v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687977v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ohl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04976766v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04955190v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602203v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04564621v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane M.-S. Tixier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142827v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734692v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Durocher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Richarte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664474v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739183v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136932v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Ploteau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gras" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girardot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wargnier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_155" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05497973v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarod Garin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Crabit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687636v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03894281v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736928v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Allinne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jagoret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524049v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martenot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inti Ganganelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esa-congress-2018.ch/wp-content/uploads/2018/08/ESA2018_AbstractBook_A4-1.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733865v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Riviere" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fleureau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329839v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Affholder" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#252;ller" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Kouakou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21666.32965" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04838800v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1901/9782759239795/les-plantes-de-services" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976491v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Cazeneuve" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04840611v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;dan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Achard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auzoux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Christina" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Ferre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789091v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1541/9782759228195/gestion-durable-de-la-flore-adventice-des-cultures" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03879910v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Metral" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/tel-03791484v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leo-garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6148-0955" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250417073" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523521v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Tabary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vict&#243;ria Dutra de Oliveira Tom&#225;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martin Lefevre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Navia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110263" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05570066v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwetsloot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;charlotte Bopp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lammert Bastiaans" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70181" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05553791v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Faucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Brunel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anice Chera&#239;et" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Enard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feurer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112660" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232827v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane Tixier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.70006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361142v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-025-01076-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04393663v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Najm" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael M&#233;tral" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2023.108594" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04566529v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lebreton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caboulet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bolandard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834833v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ge1057" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533763v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a Krafft" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bouisson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127161" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136473v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rafflegeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00894-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056486v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2023.106949" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03776173v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/prt789" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez Mena" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126191" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03287995v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Peyrot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kleiber" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03004389v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Metral" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619383v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Storkey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04543-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886187v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Damour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bopp" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3140" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063618v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3874-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001373v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Jacquot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlaix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cross" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7fd00149e" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614417v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s-G&#243;mez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.09.030" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04976766v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687977v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ohl" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956307v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956243v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04955190v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602203v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142827v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04564621v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane M.-S. Tixier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664474v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734692v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Durocher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Richarte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739183v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136932v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Ploteau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gras" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girardot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wargnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_155" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05604072v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourguignon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05497973v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarod Garin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Crabit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687636v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03894281v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736928v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Allinne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jagoret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524049v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martenot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inti Ganganelli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esa-congress-2018.ch/wp-content/uploads/2018/08/ESA2018_AbstractBook_A4-1.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733865v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Riviere" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fleureau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329839v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Affholder" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#252;ller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Kouakou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21666.32965" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976491v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Cazeneuve" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04840611v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;dan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Achard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auzoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Christina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Ferre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1901/9782759239795/les-plantes-de-services" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04838800v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789091v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1541/9782759228195/gestion-durable-de-la-flore-adventice-des-cultures" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03879910v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Metral" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/tel-03791484v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>