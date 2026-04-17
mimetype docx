--- v0 (2026-03-21)
+++ v1 (2026-04-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.71428571429px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Léo Gerville-Réache </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique et traitement des données : du recueil à l’interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses. , 228p, 2022, Objectif STAPS, 9782340074958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testez votre rationalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">POLE, pp.64, 2017, 978-2848842103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Models and Methods for Reliability and Survival Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Limnios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mesbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, pp.416, 2013, 978-1-84821-619-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Statistique des essais accélérés » by M.Nikulin, L.Gerville-Reache, V.Couallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HERMES: London, pp.294, 2007, Nikolaos Limnios</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00208058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe des deux enveloppes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n°218, pp.30-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la nouvelle réglementation du CACI sur les comportements de souscription des licences : étude au sein d’une fédération multisport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Terret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Depiesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teachers Stress Factors: Psychosocial Analysis in Training in Classroom Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Massenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Darnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Epinoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Education and Human Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (2), pp.33-44. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15640/jehd.v13n2a5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’entraînement à la performance sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors série (82), pp.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de la statistique en Staps : l’ouvrage pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (3), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation mathématique d’un match de football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors série (82), pp.48-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi de Martin Gardner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 200, pp.36-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si on refaisait le match ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 193, pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la théorie des jeux entre en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 195, pp.44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanger un jeu de carte infini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°189, pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouons avec les probabilités!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publication CIJM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Math Jeux Culture Express, page 31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le très délicat principe d’indifférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°182, pp.30-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se comporter rationnellement face au risque?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°180, pp.40-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’Alembert et «pile ou face» : une querelle historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°175, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en place une règle de handicap de jeu : l’exemple du tennis de table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Coupet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">variance.eu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le non-paradoxe du conducteur distrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paradoxe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petits classiques des paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°172, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre de l'eau dans du vin, un paradoxe de l'indifférence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaisissable Belle au bois dormant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (1), pp.251-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des procédures de classement : exemples du tennis, du tennis de table et du golf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 156 (2), pp.5-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement de l'affaire Woburn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Stoltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (2), pp.41-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability assessment based on degradation measurement : how to compare some models ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schimmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131, pp.236-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaborating a rule for game handicap in table tennis: a probabilistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Coupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Table Tennis Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On reliability approach and statistical inference in demography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzan Tahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Reliability and Statistical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.37-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modelling, planning and inference in accelerated trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilijandas Bagdonavicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (3/4), pp.334 - 348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical inference through AFT model for biotechnical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilijandas Bagdonavicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°139, pp 1649-1656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some recent results on accelerated failure time models with time varying stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of quality technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (1), pp.143-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'une cohorte rétrospective de cas incidents de traumatismes sportifs : le cas de la faculté des sciences du sport et de l'éducation physique de bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fauché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Motricité : revue scientifique de l'ACAPS / ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (3), pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some recent results on accelerated failure time models with time-varying stresses, by L.Gerville-Reache and M.Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality technology &amp; quantitative management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (1), pp.143-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00208045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.Some recent results on accelerated failure time models with time-varying stresses. (2007). Quality Technology & Quantitative Management, 4, #1, 143-155.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality technology &amp; quantitative management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (1), pp.143-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00208017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Statistical Modelling in Accelerated Life Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Polish Academy of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A suffisant condition for asymptotic normality of the normalized quadratic form psi(f,g)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Solev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 342, pp.971-975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du classement au tennis : Modélisation et analyse statistique par la méthode de Monte – Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Math &amp; Sci. hum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 170 (2), pp.47-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Toeplitz operators and quadratic form generated by stationary Gaussian sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Solev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zap. Nauchn. Semin. POMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 328, pp.221-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation in modeling phosphocreatine recovery in human skeletal muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent M Arsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Diolez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 91, pp.419-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training Analysis and the Modelling of Relations between Training Volumes and Performance: Interpretation of Results in Light of the New Paradigms of Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Null Hellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fernandez Avalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Menaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Movement Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42 (1), pp.53-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On parametric inference for step-stress models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilijandas Bagdonavicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 51 (1), pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique du modèle standard de vie accélérée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilijandas Bagdonaviçius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valia Nikoulina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Statistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 48 (3), pp.5-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique du modèle de Makeham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine de mathématiques pures et appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 45 (6), pp.947-957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of a function observed with a stationary error</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Solev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 99 (2), pp.1182-1190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout-en-un STAPS - Licence STAPS - 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.767-822, 2024, 9782340090446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts autour de la statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique thématique en STAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9782340077447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Chi-Squared Goodness-of-Fit Test for Normality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Models and Methods for Reliability and Survival Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.213-228, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to system reliability demonstration based to accelerated test results on components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in degradation modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.311-319, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to System Reliability Demonstration Based on Accelerated Test Results on Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.S. Nikulin, Nikolaos Limnios N. Balakrishnan, Waltraud Kahle, Catherine Huber-Carol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Degradation Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkhäuser Boston, pp.311--320, 2010, Statistics for Industry and Technology, 978-0-8176-4923-4. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-8176-4924-1_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About one parametric degradation model used in reliability, survival analysis and quality of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Orazio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balakhrishnan, Auget, Mesbah, Molenberghs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Statistical Methods for Health Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.131-142, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical significance of fitness and fatigue modeled from training effects on performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent M Arsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">St. Petersburg State Politechnical University. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Longevity, aging and degradation models in reliability, public health, medicine and biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.52-63, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An example of optimal design in accelerated experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models with Applications to Reliability, Survival Analysis, and Quality of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkhauser, pp.121-131, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assessment about sports tackles: contribution of the fuzzy set theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Guinle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Belluye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">St. Petersburg State Politechnical University. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Longevity, aging and degradation models in reliability, public health, medicine and biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.249-256, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-squared goodness-of-fit test of model for annual death rate : censored cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Birkhauser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goodness-of-fit Tests and Validity of Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-70, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of reliability characteristics estimators in accelerated life testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valia Nikoulina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical and Probabilistic Models in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkhauser, pp.91-99, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des jeux et statistiques : l’enseignement du jeu du pénalty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PLACE DE LA STATISTIQUE EN STAPS : RETOUR SUR LES OUVRAGES PEDAGOGIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Fançaise De Statistique, Jul 2023, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du niveau d’efficacité d’un ”algorithme d’affectation” de Parcoursup dans une filière en tension au regard de la réussite académique : l’exemple de la Licence STAPS de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Terret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égalité(s) vers et dans l'enseignement supérieur - EGALISUP 2e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CREAD; Université Rennes 2, Jul 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accessibilité territoriale de l'offre de formation Parcoursup : des grands champs disciplinaires au STAPS de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Terret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egalisup 2e édition Égalité(s) vers et dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPARLONS DE NOTES EN PATINAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Journées De Statistique de la société Française de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA STATISTIQUE EN STAPS : SON ENSEIGNEMENT PAR PROCURATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Francophone International sur l'Enseignement de la Statistique (CFIES) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rennes, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes autour du principe d'indifférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAth-En-JEANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Distanciel BBB, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi de Martin Gardner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Salon Culture &amp; jeux mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Distanciel zoom, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la construction et le pouvoir prédictif du classement ELO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Steffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Journées de statistique de la société Française de statistique (SFDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nice, France. p 725-730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARIS SPORTIFS AU FOOTBALL : L'INTERET DES EXPECTED GOALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Steffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bisoffi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QU'EST-CE QUE LA CULTURE STATISTIQUE, COMMENT L'ENSEIGNER, COMME LA CERTIFIER ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe-Aline Jutand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'ALEMBERT : CONTROVERSES ET PROBABILITES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Rochel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA LOI ET LES SONDAGES ELECTORAUX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BERTRAND, BUFFON, KEYNES : L'ENSEIGNEMENT DU CONCEPT DE HASARD ET DU PRINCIPE D'INDIFFERENCE EN STATISTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48èmes Journées de statistique de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix rationnel : définir et estimer son &amp;quot;intérêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ᵉ congrès de la société de philosophie des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330537v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAND LA PROBABILITÉ CONDITIONNELLE CROISE LA STATISTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIES 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de cote : l'exemple du pari à handicap au Top 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastião Tiarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rennes, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement des affaires Woburn et Castaneda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rennes, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentative d'identification de paradoxes latents dans l'application des probabilités conditionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une règle de handicap de jeu au tennis de table : une approche probabiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Coupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondages d'intention de vote : l'estimation des &amp;quot; marges d'erreur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque francophone sur les sondages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un modèle prédictif de fiabilité dans un contexte de dégradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miela Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda-Mu 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, France. http://www.imdr.fr/docs/LM18_Actes%20congres/textes/lm18_com_3B-3_059_J_Baussaron.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation test plan for Wiener degradation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schimmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miela Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre approches pour l'estimation d'une probabilité de défaillance exponentielle à partir d'un unique essai zéro défaillance réussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Fiabilité et Incertitude de la SFDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, France. http://www.sfds.asso.fr/ressource.php?fct=ddoc&amp;i=800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la fiabilité à partir de mesures de dégradation : Quelles méthodes utiliser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schimmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miela Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda-Mu 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. 1C-7-10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability assessment based on degradation measurement : how to compare some models ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schimmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miela Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.33-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some methods to estimate reliability for nonlinear degradation measurements : application on fatigue crack length data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schimmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miela Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Greece. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de la démonstration de fiabilité système à partir de tests sur composants unitaires : Cas d'un système en série avec lois de Weibull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">''41ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la fiabilité à partir de mesures de dégradation. Application à la fissuration des turbos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miela Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schimmerling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.n°73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de la démonstration de fiabilité système à partir de tests sur composants unitaires: cas d'un système en série avec lois de Weibull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la méthode de classement au tennis : Approche par simulation probabiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAPS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.563-564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to reliability demonstration test for a system from accelerated tests on unit components : case of a series system with Weibull law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Russia. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Application of a Degradation Process Model in Activities of Daily Living scores from Institutionalized Elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dechamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourdel-Marchasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALT2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.112-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de processus de dégradation : exploration de trois approches pour interpréter des essais de fiabilité mécanique réalisés sur trois pièces de moteur : la culasse, les courroies de distribution et les thermostats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Saassouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schimmerling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès International pluridisciplinaire de Qualité et Sûreté de Fonctionnement (Qualita)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Maroc. pp.352-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche d'un duel au tennis par régression logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'XXXVIIIème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative approach of logistic regression for binary covariables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Statistical Modelling and Inference in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Germany. pp.105-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modelling, planning and inference in accelerated trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilijandas Bagdonavicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès International pluridisciplinaire de Qualité et Sûreté de Fonctionnement (Qualita)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.349-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design in accelerated experiments: maximization of failure probability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALT2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.318-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'une cohorte rétrospective de cas incidents de traumatismes sportifs à la faculté des sciences du sport et de l'éducation physique de Bordeaux : 1992-2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès International des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.251-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche d'un duel au tennis par régression logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès International des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.693-694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du classement au tennis : Modélisation et analyse statistique par la méthode de Monte – Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Toulouse, France. pp.413-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entraînement – performance : Modélisation et analyse statistique par la méthode de Monte – Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent M Arsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Toulouse, France. pp.268-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modelisation and simulation for degradation processes with covariables and traumatic events applied to survival data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference of Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Trondheim, Norway. pp.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences accélérées : de la fiabilité à l’analyse de survie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilijandas Bagdonavicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valia Nikoulina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'33ème Journées de Statistique'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Nantes, France. pp.167-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation pour un phénomène de dégradation avec covariables et censures traumatiques appliquées aux données de survie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bruxelles, Belgique. pp.194-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test du khi-deux pour la loi des taux annuels de mortalité : cas avec censure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Nantes, France. pp.369-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique de l’évaluation des sportifs par un jury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Valence, France. pp.S14, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des interactions tuteur – novice pour l’acquisition des habiletés motrices : Le modèle de Markov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de la société française de psychologie du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France. pp.250-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step stresses for AFT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valia Nikoulina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2rd International Conference of Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Bordeaux, France. pp.447-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des relations « entraînement - performance en natation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Null Hellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Menaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Fés, Maroc. pp.839-843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique de l’évaluation des sportifs par un jury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Grenoble, France. pp.51-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d’un signal bruité par un processus stationnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Solev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'âge d'un vin de Porto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Silva Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès Mondial de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Lisbonne, Portugal. pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of accelerated life model with step stresses by the Monte Carlo method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valia Nikoulina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asymptotic Methods in Probability and Mathematical Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, St Petersbourg, Russia. pp.93-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pondération d’experts pour une décision collective optimale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Poix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Rennes, France. pp.455-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie à la loterie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Rennes, France. pp.256-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of reliability characteristics estimators in accelerated life testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valia Nikoulina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference of Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Bucarest, Romania. pp.280-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Paradoxe Vin/Eau : Convergence entre modèle constructif et invariance axiomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'axiome d'indifférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'issue de la Bataille des Sexes sous CKR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485446v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche des lois de probabilités de D'Alembert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches comparées sur l'estimation d'une probabilité de défaillance: cas des échantillons totalement censurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Homo sapiens à Homo œconomicus (ou lorsque la satisfaction absolue tend vers l'espérance mathématique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un paradoxe dans le paradoxe d'Allais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction à rebours ou rétro-déduction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enjeu rationnel du paradoxe de St Pétersbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur la loi hyper-équiprobable sur N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur le paradoxe des deux portefeuilles (Wallet paradox)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe du Monty Hall est-il vraiment résolu?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245148v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dilemme de Parsifal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du concept d'échantillon extrapolable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922445v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dilemme des deux états de connaissance du paradoxe des deux enveloppes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur le paradoxe du conducteur distrait (The Absent-Minded Driver)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098855v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do we change whatever amount we found in the first envelope: the Wikipedia &amp;quot;two envelopes problem&amp;quot; commented</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POUR OU CONTRE LES PLANS DE SONDAGE A PROBABILITÉS INÉGALES ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TENTATIVE D'IDENTIFICATION DE PARADOXES LATENTS DANS L'APPLICATION DES PROBABILITÉS CONDITIONNELLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉCHANTILLON REPRÉSENTATIF (D'UNE POPULATION FINIE) : DÉFINITION STATISTIQUE ET PROPRIÉTÉS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId203"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.71428571429px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Léo Gerville-Réache </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique et traitement des données : du recueil à l’interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses. , 228p, 2022, Objectif STAPS, 9782340074958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testez votre rationalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">POLE, pp.64, 2017, 978-2848842103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Models and Methods for Reliability and Survival Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Limnios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mesbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, pp.416, 2013, 978-1-84821-619-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Statistique des essais accélérés » by M.Nikulin, L.Gerville-Reache, V.Couallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HERMES: London, pp.294, 2007, Nikolaos Limnios</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00208058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la nouvelle réglementation du CACI sur les comportements de souscription des licences : étude au sein d’une fédération multisport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Terret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Depiesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe des deux enveloppes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n°218, pp.30-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teachers Stress Factors: Psychosocial Analysis in Training in Classroom Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Massenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Darnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Epinoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Education and Human Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (2), pp.33-44. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15640/jehd.v13n2a5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation mathématique d’un match de football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors série (82), pp.48-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de la statistique en Staps : l’ouvrage pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (3), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’entraînement à la performance sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors série (82), pp.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi de Martin Gardner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 200, pp.36-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si on refaisait le match ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 193, pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la théorie des jeux entre en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 195, pp.44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanger un jeu de carte infini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°189, pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouons avec les probabilités!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publication CIJM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Math Jeux Culture Express, page 31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le très délicat principe d’indifférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°182, pp.30-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se comporter rationnellement face au risque?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°180, pp.40-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’Alembert et «pile ou face» : une querelle historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°175, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en place une règle de handicap de jeu : l’exemple du tennis de table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Coupet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">variance.eu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre de l'eau dans du vin, un paradoxe de l'indifférence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le non-paradoxe du conducteur distrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paradoxe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petits classiques des paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°172, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement de l'affaire Woburn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Stoltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (2), pp.41-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaisissable Belle au bois dormant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (1), pp.251-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des procédures de classement : exemples du tennis, du tennis de table et du golf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 156 (2), pp.5-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability assessment based on degradation measurement : how to compare some models ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schimmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131, pp.236-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaborating a rule for game handicap in table tennis: a probabilistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Coupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Table Tennis Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On reliability approach and statistical inference in demography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzan Tahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Reliability and Statistical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.37-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modelling, planning and inference in accelerated trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilijandas Bagdonavicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (3/4), pp.334 - 348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical inference through AFT model for biotechnical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilijandas Bagdonavicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°139, pp 1649-1656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.Some recent results on accelerated failure time models with time-varying stresses. (2007). Quality Technology & Quantitative Management, 4, #1, 143-155.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality technology &amp; quantitative management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (1), pp.143-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00208017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some recent results on accelerated failure time models with time varying stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of quality technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (1), pp.143-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some recent results on accelerated failure time models with time-varying stresses, by L.Gerville-Reache and M.Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality technology &amp; quantitative management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (1), pp.143-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00208045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'une cohorte rétrospective de cas incidents de traumatismes sportifs : le cas de la faculté des sciences du sport et de l'éducation physique de bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fauché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Motricité : revue scientifique de l'ACAPS / ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (3), pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Statistical Modelling in Accelerated Life Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Polish Academy of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A suffisant condition for asymptotic normality of the normalized quadratic form psi(f,g)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Solev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 342, pp.971-975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du classement au tennis : Modélisation et analyse statistique par la méthode de Monte – Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Math &amp; Sci. hum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 170 (2), pp.47-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Toeplitz operators and quadratic form generated by stationary Gaussian sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Solev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zap. Nauchn. Semin. POMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 328, pp.221-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation in modeling phosphocreatine recovery in human skeletal muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent M Arsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Diolez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 91, pp.419-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training Analysis and the Modelling of Relations between Training Volumes and Performance: Interpretation of Results in Light of the New Paradigms of Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Null Hellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fernandez Avalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Menaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Movement Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42 (1), pp.53-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On parametric inference for step-stress models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilijandas Bagdonavicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 51 (1), pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique du modèle standard de vie accélérée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilijandas Bagdonaviçius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valia Nikoulina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Statistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 48 (3), pp.5-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique du modèle de Makeham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine de mathématiques pures et appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 45 (6), pp.947-957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of a function observed with a stationary error</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Solev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 99 (2), pp.1182-1190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout-en-un STAPS - Licence STAPS - 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.767-822, 2024, 9782340090446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts autour de la statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique thématique en STAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9782340077447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Chi-Squared Goodness-of-Fit Test for Normality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Models and Methods for Reliability and Survival Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.213-228, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to System Reliability Demonstration Based on Accelerated Test Results on Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.S. Nikulin, Nikolaos Limnios N. Balakrishnan, Waltraud Kahle, Catherine Huber-Carol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Degradation Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkhäuser Boston, pp.311--320, 2010, Statistics for Industry and Technology, 978-0-8176-4923-4. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-8176-4924-1_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to system reliability demonstration based to accelerated test results on components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in degradation modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.311-319, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About one parametric degradation model used in reliability, survival analysis and quality of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Orazio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balakhrishnan, Auget, Mesbah, Molenberghs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Statistical Methods for Health Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.131-142, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical significance of fitness and fatigue modeled from training effects on performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent M Arsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">St. Petersburg State Politechnical University. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Longevity, aging and degradation models in reliability, public health, medicine and biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.52-63, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An example of optimal design in accelerated experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models with Applications to Reliability, Survival Analysis, and Quality of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkhauser, pp.121-131, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assessment about sports tackles: contribution of the fuzzy set theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Guinle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Belluye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">St. Petersburg State Politechnical University. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Longevity, aging and degradation models in reliability, public health, medicine and biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.249-256, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-squared goodness-of-fit test of model for annual death rate : censored cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Birkhauser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goodness-of-fit Tests and Validity of Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-70, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of reliability characteristics estimators in accelerated life testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valia Nikoulina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical and Probabilistic Models in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkhauser, pp.91-99, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des jeux et statistiques : l’enseignement du jeu du pénalty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du niveau d’efficacité d’un ”algorithme d’affectation” de Parcoursup dans une filière en tension au regard de la réussite académique : l’exemple de la Licence STAPS de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Terret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égalité(s) vers et dans l'enseignement supérieur - EGALISUP 2e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CREAD; Université Rennes 2, Jul 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PLACE DE LA STATISTIQUE EN STAPS : RETOUR SUR LES OUVRAGES PEDAGOGIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Fançaise De Statistique, Jul 2023, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accessibilité territoriale de l'offre de formation Parcoursup : des grands champs disciplinaires au STAPS de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Terret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egalisup 2e édition Égalité(s) vers et dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPARLONS DE NOTES EN PATINAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Journées De Statistique de la société Française de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA STATISTIQUE EN STAPS : SON ENSEIGNEMENT PAR PROCURATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Francophone International sur l'Enseignement de la Statistique (CFIES) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rennes, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes autour du principe d'indifférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAth-En-JEANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Distanciel BBB, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi de Martin Gardner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Salon Culture &amp; jeux mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Distanciel zoom, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la construction et le pouvoir prédictif du classement ELO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Steffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Journées de statistique de la société Française de statistique (SFDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nice, France. p 725-730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARIS SPORTIFS AU FOOTBALL : L'INTERET DES EXPECTED GOALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Steffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bisoffi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QU'EST-CE QUE LA CULTURE STATISTIQUE, COMMENT L'ENSEIGNER, COMME LA CERTIFIER ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe-Aline Jutand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA LOI ET LES SONDAGES ELECTORAUX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'ALEMBERT : CONTROVERSES ET PROBABILITES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Rochel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BERTRAND, BUFFON, KEYNES : L'ENSEIGNEMENT DU CONCEPT DE HASARD ET DU PRINCIPE D'INDIFFERENCE EN STATISTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48èmes Journées de statistique de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix rationnel : définir et estimer son &amp;quot;intérêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ᵉ congrès de la société de philosophie des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330537v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAND LA PROBABILITÉ CONDITIONNELLE CROISE LA STATISTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIES 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de cote : l'exemple du pari à handicap au Top 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastião Tiarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rennes, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement des affaires Woburn et Castaneda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rennes, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentative d'identification de paradoxes latents dans l'application des probabilités conditionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une règle de handicap de jeu au tennis de table : une approche probabiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Coupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondages d'intention de vote : l'estimation des &amp;quot; marges d'erreur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque francophone sur les sondages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un modèle prédictif de fiabilité dans un contexte de dégradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miela Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda-Mu 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, France. http://www.imdr.fr/docs/LM18_Actes%20congres/textes/lm18_com_3B-3_059_J_Baussaron.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre approches pour l'estimation d'une probabilité de défaillance exponentielle à partir d'un unique essai zéro défaillance réussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Fiabilité et Incertitude de la SFDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, France. http://www.sfds.asso.fr/ressource.php?fct=ddoc&amp;i=800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation test plan for Wiener degradation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schimmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miela Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la fiabilité à partir de mesures de dégradation : Quelles méthodes utiliser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schimmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miela Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda-Mu 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. 1C-7-10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability assessment based on degradation measurement : how to compare some models ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schimmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miela Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.33-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some methods to estimate reliability for nonlinear degradation measurements : application on fatigue crack length data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schimmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miela Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Greece. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la fiabilité à partir de mesures de dégradation. Application à la fissuration des turbos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miela Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schimmerling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.n°73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de la démonstration de fiabilité système à partir de tests sur composants unitaires : Cas d'un système en série avec lois de Weibull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">''41ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to reliability demonstration test for a system from accelerated tests on unit components : case of a series system with Weibull law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Russia. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la méthode de classement au tennis : Approche par simulation probabiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAPS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.563-564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de la démonstration de fiabilité système à partir de tests sur composants unitaires: cas d'un système en série avec lois de Weibull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Application of a Degradation Process Model in Activities of Daily Living scores from Institutionalized Elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dechamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourdel-Marchasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALT2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.112-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de processus de dégradation : exploration de trois approches pour interpréter des essais de fiabilité mécanique réalisés sur trois pièces de moteur : la culasse, les courroies de distribution et les thermostats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Saassouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schimmerling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès International pluridisciplinaire de Qualité et Sûreté de Fonctionnement (Qualita)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Maroc. pp.352-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche d'un duel au tennis par régression logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'XXXVIIIème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'une cohorte rétrospective de cas incidents de traumatismes sportifs à la faculté des sciences du sport et de l'éducation physique de Bordeaux : 1992-2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès International des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.251-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche d'un duel au tennis par régression logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès International des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.693-694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative approach of logistic regression for binary covariables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Statistical Modelling and Inference in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Germany. pp.105-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modelling, planning and inference in accelerated trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilijandas Bagdonavicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès International pluridisciplinaire de Qualité et Sûreté de Fonctionnement (Qualita)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.349-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design in accelerated experiments: maximization of failure probability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALT2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.318-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entraînement – performance : Modélisation et analyse statistique par la méthode de Monte – Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent M Arsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Toulouse, France. pp.268-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du classement au tennis : Modélisation et analyse statistique par la méthode de Monte – Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Toulouse, France. pp.413-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation pour un phénomène de dégradation avec covariables et censures traumatiques appliquées aux données de survie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bruxelles, Belgique. pp.194-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences accélérées : de la fiabilité à l’analyse de survie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilijandas Bagdonavicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valia Nikoulina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'33ème Journées de Statistique'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Nantes, France. pp.167-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modelisation and simulation for degradation processes with covariables and traumatic events applied to survival data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference of Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Trondheim, Norway. pp.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique de l’évaluation des sportifs par un jury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Valence, France. pp.S14, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test du khi-deux pour la loi des taux annuels de mortalité : cas avec censure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Nantes, France. pp.369-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step stresses for AFT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valia Nikoulina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2rd International Conference of Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Bordeaux, France. pp.447-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des relations « entraînement - performance en natation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Null Hellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Menaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Fés, Maroc. pp.839-843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des interactions tuteur – novice pour l’acquisition des habiletés motrices : Le modèle de Markov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de la société française de psychologie du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France. pp.250-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d’un signal bruité par un processus stationnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Solev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique de l’évaluation des sportifs par un jury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Grenoble, France. pp.51-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'âge d'un vin de Porto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Silva Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès Mondial de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Lisbonne, Portugal. pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of accelerated life model with step stresses by the Monte Carlo method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valia Nikoulina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asymptotic Methods in Probability and Mathematical Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, St Petersbourg, Russia. pp.93-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pondération d’experts pour une décision collective optimale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Poix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Rennes, France. pp.455-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie à la loterie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Rennes, France. pp.256-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of reliability characteristics estimators in accelerated life testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valia Nikoulina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference of Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Bucarest, Romania. pp.280-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Paradoxe Vin/Eau : Convergence entre modèle constructif et invariance axiomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'axiome d'indifférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction à rebours ou rétro-déduction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'issue de la Bataille des Sexes sous CKR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485446v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche des lois de probabilités de D'Alembert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches comparées sur l'estimation d'une probabilité de défaillance: cas des échantillons totalement censurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Homo sapiens à Homo œconomicus (ou lorsque la satisfaction absolue tend vers l'espérance mathématique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un paradoxe dans le paradoxe d'Allais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enjeu rationnel du paradoxe de St Pétersbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur la loi hyper-équiprobable sur N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dilemme de Parsifal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur le paradoxe des deux portefeuilles (Wallet paradox)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe du Monty Hall est-il vraiment résolu?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245148v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dilemme des deux états de connaissance du paradoxe des deux enveloppes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du concept d'échantillon extrapolable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922445v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur le paradoxe du conducteur distrait (The Absent-Minded Driver)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098855v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do we change whatever amount we found in the first envelope: the Wikipedia &amp;quot;two envelopes problem&amp;quot; commented</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TENTATIVE D'IDENTIFICATION DE PARADOXES LATENTS DANS L'APPLICATION DES PROBABILITÉS CONDITIONNELLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POUR OU CONTRE LES PLANS DE SONDAGE A PROBABILITÉS INÉGALES ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉCHANTILLON REPRÉSENTATIF (D'UNE POPULATION FINIE) : DÉFINITION STATISTIQUE ET PROPRIÉTÉS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId203"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880213v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerville-R&#233;ache" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658667v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968272v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couallier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Huber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Limnios" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mesbah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208058v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Nikulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613090v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348625v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Terret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Depiesse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gerville-R&#233;ache" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868219v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Massenet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Darnis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Epinoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15640/jehd.v13n2a5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100781v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501971v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100782v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505629v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909884v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909886v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196472v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150042v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796359v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683586v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521561v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543538v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Champagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coupet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355185v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372265v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414954v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255704v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delabre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255707v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255713v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Stoltz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256118v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baussaron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schimmerling" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Barreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;rin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992271v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772090v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzan Tahir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386038v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilijandas Bagdonavicius" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365898v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194792v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293190v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Orazio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Appriou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fauch&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208017v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194786v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194782v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Solev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194776v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194773v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M Arsac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Diolez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355242v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Null Hellard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fauquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fernandez Avalos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Menaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355237v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355527v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilijandas Bagdonavi&#231;ius" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valia Nikoulina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355528v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355554v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613080v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613081v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922446v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573795v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968104v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-8176-4924-1_20" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NBT02C81-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194767v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355214v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355216v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355208v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rosa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Guinle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Belluye" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355232v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355545v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613092v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156864v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156865v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716272v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880211v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245763v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245765v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983379v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Steffen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150047v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bisoffi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817085v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe-Aline Jutand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531493v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Rochel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531483v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313501v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330537v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066880v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017084v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o Tiarks" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017076v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922447v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772093v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772091v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772097v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miela Barreau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573819v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772100v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bayle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573817v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573809v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573813v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573802v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573801v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386752v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573806v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573804v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293234v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dechamps" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdel-Marchasson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293233v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Saassouh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paoli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293232v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293226v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293227v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293231v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293228v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293229v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355229v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355224v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355246v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355518v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355244v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355523v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355522v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355530v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lafont" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355540v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355535v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355543v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355544v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355552v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Silva Ferreira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barros" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355553v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355548v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Poix" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355550v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355558v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434704v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207491v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485446v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534662v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448201v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522157v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487618v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499865v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399519v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324757v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139292v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245148v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134102v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922445v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974031v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098855v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943573v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808768v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780384v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655566v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880213v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerville-R&#233;ache" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658667v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968272v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couallier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Huber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Limnios" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mesbah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208058v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Nikulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348625v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Terret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Depiesse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gerville-R&#233;ache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613090v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868219v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Massenet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Darnis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Epinoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15640/jehd.v13n2a5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100782v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501971v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100781v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505629v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909884v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909886v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196472v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150042v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796359v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683586v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521561v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543538v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Champagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coupet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414954v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355185v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372265v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Stoltz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255704v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delabre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255707v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256118v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baussaron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schimmerling" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Barreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;rin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992271v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772090v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzan Tahir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386038v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilijandas Bagdonavicius" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365898v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208017v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194792v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208045v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293190v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Orazio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Appriou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fauch&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194786v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194782v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Solev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194776v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194773v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M Arsac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Diolez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355242v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Null Hellard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fauquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fernandez Avalos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Menaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355237v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355527v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilijandas Bagdonavi&#231;ius" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valia Nikoulina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355528v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355554v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613080v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613081v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922446v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968104v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-8176-4924-1_20" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NBT02C81-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573795v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194767v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355214v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355216v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355208v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rosa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Guinle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Belluye" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355232v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355545v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613092v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307917v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156864v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156865v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716272v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880211v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245763v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245765v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983379v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Steffen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150047v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bisoffi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817085v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe-Aline Jutand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531483v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531493v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Rochel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313501v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330537v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066880v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017084v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o Tiarks" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017076v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922447v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772093v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772091v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772097v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miela Barreau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772100v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bayle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573819v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573817v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573809v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573813v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573801v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573802v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573804v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573806v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386752v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293234v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dechamps" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdel-Marchasson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293233v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Saassouh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paoli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293232v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293228v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293229v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293226v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293227v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293231v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355224v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355229v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355244v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355518v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355246v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355522v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355523v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355540v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355535v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355530v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lafont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355544v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355543v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355552v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Silva Ferreira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barros" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355553v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355548v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Poix" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355550v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355558v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434704v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207491v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499865v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485446v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534662v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448201v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522157v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487618v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399519v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324757v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134102v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139292v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245148v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974031v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922445v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098855v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943573v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780384v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808768v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655566v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>