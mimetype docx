--- v1 (2026-04-17)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.71428571429px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Léo Gerville-Réache </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique et traitement des données : du recueil à l’interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses. , 228p, 2022, Objectif STAPS, 9782340074958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testez votre rationalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">POLE, pp.64, 2017, 978-2848842103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Models and Methods for Reliability and Survival Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Limnios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mesbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, pp.416, 2013, 978-1-84821-619-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Statistique des essais accélérés » by M.Nikulin, L.Gerville-Reache, V.Couallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HERMES: London, pp.294, 2007, Nikolaos Limnios</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00208058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la nouvelle réglementation du CACI sur les comportements de souscription des licences : étude au sein d’une fédération multisport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Terret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Depiesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe des deux enveloppes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n°218, pp.30-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teachers Stress Factors: Psychosocial Analysis in Training in Classroom Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Massenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Darnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Epinoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Education and Human Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (2), pp.33-44. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15640/jehd.v13n2a5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation mathématique d’un match de football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors série (82), pp.48-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de la statistique en Staps : l’ouvrage pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (3), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’entraînement à la performance sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors série (82), pp.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi de Martin Gardner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 200, pp.36-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si on refaisait le match ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 193, pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la théorie des jeux entre en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 195, pp.44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanger un jeu de carte infini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°189, pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouons avec les probabilités!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publication CIJM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Math Jeux Culture Express, page 31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le très délicat principe d’indifférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°182, pp.30-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se comporter rationnellement face au risque?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°180, pp.40-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’Alembert et «pile ou face» : une querelle historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°175, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en place une règle de handicap de jeu : l’exemple du tennis de table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Coupet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">variance.eu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre de l'eau dans du vin, un paradoxe de l'indifférence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le non-paradoxe du conducteur distrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paradoxe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petits classiques des paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°172, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement de l'affaire Woburn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Stoltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (2), pp.41-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaisissable Belle au bois dormant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (1), pp.251-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des procédures de classement : exemples du tennis, du tennis de table et du golf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 156 (2), pp.5-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability assessment based on degradation measurement : how to compare some models ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schimmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131, pp.236-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaborating a rule for game handicap in table tennis: a probabilistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Coupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Table Tennis Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On reliability approach and statistical inference in demography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzan Tahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Reliability and Statistical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.37-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modelling, planning and inference in accelerated trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilijandas Bagdonavicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (3/4), pp.334 - 348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical inference through AFT model for biotechnical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilijandas Bagdonavicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°139, pp 1649-1656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.Some recent results on accelerated failure time models with time-varying stresses. (2007). Quality Technology & Quantitative Management, 4, #1, 143-155.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality technology &amp; quantitative management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (1), pp.143-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00208017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some recent results on accelerated failure time models with time varying stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of quality technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (1), pp.143-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some recent results on accelerated failure time models with time-varying stresses, by L.Gerville-Reache and M.Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality technology &amp; quantitative management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (1), pp.143-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00208045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'une cohorte rétrospective de cas incidents de traumatismes sportifs : le cas de la faculté des sciences du sport et de l'éducation physique de bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fauché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Motricité : revue scientifique de l'ACAPS / ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (3), pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Statistical Modelling in Accelerated Life Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Polish Academy of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A suffisant condition for asymptotic normality of the normalized quadratic form psi(f,g)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Solev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 342, pp.971-975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du classement au tennis : Modélisation et analyse statistique par la méthode de Monte – Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Math &amp; Sci. hum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 170 (2), pp.47-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Toeplitz operators and quadratic form generated by stationary Gaussian sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Solev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zap. Nauchn. Semin. POMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 328, pp.221-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation in modeling phosphocreatine recovery in human skeletal muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent M Arsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Diolez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 91, pp.419-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training Analysis and the Modelling of Relations between Training Volumes and Performance: Interpretation of Results in Light of the New Paradigms of Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Null Hellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fernandez Avalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Menaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Movement Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42 (1), pp.53-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On parametric inference for step-stress models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilijandas Bagdonavicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 51 (1), pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique du modèle standard de vie accélérée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilijandas Bagdonaviçius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valia Nikoulina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Statistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 48 (3), pp.5-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique du modèle de Makeham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine de mathématiques pures et appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 45 (6), pp.947-957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of a function observed with a stationary error</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Solev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 99 (2), pp.1182-1190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout-en-un STAPS - Licence STAPS - 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.767-822, 2024, 9782340090446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts autour de la statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique thématique en STAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9782340077447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Chi-Squared Goodness-of-Fit Test for Normality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Models and Methods for Reliability and Survival Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.213-228, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to System Reliability Demonstration Based on Accelerated Test Results on Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.S. Nikulin, Nikolaos Limnios N. Balakrishnan, Waltraud Kahle, Catherine Huber-Carol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Degradation Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkhäuser Boston, pp.311--320, 2010, Statistics for Industry and Technology, 978-0-8176-4923-4. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-8176-4924-1_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to system reliability demonstration based to accelerated test results on components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in degradation modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.311-319, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About one parametric degradation model used in reliability, survival analysis and quality of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Orazio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balakhrishnan, Auget, Mesbah, Molenberghs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Statistical Methods for Health Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.131-142, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical significance of fitness and fatigue modeled from training effects on performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent M Arsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">St. Petersburg State Politechnical University. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Longevity, aging and degradation models in reliability, public health, medicine and biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.52-63, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An example of optimal design in accelerated experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models with Applications to Reliability, Survival Analysis, and Quality of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkhauser, pp.121-131, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assessment about sports tackles: contribution of the fuzzy set theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Guinle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Belluye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">St. Petersburg State Politechnical University. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Longevity, aging and degradation models in reliability, public health, medicine and biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.249-256, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-squared goodness-of-fit test of model for annual death rate : censored cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Birkhauser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goodness-of-fit Tests and Validity of Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-70, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of reliability characteristics estimators in accelerated life testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valia Nikoulina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical and Probabilistic Models in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkhauser, pp.91-99, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des jeux et statistiques : l’enseignement du jeu du pénalty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du niveau d’efficacité d’un ”algorithme d’affectation” de Parcoursup dans une filière en tension au regard de la réussite académique : l’exemple de la Licence STAPS de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Terret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égalité(s) vers et dans l'enseignement supérieur - EGALISUP 2e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CREAD; Université Rennes 2, Jul 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PLACE DE LA STATISTIQUE EN STAPS : RETOUR SUR LES OUVRAGES PEDAGOGIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Fançaise De Statistique, Jul 2023, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accessibilité territoriale de l'offre de formation Parcoursup : des grands champs disciplinaires au STAPS de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Terret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egalisup 2e édition Égalité(s) vers et dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPARLONS DE NOTES EN PATINAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Journées De Statistique de la société Française de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA STATISTIQUE EN STAPS : SON ENSEIGNEMENT PAR PROCURATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Francophone International sur l'Enseignement de la Statistique (CFIES) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rennes, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes autour du principe d'indifférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAth-En-JEANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Distanciel BBB, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi de Martin Gardner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Salon Culture &amp; jeux mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Distanciel zoom, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la construction et le pouvoir prédictif du classement ELO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Steffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Journées de statistique de la société Française de statistique (SFDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nice, France. p 725-730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARIS SPORTIFS AU FOOTBALL : L'INTERET DES EXPECTED GOALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Steffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bisoffi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QU'EST-CE QUE LA CULTURE STATISTIQUE, COMMENT L'ENSEIGNER, COMME LA CERTIFIER ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe-Aline Jutand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA LOI ET LES SONDAGES ELECTORAUX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'ALEMBERT : CONTROVERSES ET PROBABILITES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Rochel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BERTRAND, BUFFON, KEYNES : L'ENSEIGNEMENT DU CONCEPT DE HASARD ET DU PRINCIPE D'INDIFFERENCE EN STATISTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48èmes Journées de statistique de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix rationnel : définir et estimer son &amp;quot;intérêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ᵉ congrès de la société de philosophie des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330537v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAND LA PROBABILITÉ CONDITIONNELLE CROISE LA STATISTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIES 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de cote : l'exemple du pari à handicap au Top 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastião Tiarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rennes, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement des affaires Woburn et Castaneda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rennes, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentative d'identification de paradoxes latents dans l'application des probabilités conditionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une règle de handicap de jeu au tennis de table : une approche probabiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Coupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondages d'intention de vote : l'estimation des &amp;quot; marges d'erreur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque francophone sur les sondages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un modèle prédictif de fiabilité dans un contexte de dégradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miela Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda-Mu 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, France. http://www.imdr.fr/docs/LM18_Actes%20congres/textes/lm18_com_3B-3_059_J_Baussaron.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre approches pour l'estimation d'une probabilité de défaillance exponentielle à partir d'un unique essai zéro défaillance réussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Fiabilité et Incertitude de la SFDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, France. http://www.sfds.asso.fr/ressource.php?fct=ddoc&amp;i=800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation test plan for Wiener degradation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schimmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miela Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la fiabilité à partir de mesures de dégradation : Quelles méthodes utiliser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schimmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miela Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda-Mu 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. 1C-7-10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability assessment based on degradation measurement : how to compare some models ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schimmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miela Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.33-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some methods to estimate reliability for nonlinear degradation measurements : application on fatigue crack length data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schimmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miela Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Greece. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la fiabilité à partir de mesures de dégradation. Application à la fissuration des turbos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miela Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schimmerling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.n°73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de la démonstration de fiabilité système à partir de tests sur composants unitaires : Cas d'un système en série avec lois de Weibull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">''41ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to reliability demonstration test for a system from accelerated tests on unit components : case of a series system with Weibull law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Russia. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la méthode de classement au tennis : Approche par simulation probabiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAPS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.563-564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de la démonstration de fiabilité système à partir de tests sur composants unitaires: cas d'un système en série avec lois de Weibull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Application of a Degradation Process Model in Activities of Daily Living scores from Institutionalized Elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dechamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourdel-Marchasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALT2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.112-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de processus de dégradation : exploration de trois approches pour interpréter des essais de fiabilité mécanique réalisés sur trois pièces de moteur : la culasse, les courroies de distribution et les thermostats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Saassouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schimmerling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès International pluridisciplinaire de Qualité et Sûreté de Fonctionnement (Qualita)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Maroc. pp.352-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche d'un duel au tennis par régression logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'XXXVIIIème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'une cohorte rétrospective de cas incidents de traumatismes sportifs à la faculté des sciences du sport et de l'éducation physique de Bordeaux : 1992-2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès International des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.251-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche d'un duel au tennis par régression logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès International des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.693-694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative approach of logistic regression for binary covariables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Statistical Modelling and Inference in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Germany. pp.105-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modelling, planning and inference in accelerated trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilijandas Bagdonavicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès International pluridisciplinaire de Qualité et Sûreté de Fonctionnement (Qualita)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.349-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design in accelerated experiments: maximization of failure probability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALT2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.318-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entraînement – performance : Modélisation et analyse statistique par la méthode de Monte – Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent M Arsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Toulouse, France. pp.268-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du classement au tennis : Modélisation et analyse statistique par la méthode de Monte – Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Toulouse, France. pp.413-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation pour un phénomène de dégradation avec covariables et censures traumatiques appliquées aux données de survie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bruxelles, Belgique. pp.194-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences accélérées : de la fiabilité à l’analyse de survie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilijandas Bagdonavicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valia Nikoulina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'33ème Journées de Statistique'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Nantes, France. pp.167-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modelisation and simulation for degradation processes with covariables and traumatic events applied to survival data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference of Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Trondheim, Norway. pp.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique de l’évaluation des sportifs par un jury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Valence, France. pp.S14, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test du khi-deux pour la loi des taux annuels de mortalité : cas avec censure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Nantes, France. pp.369-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step stresses for AFT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valia Nikoulina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2rd International Conference of Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Bordeaux, France. pp.447-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des relations « entraînement - performance en natation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Null Hellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Menaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Fés, Maroc. pp.839-843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des interactions tuteur – novice pour l’acquisition des habiletés motrices : Le modèle de Markov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de la société française de psychologie du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France. pp.250-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d’un signal bruité par un processus stationnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Solev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique de l’évaluation des sportifs par un jury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Grenoble, France. pp.51-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'âge d'un vin de Porto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Silva Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès Mondial de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Lisbonne, Portugal. pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of accelerated life model with step stresses by the Monte Carlo method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valia Nikoulina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asymptotic Methods in Probability and Mathematical Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, St Petersbourg, Russia. pp.93-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pondération d’experts pour une décision collective optimale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Poix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Rennes, France. pp.455-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie à la loterie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Rennes, France. pp.256-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of reliability characteristics estimators in accelerated life testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valia Nikoulina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference of Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Bucarest, Romania. pp.280-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Paradoxe Vin/Eau : Convergence entre modèle constructif et invariance axiomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'axiome d'indifférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction à rebours ou rétro-déduction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'issue de la Bataille des Sexes sous CKR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485446v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche des lois de probabilités de D'Alembert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches comparées sur l'estimation d'une probabilité de défaillance: cas des échantillons totalement censurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Homo sapiens à Homo œconomicus (ou lorsque la satisfaction absolue tend vers l'espérance mathématique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un paradoxe dans le paradoxe d'Allais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enjeu rationnel du paradoxe de St Pétersbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur la loi hyper-équiprobable sur N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dilemme de Parsifal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur le paradoxe des deux portefeuilles (Wallet paradox)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe du Monty Hall est-il vraiment résolu?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245148v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dilemme des deux états de connaissance du paradoxe des deux enveloppes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du concept d'échantillon extrapolable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922445v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur le paradoxe du conducteur distrait (The Absent-Minded Driver)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098855v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do we change whatever amount we found in the first envelope: the Wikipedia &amp;quot;two envelopes problem&amp;quot; commented</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TENTATIVE D'IDENTIFICATION DE PARADOXES LATENTS DANS L'APPLICATION DES PROBABILITÉS CONDITIONNELLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POUR OU CONTRE LES PLANS DE SONDAGE A PROBABILITÉS INÉGALES ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉCHANTILLON REPRÉSENTATIF (D'UNE POPULATION FINIE) : DÉFINITION STATISTIQUE ET PROPRIÉTÉS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId203"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.71428571429px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Léo Gerville-Réache </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique et traitement des données : du recueil à l’interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses. , 228p, 2022, Objectif STAPS, 9782340074958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testez votre rationalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">POLE, pp.64, 2017, 978-2848842103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Models and Methods for Reliability and Survival Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Limnios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mesbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, pp.416, 2013, 978-1-84821-619-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Statistique des essais accélérés » by M.Nikulin, L.Gerville-Reache, V.Couallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HERMES: London, pp.294, 2007, Nikolaos Limnios</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00208058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe des deux enveloppes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n°218, pp.30-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teachers Stress Factors: Psychosocial Analysis in Training in Classroom Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Massenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Darnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Epinoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Education and Human Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (2), pp.33-44. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15640/jehd.v13p12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de la statistique en Staps : l’ouvrage pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (3), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’entraînement à la performance sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors série (82), pp.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation mathématique d’un match de football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors série (82), pp.48-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi de Martin Gardner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 200, pp.36-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si on refaisait le match ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 193, pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la théorie des jeux entre en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 195, pp.44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanger un jeu de carte infini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°189, pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouons avec les probabilités!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publication CIJM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Math Jeux Culture Express, page 31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le très délicat principe d’indifférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°182, pp.30-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se comporter rationnellement face au risque?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°180, pp.40-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’Alembert et «pile ou face» : une querelle historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°175, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en place une règle de handicap de jeu : l’exemple du tennis de table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Coupet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">variance.eu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le non-paradoxe du conducteur distrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paradoxe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petits classiques des paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°172, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre de l'eau dans du vin, un paradoxe de l'indifférence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaisissable Belle au bois dormant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (1), pp.251-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des procédures de classement : exemples du tennis, du tennis de table et du golf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 156 (2), pp.5-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement de l'affaire Woburn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Stoltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (2), pp.41-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability assessment based on degradation measurement : how to compare some models ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schimmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131, pp.236-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaborating a rule for game handicap in table tennis: a probabilistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Coupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Table Tennis Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On reliability approach and statistical inference in demography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzan Tahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Reliability and Statistical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.37-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modelling, planning and inference in accelerated trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilijandas Bagdonavicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (3/4), pp.334 - 348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical inference through AFT model for biotechnical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilijandas Bagdonavicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°139, pp 1649-1656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some recent results on accelerated failure time models with time varying stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of quality technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (1), pp.143-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'une cohorte rétrospective de cas incidents de traumatismes sportifs : le cas de la faculté des sciences du sport et de l'éducation physique de bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fauché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Motricité : revue scientifique de l'ACAPS / ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (3), pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some recent results on accelerated failure time models with time-varying stresses, by L.Gerville-Reache and M.Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality technology &amp; quantitative management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (1), pp.143-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00208045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.Some recent results on accelerated failure time models with time-varying stresses. (2007). Quality Technology & Quantitative Management, 4, #1, 143-155.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality technology &amp; quantitative management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (1), pp.143-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00208017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Statistical Modelling in Accelerated Life Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Polish Academy of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A suffisant condition for asymptotic normality of the normalized quadratic form psi(f,g)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Solev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 342, pp.971-975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du classement au tennis : Modélisation et analyse statistique par la méthode de Monte – Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Math &amp; Sci. hum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 170 (2), pp.47-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Toeplitz operators and quadratic form generated by stationary Gaussian sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Solev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zap. Nauchn. Semin. POMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 328, pp.221-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation in modeling phosphocreatine recovery in human skeletal muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent M Arsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Diolez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 91, pp.419-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training Analysis and the Modelling of Relations between Training Volumes and Performance: Interpretation of Results in Light of the New Paradigms of Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Null Hellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fernandez Avalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Menaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Movement Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42 (1), pp.53-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On parametric inference for step-stress models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilijandas Bagdonavicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 51 (1), pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique du modèle standard de vie accélérée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilijandas Bagdonaviçius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valia Nikoulina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Statistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 48 (3), pp.5-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique du modèle de Makeham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine de mathématiques pures et appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 45 (6), pp.947-957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of a function observed with a stationary error</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Solev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 99 (2), pp.1182-1190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout-en-un STAPS - Licence STAPS - 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.767-822, 2024, 9782340090446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts autour de la statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique thématique en STAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9782340077447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Chi-Squared Goodness-of-Fit Test for Normality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Models and Methods for Reliability and Survival Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.213-228, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to system reliability demonstration based to accelerated test results on components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in degradation modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.311-319, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to System Reliability Demonstration Based on Accelerated Test Results on Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.S. Nikulin, Nikolaos Limnios N. Balakrishnan, Waltraud Kahle, Catherine Huber-Carol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Degradation Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkhäuser Boston, pp.311--320, 2010, Statistics for Industry and Technology, 978-0-8176-4923-4. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-8176-4924-1_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About one parametric degradation model used in reliability, survival analysis and quality of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Orazio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balakhrishnan, Auget, Mesbah, Molenberghs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Statistical Methods for Health Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.131-142, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical significance of fitness and fatigue modeled from training effects on performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent M Arsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">St. Petersburg State Politechnical University. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Longevity, aging and degradation models in reliability, public health, medicine and biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.52-63, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An example of optimal design in accelerated experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models with Applications to Reliability, Survival Analysis, and Quality of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkhauser, pp.121-131, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assessment about sports tackles: contribution of the fuzzy set theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Guinle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Belluye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">St. Petersburg State Politechnical University. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Longevity, aging and degradation models in reliability, public health, medicine and biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.249-256, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-squared goodness-of-fit test of model for annual death rate : censored cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Birkhauser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goodness-of-fit Tests and Validity of Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-70, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of reliability characteristics estimators in accelerated life testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valia Nikoulina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical and Probabilistic Models in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkhauser, pp.91-99, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des jeux et statistiques : l’enseignement du jeu du pénalty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PLACE DE LA STATISTIQUE EN STAPS : RETOUR SUR LES OUVRAGES PEDAGOGIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Fançaise De Statistique, Jul 2023, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accessibilité territoriale de l'offre de formation Parcoursup : des grands champs disciplinaires au STAPS de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Terret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egalisup 2e édition Égalité(s) vers et dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPARLONS DE NOTES EN PATINAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Journées De Statistique de la société Française de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA STATISTIQUE EN STAPS : SON ENSEIGNEMENT PAR PROCURATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Francophone International sur l'Enseignement de la Statistique (CFIES) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rennes, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes autour du principe d'indifférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAth-En-JEANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Distanciel BBB, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi de Martin Gardner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Salon Culture &amp; jeux mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Distanciel zoom, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la construction et le pouvoir prédictif du classement ELO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Steffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Journées de statistique de la société Française de statistique (SFDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nice, France. p 725-730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARIS SPORTIFS AU FOOTBALL : L'INTERET DES EXPECTED GOALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Steffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bisoffi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QU'EST-CE QUE LA CULTURE STATISTIQUE, COMMENT L'ENSEIGNER, COMME LA CERTIFIER ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe-Aline Jutand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'ALEMBERT : CONTROVERSES ET PROBABILITES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Rochel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA LOI ET LES SONDAGES ELECTORAUX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BERTRAND, BUFFON, KEYNES : L'ENSEIGNEMENT DU CONCEPT DE HASARD ET DU PRINCIPE D'INDIFFERENCE EN STATISTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48èmes Journées de statistique de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix rationnel : définir et estimer son &amp;quot;intérêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ᵉ congrès de la société de philosophie des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330537v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAND LA PROBABILITÉ CONDITIONNELLE CROISE LA STATISTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIES 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de cote : l'exemple du pari à handicap au Top 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastião Tiarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rennes, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement des affaires Woburn et Castaneda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rennes, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentative d'identification de paradoxes latents dans l'application des probabilités conditionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une règle de handicap de jeu au tennis de table : une approche probabiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Coupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondages d'intention de vote : l'estimation des &amp;quot; marges d'erreur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque francophone sur les sondages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un modèle prédictif de fiabilité dans un contexte de dégradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miela Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda-Mu 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, France. http://www.imdr.fr/docs/LM18_Actes%20congres/textes/lm18_com_3B-3_059_J_Baussaron.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre approches pour l'estimation d'une probabilité de défaillance exponentielle à partir d'un unique essai zéro défaillance réussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Fiabilité et Incertitude de la SFDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, France. http://www.sfds.asso.fr/ressource.php?fct=ddoc&amp;i=800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation test plan for Wiener degradation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schimmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miela Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la fiabilité à partir de mesures de dégradation : Quelles méthodes utiliser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schimmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miela Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda-Mu 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. 1C-7-10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability assessment based on degradation measurement : how to compare some models ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schimmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miela Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.33-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some methods to estimate reliability for nonlinear degradation measurements : application on fatigue crack length data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schimmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miela Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Greece. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de la démonstration de fiabilité système à partir de tests sur composants unitaires : Cas d'un système en série avec lois de Weibull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">''41ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la fiabilité à partir de mesures de dégradation. Application à la fissuration des turbos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miela Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schimmerling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.n°73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to reliability demonstration test for a system from accelerated tests on unit components : case of a series system with Weibull law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Russia. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la méthode de classement au tennis : Approche par simulation probabiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAPS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.563-564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de la démonstration de fiabilité système à partir de tests sur composants unitaires: cas d'un système en série avec lois de Weibull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Application of a Degradation Process Model in Activities of Daily Living scores from Institutionalized Elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dechamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourdel-Marchasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALT2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.112-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de processus de dégradation : exploration de trois approches pour interpréter des essais de fiabilité mécanique réalisés sur trois pièces de moteur : la culasse, les courroies de distribution et les thermostats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Saassouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schimmerling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès International pluridisciplinaire de Qualité et Sûreté de Fonctionnement (Qualita)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Maroc. pp.352-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche d'un duel au tennis par régression logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'XXXVIIIème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative approach of logistic regression for binary covariables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Statistical Modelling and Inference in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Germany. pp.105-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modelling, planning and inference in accelerated trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilijandas Bagdonavicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès International pluridisciplinaire de Qualité et Sûreté de Fonctionnement (Qualita)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.349-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design in accelerated experiments: maximization of failure probability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALT2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.318-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche d'un duel au tennis par régression logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès International des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.693-694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'une cohorte rétrospective de cas incidents de traumatismes sportifs à la faculté des sciences du sport et de l'éducation physique de Bordeaux : 1992-2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès International des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.251-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entraînement – performance : Modélisation et analyse statistique par la méthode de Monte – Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent M Arsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Toulouse, France. pp.268-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du classement au tennis : Modélisation et analyse statistique par la méthode de Monte – Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Toulouse, France. pp.413-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation pour un phénomène de dégradation avec covariables et censures traumatiques appliquées aux données de survie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bruxelles, Belgique. pp.194-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modelisation and simulation for degradation processes with covariables and traumatic events applied to survival data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference of Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Trondheim, Norway. pp.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences accélérées : de la fiabilité à l’analyse de survie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilijandas Bagdonavicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valia Nikoulina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'33ème Journées de Statistique'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Nantes, France. pp.167-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test du khi-deux pour la loi des taux annuels de mortalité : cas avec censure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Nantes, France. pp.369-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique de l’évaluation des sportifs par un jury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Valence, France. pp.S14, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step stresses for AFT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valia Nikoulina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2rd International Conference of Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Bordeaux, France. pp.447-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des relations « entraînement - performance en natation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Null Hellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Menaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Fés, Maroc. pp.839-843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des interactions tuteur – novice pour l’acquisition des habiletés motrices : Le modèle de Markov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de la société française de psychologie du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France. pp.250-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d’un signal bruité par un processus stationnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Solev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique de l’évaluation des sportifs par un jury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Grenoble, France. pp.51-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'âge d'un vin de Porto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Silva Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Nikulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès Mondial de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Lisbonne, Portugal. pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of accelerated life model with step stresses by the Monte Carlo method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valia Nikoulina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asymptotic Methods in Probability and Mathematical Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, St Petersbourg, Russia. pp.93-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pondération d’experts pour une décision collective optimale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Poix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Rennes, France. pp.455-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie à la loterie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Rennes, France. pp.256-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of reliability characteristics estimators in accelerated life testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valia Nikoulina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference of Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Bucarest, Romania. pp.280-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Paradoxe Vin/Eau : Convergence entre modèle constructif et invariance axiomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'axiome d'indifférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'issue de la Bataille des Sexes sous CKR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485446v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche des lois de probabilités de D'Alembert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches comparées sur l'estimation d'une probabilité de défaillance: cas des échantillons totalement censurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Homo sapiens à Homo œconomicus (ou lorsque la satisfaction absolue tend vers l'espérance mathématique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un paradoxe dans le paradoxe d'Allais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction à rebours ou rétro-déduction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enjeu rationnel du paradoxe de St Pétersbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur la loi hyper-équiprobable sur N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur le paradoxe des deux portefeuilles (Wallet paradox)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe du Monty Hall est-il vraiment résolu?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245148v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dilemme de Parsifal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du concept d'échantillon extrapolable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922445v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dilemme des deux états de connaissance du paradoxe des deux enveloppes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur le paradoxe du conducteur distrait (The Absent-Minded Driver)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098855v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do we change whatever amount we found in the first envelope: the Wikipedia &amp;quot;two envelopes problem&amp;quot; commented</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POUR OU CONTRE LES PLANS DE SONDAGE A PROBABILITÉS INÉGALES ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TENTATIVE D'IDENTIFICATION DE PARADOXES LATENTS DANS L'APPLICATION DES PROBABILITÉS CONDITIONNELLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉCHANTILLON REPRÉSENTATIF (D'UNE POPULATION FINIE) : DÉFINITION STATISTIQUE ET PROPRIÉTÉS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerville-Réache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId198"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880213v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerville-R&#233;ache" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658667v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968272v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couallier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Huber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Limnios" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mesbah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208058v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Nikulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348625v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Terret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Depiesse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gerville-R&#233;ache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613090v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868219v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Massenet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Darnis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Epinoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15640/jehd.v13n2a5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100782v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501971v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100781v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505629v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909884v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909886v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196472v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150042v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796359v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683586v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521561v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543538v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Champagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coupet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414954v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355185v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372265v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Stoltz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255704v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delabre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255707v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256118v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baussaron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schimmerling" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Barreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;rin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992271v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772090v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzan Tahir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386038v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilijandas Bagdonavicius" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365898v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208017v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194792v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208045v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293190v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Orazio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Appriou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fauch&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194786v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194782v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Solev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194776v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194773v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M Arsac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Diolez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355242v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Null Hellard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fauquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fernandez Avalos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Menaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355237v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355527v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilijandas Bagdonavi&#231;ius" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valia Nikoulina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355528v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355554v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613080v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613081v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922446v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968104v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-8176-4924-1_20" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NBT02C81-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573795v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194767v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355214v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355216v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355208v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rosa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Guinle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Belluye" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355232v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355545v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613092v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307917v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156864v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156865v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716272v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880211v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245763v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245765v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983379v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Steffen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150047v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bisoffi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817085v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe-Aline Jutand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531483v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531493v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Rochel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313501v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330537v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066880v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017084v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o Tiarks" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017076v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922447v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772093v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772091v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772097v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miela Barreau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772100v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bayle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573819v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573817v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573809v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573813v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573801v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573802v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573804v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573806v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386752v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293234v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dechamps" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdel-Marchasson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293233v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Saassouh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paoli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293232v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293228v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293229v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293226v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293227v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293231v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355224v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355229v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355244v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355518v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355246v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355522v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355523v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355540v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355535v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355530v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lafont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355544v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355543v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355552v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Silva Ferreira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barros" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355553v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355548v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Poix" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355550v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355558v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434704v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207491v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499865v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485446v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534662v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448201v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522157v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487618v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399519v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324757v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134102v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139292v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245148v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974031v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922445v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098855v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943573v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780384v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808768v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655566v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880213v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerville-R&#233;ache" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658667v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968272v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couallier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Huber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Limnios" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mesbah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208058v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Nikulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613090v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868219v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Massenet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Darnis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Epinoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15640/jehd.v13p12" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501971v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100781v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100782v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505629v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909884v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909886v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196472v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150042v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796359v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683586v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521561v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543538v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Champagne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coupet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355185v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372265v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414954v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255704v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delabre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255707v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255713v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Stoltz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256118v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baussaron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schimmerling" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Barreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;rin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992271v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772090v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzan Tahir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386038v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilijandas Bagdonavicius" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365898v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194792v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293190v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Orazio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Appriou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fauch&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208045v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208017v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194786v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194782v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Solev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194776v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paris" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194773v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355199v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M Arsac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Diolez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355242v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Null Hellard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fauquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fernandez Avalos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Menaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355237v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355527v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilijandas Bagdonavi&#231;ius" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valia Nikoulina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355528v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355554v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613080v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613081v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922446v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573795v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968104v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-8176-4924-1_20" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NBT02C81-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194767v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355214v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355216v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355208v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rosa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Guinle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Belluye" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355232v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355545v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613092v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156864v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156865v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Terret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716272v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880211v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245763v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245765v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983379v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Steffen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150047v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bisoffi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817085v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe-Aline Jutand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531493v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Rochel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531483v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313501v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330537v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066880v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017084v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o Tiarks" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017076v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922447v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772093v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772091v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772097v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miela Barreau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772100v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bayle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573819v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573817v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573809v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573813v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573802v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573801v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573804v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573806v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386752v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293234v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dechamps" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdel-Marchasson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293233v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Saassouh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paoli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293232v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293226v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293227v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293231v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293229v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293228v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355224v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355229v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355244v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355246v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355518v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355523v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355522v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355540v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355535v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355530v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lafont" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355544v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355543v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355552v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Silva Ferreira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barros" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355553v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355548v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Poix" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355550v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355558v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434704v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207491v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485446v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534662v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448201v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522157v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487618v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499865v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399519v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324757v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139292v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245148v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134102v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922445v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974031v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098855v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943573v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808768v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780384v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655566v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>