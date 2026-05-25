--- v0 (2026-03-15)
+++ v1 (2026-05-25)
@@ -162,1823 +162,2091 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litter decomposition in ponds across a large latitudinal gradient</w:t>
+                <w:t xml:space="preserve">L’enseignement critique des savoirs environnementaux en école d’agronomie : comment favoriser un tournant écologique sur le plan pédagogique et éducatif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Martin</w:t>
+                <w:t xml:space="preserve">Jacques-Aristide Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ada Pastor</w:t>
+                <w:t xml:space="preserve">Laura Solaroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Cuenca-Cambronero</w:t>
+                <w:t xml:space="preserve">Léo Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Anton‐pardo</w:t>
+                <w:t xml:space="preserve">Madeline Koczura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maite Colina</w:t>
+                <w:t xml:space="preserve">Olivier Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII Congress of the Iberian Association of Limnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Vigo, Spain. 2024, </w:t>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14540970⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+                <w:t xml:space="preserve">⟨10.4000/161ep⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865484v1</w:t>
+                <w:t xml:space="preserve">hal-05590848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and structure of macrophyte communities in two different fish pond systems: Dombes (France) and Midden-Limburg (Belgium)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fish stock management as a driver of a nested community structure of macrophytes in fish pond systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Girard</w:t>
+                <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Robin</w:t>
+                <w:t xml:space="preserve">Soraya Rouifed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soraya Rouifed</w:t>
+                <w:t xml:space="preserve">Vincent Tolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robby Wijns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress in Ecology and Evolution (SFE²)</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-026-06203-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808201v1</w:t>
+                <w:t xml:space="preserve">hal-05607539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New strategies for the construction and management of pond production systems for sustainable fish farming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drying out fish ponds, for an entire growth season, as an agroecological practice: maintaining primary producers for fish production and biodiversity conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Girard</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium of Freshwater Sciences (SEFS13)</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">Open Research Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.16363.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150723v1</w:t>
+                <w:t xml:space="preserve">hal-04756351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles stratégies de construction et de conduite de système de production en étang pour une pisciculture durable</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lecocq</w:t>
+                <w:t xml:space="preserve">The balance of carbon emissions versus burial in fish ponds: The role of primary producers and management practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuba Bucak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Robin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Tocqueville</w:t>
+                <w:t xml:space="preserve">Soraya Rouifed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la recherche piscicole française</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04114144v1</w:t>
+              <w:t xml:space="preserve">Aquaculture Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39, pp.102456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2024.102456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étangs piscicoles et services écosystémiques : Relations entre pratiques de gestion, maintien de la biodiversité et stockage de carbone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Litter decomposition in ponds across a large latitudinal gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ada Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cuenca-Cambronero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Anton‐pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maite Colina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXII Congress of the Iberian Association of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Vigo, Spain. 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14540970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversity and structure of macrophyte communities in two different fish pond systems: Dombes (France) and Midden-Limburg (Belgium)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Rouifed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robby Wijns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress in Ecology and Evolution (SFE²)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New strategies for the construction and management of pond production systems for sustainable fish farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Léo Girard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">tel-04807484v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium of Freshwater Sciences (SEFS13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Newcaste upon Tyne, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles stratégies de construction et de conduite de système de production en étang pour une pisciculture durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tocqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de la recherche piscicole française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vidéo (1)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drying-out as a key management practice for fish ponds, to promote primary producers and macrophytes species richness?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Étangs piscicoles et services écosystémiques : Relations entre pratiques de gestion, maintien de la biodiversité et stockage de carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04808318v1</w:t>
+              <w:t xml:space="preserve">Sciences agricoles. AgroParisTech, 2024. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2024AGPT0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04807484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The balance of carbon emissions versus burial in fish ponds: The role of primary producers and management practices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Drying-out as a key management practice for fish ponds, to promote primary producers and macrophytes species richness?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Girard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...198 lines deleted...]
-                <w:t xml:space="preserve">hal-04756351v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drying-out as a key management practice for fish ponds, to promote primary producers and macrophytes species richness?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Drying-out fish ponds as a key agroecological practice to promote ecosystem services?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Rouifed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soraya Rouifed</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Tolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Pond Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPCN and PONDERFUL, Nov 2024, Online, United Kingdom</w:t>
+              <w:t xml:space="preserve">AQUA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Aquaculture Society and European Aquaculture Society, Aug 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808279v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drying-out fish ponds as a key agroecological practice to promote ecosystem services?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pisciculture extensive en étangs et biodiversité associée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Girard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Guérin</w:t>
+                <w:t xml:space="preserve">Joël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Roucaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQUA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Aquaculture Society and European Aquaculture Society, Aug 2024, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Salon des étangs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Etangs de France, Apr 2024, Parçay-Meslay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808261v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pisciculture extensive en étangs et biodiversité associée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drying-out as a key management practice for fish ponds, to promote primary producers and macrophytes species richness?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Robin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julie Coudreuse</w:t>
+                <w:t xml:space="preserve">Soraya Rouifed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon des étangs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Etangs de France, Apr 2024, Parçay-Meslay, France</w:t>
+              <w:t xml:space="preserve">International Pond Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPCN and PONDERFUL, Nov 2024, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582525v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les étangs piscicoles : puits ou sources de carbone ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas A. Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuba Bucak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Rouifed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche Filière Piscicole (JRFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde de doctorant/es « Expériences situées, savoir-faire partagés »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sainmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Perronne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la recherche-action aux sciences transformatives : Les voies d’une réinvention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISARA; LER; INRAE, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity conservation and fish production in ponds: a contradiction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Girard</w:t>
+                <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Robin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Soraya Rouifed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium for European Freshwater Sciences (SEFS13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Freshwater Biological Association, Jun 2023, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2046,51 +2314,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B694DB92"/>
+    <w:nsid w:val="2F630556"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2277,51 +2545,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leo-girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-1339-2095" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/281745765" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04865484v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Pastor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cuenca-Cambronero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anton&#8208;pardo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Colina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14540970" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04808201v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robby Wijns" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04150723v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114144v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tocqueville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04807484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024AGPT0008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04808318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04756067v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Davidson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuba Bucak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2024.102456" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04756351v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.16363.2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04808279v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gu&#233;rin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04808261v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582525v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04808245v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Davidson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035414v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Gitton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ferrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sainmont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Perronne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04808225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leo-girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-1339-2095" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/281745765" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05590848v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Aristide Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Solaroli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Koczura" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duch&#234;ne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/161ep" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05607539v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robby Wijns" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-026-06203-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04756351v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.16363.2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04756067v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Davidson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuba Bucak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2024.102456" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04865484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Pastor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cuenca-Cambronero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anton&#8208;pardo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Colina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14540970" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04808201v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04150723v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114144v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tocqueville" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04807484v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024AGPT0008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04808318v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04808261v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gu&#233;rin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582525v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04808279v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04808245v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Davidson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035414v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Gitton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ferrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sainmont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Perronne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04808225v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>