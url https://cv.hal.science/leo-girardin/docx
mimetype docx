--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:95.052083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Léo Girardin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">chargé de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">leo-girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8201-2053</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar pulsating traveling wave solutions of non-cooperative Fisher--KPP systems in space-time periodic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nadin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics of Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131918v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spreading properties of the Fisher--KPP equation when the intrinsic growth rate is maximal in a moving patch of bounded size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Giletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Matano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Fourier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665062v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spatial Spread and the Persistence of Gene Drives Are Affected by Demographic Feedbacks, Density Dependence and Allee Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Kläy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Débarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (16), pp.e70028. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.70028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence, extinction and spreading properties of non-cooperative Fisher--KPP systems in space-time periodic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (4), pp.233 - 261. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/23M1576086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109051v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized principal eigenvalues of space-time periodic, weakly coupled, cooperative, parabolic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société Mathématique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349049v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulled, pushed or failed: the demographic impact of a gene drive can change the nature of its spatial spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Kläy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Débarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 87, pp.30. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-023-01926-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830886v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-ecological control of a pest-host system: preventing spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maucourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83 (3), pp.1172-1195. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/22m1508066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718201v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial segregation limit of traveling wave solutions for a fully nonlinear strongly coupled competitive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Hilhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Research Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (05), pp.1748-1773. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/era.2022088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972482v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on ``Existence and uniqueness of coexistence states for an elliptic system coupled in the linear part'', by Hei Li-Jun, Nonlinear Anal. Real World Appl. 5, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63, pp.103385. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nonrwa.2021.103385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic feedbacks can hamper the spatial spread of a gene drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Débarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83, pp.67. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-021-01702-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121911v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the Allee threshold is an evolutionary trait: persistence vs. extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 155, pp.155-191. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpur.2021.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943417v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Liouville-type result for non-cooperative Fisher--KPP systems and nonlocal equations in cylinders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Griette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 170, pp.123-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406343v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion of open space by two competitors: spreading properties of monostable two-species competition--diffusion systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">King-Yeung Lam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the London Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 119 (5), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1112/plms.12270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718928v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of random dispersal on competitive exclusion -- A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 318, pp.108271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153631v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two components is too simple: an example of oscillatory Fisher--KPP system with three components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society of Edinburgh: Section A, Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/prm.2019.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952059v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catch me if you can: a spatial model for a brake-driven gene drive reversal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Débarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 81 (12), pp.5054-5088. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-019-00668-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954463v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition in periodic media: III -- Existence & stability of segregated periodic coexistence states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamics and Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32, pp.257-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717542v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-cooperative Fisher–KPP systems: asymptotic behavior of traveling waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (06), pp.1067-1104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569486v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum: Non-cooperative Fisher--KPP systems: traveling waves and long-time behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition in periodic media: II – Segregative limit of pulsating fronts and “Unity is not Strength”-type result</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nadin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 265 (01), pp.98-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394916v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition in periodic media: I – Existence of pulsating fronts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328421v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-cooperative Fisher–KPP systems: traveling waves and long-time behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31, pp.108-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418454v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travelling waves for diffusive and strongly competitive systems: relative motility and invasion speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nadin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0956792515000170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An abstract framework for a class of nonlocal structured population models: existence, uniqueness and stability of steady states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation phenomena and reaction–diffusion systems for population dynamics in homogeneous or periodic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dynamical Systems [math.DS]. Sorbonne Université, 2018. English. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018SORUS147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02355216v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:95.052083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Léo Girardin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">chargé de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">leo-girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8201-2053</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar pulsating traveling wave solutions of non-cooperative Fisher--KPP systems in space-time periodic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nadin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics of Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131918v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spreading properties of the Fisher--KPP equation when the intrinsic growth rate is maximal in a moving patch of bounded size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Giletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Matano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Fourier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665062v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spatial Spread and the Persistence of Gene Drives Are Affected by Demographic Feedbacks, Density Dependence and Allee Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Kläy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Débarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (16), pp.e70028. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.70028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence, extinction and spreading properties of non-cooperative Fisher--KPP systems in space-time periodic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (4), pp.233 - 261. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/23M1576086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109051v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized principal eigenvalues of space-time periodic, weakly coupled, cooperative, parabolic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société Mathématique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349049v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-ecological control of a pest-host system: preventing spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maucourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83 (3), pp.1172-1195. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/22m1508066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718201v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulled, pushed or failed: the demographic impact of a gene drive can change the nature of its spatial spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Kläy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Débarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 87, pp.30. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-023-01926-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830886v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial segregation limit of traveling wave solutions for a fully nonlinear strongly coupled competitive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Hilhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Research Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (05), pp.1748-1773. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/era.2022088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972482v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on ``Existence and uniqueness of coexistence states for an elliptic system coupled in the linear part'', by Hei Li-Jun, Nonlinear Anal. Real World Appl. 5, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63, pp.103385. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nonrwa.2021.103385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic feedbacks can hamper the spatial spread of a gene drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Débarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83, pp.67. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-021-01702-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121911v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the Allee threshold is an evolutionary trait: persistence vs. extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 155, pp.155-191. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpur.2021.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943417v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Liouville-type result for non-cooperative Fisher--KPP systems and nonlocal equations in cylinders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Griette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 170, pp.123-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406343v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion of open space by two competitors: spreading properties of monostable two-species competition--diffusion systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">King-Yeung Lam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the London Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 119 (5), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1112/plms.12270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718928v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of random dispersal on competitive exclusion -- A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 318, pp.108271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153631v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two components is too simple: an example of oscillatory Fisher--KPP system with three components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society of Edinburgh: Section A, Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/prm.2019.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952059v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catch me if you can: a spatial model for a brake-driven gene drive reversal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Débarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 81 (12), pp.5054-5088. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-019-00668-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954463v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition in periodic media: III -- Existence & stability of segregated periodic coexistence states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamics and Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32, pp.257-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717542v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-cooperative Fisher–KPP systems: asymptotic behavior of traveling waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (06), pp.1067-1104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569486v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum: Non-cooperative Fisher--KPP systems: traveling waves and long-time behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition in periodic media: II – Segregative limit of pulsating fronts and “Unity is not Strength”-type result</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nadin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 265 (01), pp.98-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394916v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition in periodic media: I – Existence of pulsating fronts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328421v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-cooperative Fisher–KPP systems: traveling waves and long-time behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31, pp.108-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418454v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travelling waves for diffusive and strongly competitive systems: relative motility and invasion speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nadin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0956792515000170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An abstract framework for a class of nonlocal structured population models: existence, uniqueness and stability of steady states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation phenomena and reaction–diffusion systems for population dynamics in homogeneous or periodic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dynamical Systems [math.DS]. Sorbonne Université, 2018. English. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018SORUS147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02355216v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="83E10564"/>
+    <w:nsid w:val="1A6169A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leo-girardin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8201-2053" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131918v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nadin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665062v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giletti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Matano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238661v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Kl&#228;y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#233;barre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70028" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109051v5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1576086" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349049v7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Mazari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830886v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-01926-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718201v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Maucourt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22m1508066" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972482v4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Hilhorst" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/era.2022088" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277272v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2021.103385" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121911v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01702-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943417v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Alfaro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hamel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2021.08.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406343v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Griette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718928v5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=King-Yeung Lam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms.12270" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153631v4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952059v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/prm.2019.46" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954463v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-019-00668-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717542v5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Zilio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569486v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925434v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394916v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328421v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418454v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135087v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792515000170" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415233v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02355216v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SORUS147" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leo-girardin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8201-2053" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131918v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nadin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665062v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giletti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Matano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238661v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Kl&#228;y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#233;barre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70028" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109051v5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1576086" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349049v7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Mazari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718201v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Maucourt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22m1508066" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830886v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-01926-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972482v4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Hilhorst" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/era.2022088" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277272v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2021.103385" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121911v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01702-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943417v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Alfaro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hamel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2021.08.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406343v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Griette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718928v5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=King-Yeung Lam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms.12270" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153631v4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952059v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/prm.2019.46" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954463v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-019-00668-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717542v5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Zilio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569486v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925434v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394916v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328421v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418454v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135087v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792515000170" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415233v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02355216v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SORUS147" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>