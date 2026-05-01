--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:95.052083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Léo Girardin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">chargé de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">leo-girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8201-2053</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar pulsating traveling wave solutions of non-cooperative Fisher--KPP systems in space-time periodic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nadin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics of Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131918v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spreading properties of the Fisher--KPP equation when the intrinsic growth rate is maximal in a moving patch of bounded size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Giletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Matano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Fourier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665062v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spatial Spread and the Persistence of Gene Drives Are Affected by Demographic Feedbacks, Density Dependence and Allee Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Kläy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Débarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (16), pp.e70028. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.70028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence, extinction and spreading properties of non-cooperative Fisher--KPP systems in space-time periodic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (4), pp.233 - 261. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/23M1576086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109051v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized principal eigenvalues of space-time periodic, weakly coupled, cooperative, parabolic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société Mathématique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349049v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-ecological control of a pest-host system: preventing spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maucourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83 (3), pp.1172-1195. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/22m1508066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718201v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulled, pushed or failed: the demographic impact of a gene drive can change the nature of its spatial spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Kläy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Débarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 87, pp.30. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-023-01926-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830886v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial segregation limit of traveling wave solutions for a fully nonlinear strongly coupled competitive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Hilhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Research Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (05), pp.1748-1773. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/era.2022088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972482v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on ``Existence and uniqueness of coexistence states for an elliptic system coupled in the linear part'', by Hei Li-Jun, Nonlinear Anal. Real World Appl. 5, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63, pp.103385. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nonrwa.2021.103385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic feedbacks can hamper the spatial spread of a gene drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Débarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83, pp.67. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-021-01702-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121911v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the Allee threshold is an evolutionary trait: persistence vs. extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 155, pp.155-191. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpur.2021.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943417v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Liouville-type result for non-cooperative Fisher--KPP systems and nonlocal equations in cylinders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Griette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 170, pp.123-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406343v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion of open space by two competitors: spreading properties of monostable two-species competition--diffusion systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">King-Yeung Lam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the London Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 119 (5), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1112/plms.12270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718928v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of random dispersal on competitive exclusion -- A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 318, pp.108271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153631v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two components is too simple: an example of oscillatory Fisher--KPP system with three components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society of Edinburgh: Section A, Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/prm.2019.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952059v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catch me if you can: a spatial model for a brake-driven gene drive reversal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Débarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 81 (12), pp.5054-5088. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-019-00668-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954463v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition in periodic media: III -- Existence & stability of segregated periodic coexistence states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamics and Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32, pp.257-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717542v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-cooperative Fisher–KPP systems: asymptotic behavior of traveling waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (06), pp.1067-1104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569486v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum: Non-cooperative Fisher--KPP systems: traveling waves and long-time behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition in periodic media: II – Segregative limit of pulsating fronts and “Unity is not Strength”-type result</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nadin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 265 (01), pp.98-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394916v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition in periodic media: I – Existence of pulsating fronts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328421v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-cooperative Fisher–KPP systems: traveling waves and long-time behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31, pp.108-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418454v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travelling waves for diffusive and strongly competitive systems: relative motility and invasion speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nadin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0956792515000170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An abstract framework for a class of nonlocal structured population models: existence, uniqueness and stability of steady states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation phenomena and reaction–diffusion systems for population dynamics in homogeneous or periodic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dynamical Systems [math.DS]. Sorbonne Université, 2018. English. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018SORUS147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02355216v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:95.052083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Léo Girardin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">chargé de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">leo-girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8201-2053</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar pulsating traveling wave solutions of non-cooperative Fisher--KPP systems in space-time periodic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nadin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics of Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131918v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spreading properties of the Fisher--KPP equation when the intrinsic growth rate is maximal in a moving patch of bounded size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Giletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Matano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Fourier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665062v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence, extinction and spreading properties of non-cooperative Fisher--KPP systems in space-time periodic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (4), pp.233 - 261. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/23M1576086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109051v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spatial Spread and the Persistence of Gene Drives Are Affected by Demographic Feedbacks, Density Dependence and Allee Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Kläy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Débarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (16), pp.e70028. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.70028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized principal eigenvalues of space-time periodic, weakly coupled, cooperative, parabolic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société Mathématique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349049v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-ecological control of a pest-host system: preventing spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maucourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83 (3), pp.1172-1195. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/22m1508066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718201v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulled, pushed or failed: the demographic impact of a gene drive can change the nature of its spatial spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Kläy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Débarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 87, pp.30. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-023-01926-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830886v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on ``Existence and uniqueness of coexistence states for an elliptic system coupled in the linear part'', by Hei Li-Jun, Nonlinear Anal. Real World Appl. 5, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63, pp.103385. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nonrwa.2021.103385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial segregation limit of traveling wave solutions for a fully nonlinear strongly coupled competitive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Hilhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Research Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (05), pp.1748-1773. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/era.2022088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972482v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic feedbacks can hamper the spatial spread of a gene drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Débarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83, pp.67. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-021-01702-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121911v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the Allee threshold is an evolutionary trait: persistence vs. extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 155, pp.155-191. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpur.2021.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943417v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Liouville-type result for non-cooperative Fisher--KPP systems and nonlocal equations in cylinders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Griette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 170, pp.123-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406343v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion of open space by two competitors: spreading properties of monostable two-species competition--diffusion systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">King-Yeung Lam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the London Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 119 (5), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1112/plms.12270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718928v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of random dispersal on competitive exclusion -- A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 318, pp.108271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153631v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two components is too simple: an example of oscillatory Fisher--KPP system with three components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society of Edinburgh: Section A, Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/prm.2019.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952059v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catch me if you can: a spatial model for a brake-driven gene drive reversal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Débarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 81 (12), pp.5054-5088. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-019-00668-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954463v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition in periodic media: III -- Existence & stability of segregated periodic coexistence states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamics and Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32, pp.257-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717542v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-cooperative Fisher–KPP systems: asymptotic behavior of traveling waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (06), pp.1067-1104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569486v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum: Non-cooperative Fisher--KPP systems: traveling waves and long-time behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition in periodic media: II – Segregative limit of pulsating fronts and “Unity is not Strength”-type result</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nadin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 265 (01), pp.98-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394916v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition in periodic media: I – Existence of pulsating fronts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328421v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-cooperative Fisher–KPP systems: traveling waves and long-time behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31, pp.108-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418454v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travelling waves for diffusive and strongly competitive systems: relative motility and invasion speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nadin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0956792515000170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An abstract framework for a class of nonlocal structured population models: existence, uniqueness and stability of steady states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation phenomena and reaction–diffusion systems for population dynamics in homogeneous or periodic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dynamical Systems [math.DS]. Sorbonne Université, 2018. English. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018SORUS147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02355216v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A6169A8"/>
+    <w:nsid w:val="A32B18EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leo-girardin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8201-2053" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131918v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nadin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665062v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giletti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Matano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238661v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Kl&#228;y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#233;barre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70028" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109051v5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1576086" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349049v7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Mazari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718201v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Maucourt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22m1508066" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830886v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-01926-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972482v4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Hilhorst" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/era.2022088" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277272v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2021.103385" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121911v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01702-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943417v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Alfaro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hamel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2021.08.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406343v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Griette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718928v5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=King-Yeung Lam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms.12270" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153631v4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952059v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/prm.2019.46" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954463v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-019-00668-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717542v5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Zilio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569486v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925434v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394916v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328421v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418454v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135087v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792515000170" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415233v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02355216v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SORUS147" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leo-girardin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8201-2053" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131918v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nadin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665062v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giletti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Matano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109051v5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1576086" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238661v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Kl&#228;y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#233;barre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70028" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349049v7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Mazari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718201v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Maucourt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22m1508066" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830886v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-01926-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277272v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2021.103385" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972482v4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Hilhorst" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/era.2022088" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121911v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01702-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943417v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Alfaro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hamel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2021.08.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406343v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Griette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718928v5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=King-Yeung Lam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms.12270" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153631v4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952059v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/prm.2019.46" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954463v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-019-00668-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717542v5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Zilio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569486v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925434v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394916v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328421v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418454v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135087v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792515000170" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415233v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02355216v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SORUS147" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>