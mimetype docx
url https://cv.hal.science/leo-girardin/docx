--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:95.052083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Léo Girardin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">chargé de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">leo-girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8201-2053</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar pulsating traveling wave solutions of non-cooperative Fisher--KPP systems in space-time periodic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nadin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics of Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131918v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spreading properties of the Fisher--KPP equation when the intrinsic growth rate is maximal in a moving patch of bounded size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Giletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Matano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Fourier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665062v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence, extinction and spreading properties of non-cooperative Fisher--KPP systems in space-time periodic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (4), pp.233 - 261. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/23M1576086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109051v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spatial Spread and the Persistence of Gene Drives Are Affected by Demographic Feedbacks, Density Dependence and Allee Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Kläy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Débarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (16), pp.e70028. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.70028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized principal eigenvalues of space-time periodic, weakly coupled, cooperative, parabolic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société Mathématique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349049v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-ecological control of a pest-host system: preventing spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maucourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83 (3), pp.1172-1195. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/22m1508066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718201v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulled, pushed or failed: the demographic impact of a gene drive can change the nature of its spatial spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Kläy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Débarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 87, pp.30. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-023-01926-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830886v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on ``Existence and uniqueness of coexistence states for an elliptic system coupled in the linear part'', by Hei Li-Jun, Nonlinear Anal. Real World Appl. 5, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63, pp.103385. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nonrwa.2021.103385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial segregation limit of traveling wave solutions for a fully nonlinear strongly coupled competitive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Hilhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Research Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (05), pp.1748-1773. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/era.2022088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972482v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic feedbacks can hamper the spatial spread of a gene drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Débarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83, pp.67. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-021-01702-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121911v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the Allee threshold is an evolutionary trait: persistence vs. extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 155, pp.155-191. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpur.2021.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943417v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Liouville-type result for non-cooperative Fisher--KPP systems and nonlocal equations in cylinders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Griette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 170, pp.123-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406343v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion of open space by two competitors: spreading properties of monostable two-species competition--diffusion systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">King-Yeung Lam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the London Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 119 (5), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1112/plms.12270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718928v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of random dispersal on competitive exclusion -- A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 318, pp.108271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153631v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two components is too simple: an example of oscillatory Fisher--KPP system with three components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society of Edinburgh: Section A, Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/prm.2019.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952059v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catch me if you can: a spatial model for a brake-driven gene drive reversal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Débarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 81 (12), pp.5054-5088. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-019-00668-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954463v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition in periodic media: III -- Existence & stability of segregated periodic coexistence states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamics and Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32, pp.257-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717542v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-cooperative Fisher–KPP systems: asymptotic behavior of traveling waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (06), pp.1067-1104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569486v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum: Non-cooperative Fisher--KPP systems: traveling waves and long-time behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition in periodic media: II – Segregative limit of pulsating fronts and “Unity is not Strength”-type result</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nadin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 265 (01), pp.98-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394916v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition in periodic media: I – Existence of pulsating fronts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328421v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-cooperative Fisher–KPP systems: traveling waves and long-time behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31, pp.108-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418454v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travelling waves for diffusive and strongly competitive systems: relative motility and invasion speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nadin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0956792515000170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An abstract framework for a class of nonlocal structured population models: existence, uniqueness and stability of steady states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation phenomena and reaction–diffusion systems for population dynamics in homogeneous or periodic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dynamical Systems [math.DS]. Sorbonne Université, 2018. English. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018SORUS147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02355216v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:95.052083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Léo Girardin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">chargé de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">leo-girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8201-2053</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar pulsating traveling wave solutions of non-cooperative Fisher--KPP systems in space-time periodic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nadin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics of Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131918v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spreading properties of the Fisher--KPP equation when the intrinsic growth rate is maximal in a moving patch of bounded size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Giletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Matano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Fourier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665062v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spatial Spread and the Persistence of Gene Drives Are Affected by Demographic Feedbacks, Density Dependence and Allee Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Kläy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Débarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (16), pp.e70028. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.70028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence, extinction and spreading properties of non-cooperative Fisher--KPP systems in space-time periodic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (4), pp.233 - 261. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/23M1576086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109051v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized principal eigenvalues of space-time periodic, weakly coupled, cooperative, parabolic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société Mathématique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349049v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-ecological control of a pest-host system: preventing spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maucourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83 (3), pp.1172-1195. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/22m1508066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718201v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulled, pushed or failed: the demographic impact of a gene drive can change the nature of its spatial spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Kläy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Débarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 87, pp.30. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-023-01926-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830886v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on ``Existence and uniqueness of coexistence states for an elliptic system coupled in the linear part'', by Hei Li-Jun, Nonlinear Anal. Real World Appl. 5, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63, pp.103385. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nonrwa.2021.103385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial segregation limit of traveling wave solutions for a fully nonlinear strongly coupled competitive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Hilhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Research Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (05), pp.1748-1773. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/era.2022088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972482v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic feedbacks can hamper the spatial spread of a gene drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Débarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83, pp.67. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-021-01702-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121911v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the Allee threshold is an evolutionary trait: persistence vs. extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 155, pp.155-191. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpur.2021.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943417v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Liouville-type result for non-cooperative Fisher--KPP systems and nonlocal equations in cylinders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Griette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 170, pp.123-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406343v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion of open space by two competitors: spreading properties of monostable two-species competition--diffusion systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">King-Yeung Lam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the London Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 119 (5), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1112/plms.12270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718928v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of random dispersal on competitive exclusion -- A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 318, pp.108271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153631v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two components is too simple: an example of oscillatory Fisher--KPP system with three components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society of Edinburgh: Section A, Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/prm.2019.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952059v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catch me if you can: a spatial model for a brake-driven gene drive reversal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Débarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 81 (12), pp.5054-5088. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-019-00668-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954463v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition in periodic media: III -- Existence & stability of segregated periodic coexistence states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamics and Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32, pp.257-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717542v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-cooperative Fisher–KPP systems: asymptotic behavior of traveling waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (06), pp.1067-1104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569486v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum: Non-cooperative Fisher--KPP systems: traveling waves and long-time behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition in periodic media: II – Segregative limit of pulsating fronts and “Unity is not Strength”-type result</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nadin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 265 (01), pp.98-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394916v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition in periodic media: I – Existence of pulsating fronts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328421v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-cooperative Fisher–KPP systems: traveling waves and long-time behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31, pp.108-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418454v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travelling waves for diffusive and strongly competitive systems: relative motility and invasion speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nadin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0956792515000170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An abstract framework for a class of nonlocal structured population models: existence, uniqueness and stability of steady states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation phenomena and reaction–diffusion systems for population dynamics in homogeneous or periodic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dynamical Systems [math.DS]. Sorbonne Université, 2018. English. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018SORUS147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02355216v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A32B18EA"/>
+    <w:nsid w:val="92128FD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leo-girardin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8201-2053" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131918v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nadin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665062v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giletti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Matano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109051v5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1576086" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238661v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Kl&#228;y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#233;barre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70028" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349049v7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Mazari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718201v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Maucourt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22m1508066" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830886v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-01926-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277272v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2021.103385" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972482v4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Hilhorst" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/era.2022088" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121911v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01702-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943417v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Alfaro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hamel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2021.08.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406343v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Griette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718928v5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=King-Yeung Lam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms.12270" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153631v4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952059v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/prm.2019.46" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954463v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-019-00668-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717542v5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Zilio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569486v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925434v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394916v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328421v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418454v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135087v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792515000170" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415233v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02355216v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SORUS147" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leo-girardin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8201-2053" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131918v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nadin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665062v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giletti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Matano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238661v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Kl&#228;y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#233;barre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70028" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109051v5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1576086" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349049v7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Mazari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718201v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Maucourt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22m1508066" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830886v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-01926-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277272v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2021.103385" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972482v4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Hilhorst" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/era.2022088" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121911v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01702-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943417v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Alfaro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hamel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2021.08.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406343v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Griette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718928v5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=King-Yeung Lam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms.12270" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153631v4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952059v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/prm.2019.46" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954463v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-019-00668-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717542v5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Zilio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569486v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925434v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394916v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328421v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418454v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135087v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792515000170" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415233v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02355216v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SORUS147" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>