--- v0 (2026-03-05)
+++ v1 (2026-04-29)
@@ -332,269 +332,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveying Wikipedians: a dataset of users and contributors’ practices on Wikipedia in 8 languages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l’engagement à la carrière de contributeur à Wikipédia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Joubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279803v2</w:t>
+                <w:t xml:space="preserve">hal-04241920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment le travail de surveillance de Wikipédia s'organise-t-il ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surveying Wikipedians: a dataset of users and contributors’ practices on Wikipedia in 8 languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Cruciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Joubert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasha Piccione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240207v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279803v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’engagement à la carrière de contributeur à Wikipédia</w:t>
+                <w:t xml:space="preserve">Comment le travail de surveillance de Wikipédia s'organise-t-il ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241920v1</w:t>
+                <w:t xml:space="preserve">hal-04240207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages des dispositifs de communication durant la crise sanitaire et leurs effets sur les sociabilités des Français</w:t>
               </w:r>
@@ -2096,51 +2096,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989613v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Joubert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728785v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731940v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279803v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Cruciani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Piccione" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240207v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241920v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521209v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bideau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Rives" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871965v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bozouls" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Kluger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0091" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117897v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#234; van Truoc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merckl&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tudoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063231160287" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776337v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.234.0165" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924454v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Signoretto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.11083" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265852v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490220v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.268.0045" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03554919v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166179v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vico.hypotheses.org/263?fbclid=IwAR1q0iFo8rs05Pst-McHBMz-cy1_U6RmD7sZTXwUcDSDidTKWJk_PiaLxBA" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.18712" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072131v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Paraponaris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783319714332#aboutAuthors" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697521v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987032v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989613v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Joubert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728785v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731940v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241920v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279803v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Cruciani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mell" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Piccione" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240207v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521209v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bideau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Rives" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871965v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bozouls" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Kluger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0091" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117897v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#234; van Truoc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merckl&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tudoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063231160287" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776337v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.234.0165" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924454v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Signoretto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.11083" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265852v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490220v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.268.0045" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03554919v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166179v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vico.hypotheses.org/263?fbclid=IwAR1q0iFo8rs05Pst-McHBMz-cy1_U6RmD7sZTXwUcDSDidTKWJk_PiaLxBA" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.18712" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072131v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Paraponaris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783319714332#aboutAuthors" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697521v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987032v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>