--- v0 (2026-04-05)
+++ v1 (2026-05-01)
@@ -508,230 +508,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288602v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage fédéré cherche modèles de qualité, bonne réputation exigée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Federated Learning and Network Security: Foundations, Potential, and Resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Lavaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Busnel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Rencontre Francophone sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Saint Valéry-sur-Somme, France</w:t>
+              <w:t xml:space="preserve">45th IEEE International Conference on Distributed Computing Systems (ICDCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05034041v1</w:t>
+                <w:t xml:space="preserve">hal-05288649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federated Learning and Network Security: Foundations, Potential, and Resilience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprentissage fédéré cherche modèles de qualité, bonne réputation exigée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Lavaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Busnel</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Ludinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th IEEE International Conference on Distributed Computing Systems (ICDCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">27ème Rencontre Francophone sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Saint Valéry-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288649v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WaterLLMarks: In-data User Tracing for Distributed LLMaaS Environments</w:t>
               </w:r>
@@ -916,77 +916,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RADAR: Model Quality Assessment for Reputation-aware Collaborative Federated Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Lavaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Oliver Pahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1327,51 +1327,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metrics and Strategies for Adversarial Mitigation in Federated Learning-based Intrusion Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Lavaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1754,51 +1754,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45113909"/>
+    <w:nsid w:val="77AC4F0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1985,51 +1985,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leo-lavaur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0379-7946" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007843v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lavaur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Autrel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2025.104462" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03831513v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Pahl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3177512" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288602v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034041v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lechevalier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ludinard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288649v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042411v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606824v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS60910.2024.00135" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681789v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS64841.2024.00030" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606894v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCSW63686.2024.00008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559018v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670434" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217922v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275272v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03831515v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cost&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03528355v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leo-lavaur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0379-7946" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007843v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lavaur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Autrel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2025.104462" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03831513v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Pahl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3177512" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288602v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288649v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034041v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lechevalier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ludinard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042411v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606824v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS60910.2024.00135" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681789v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS64841.2024.00030" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606894v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCSW63686.2024.00008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559018v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670434" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217922v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275272v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03831515v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cost&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03528355v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>