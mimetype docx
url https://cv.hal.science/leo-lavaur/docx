--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -508,230 +508,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288602v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federated Learning and Network Security: Foundations, Potential, and Resilience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprentissage fédéré cherche modèles de qualité, bonne réputation exigée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Lavaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Busnel</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Ludinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th IEEE International Conference on Distributed Computing Systems (ICDCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">27ème Rencontre Francophone sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Saint Valéry-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288649v1</w:t>
+                <w:t xml:space="preserve">hal-05034041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage fédéré cherche modèles de qualité, bonne réputation exigée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Federated Learning and Network Security: Foundations, Potential, and Resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Lavaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Busnel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Rencontre Francophone sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Saint Valéry-sur-Somme, France</w:t>
+              <w:t xml:space="preserve">45th IEEE International Conference on Distributed Computing Systems (ICDCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034041v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WaterLLMarks: In-data User Tracing for Distributed LLMaaS Environments</w:t>
               </w:r>
@@ -793,460 +793,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demo: Highlighting the Limits of Federated Learning in Intrusion Detection</w:t>
+                <w:t xml:space="preserve">Systematic Analysis of Label-flipping Attacks against Federated Learning in Collaborative Intrusion Detection Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Lavaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Autrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDCS 2024: IEEE 44th International Conference on Distributed Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jul 2024, Jersey City, NJ, United States. </w:t>
+              <w:t xml:space="preserve">The 19th International Conference on Availability, Reliability and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDCS60910.2024.00135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3664476.3670434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606824v1</w:t>
+                <w:t xml:space="preserve">hal-04559018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RADAR: Model Quality Assessment for Reputation-aware Collaborative Federated Learning</w:t>
+                <w:t xml:space="preserve">Demo: Highlighting the Limits of Federated Learning in Intrusion Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Lavaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Autrel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SRDS 2024: 43rd International Symposium on Reliable Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Charlotte (NC), United States. </w:t>
+              <w:t xml:space="preserve">ICDCS 2024: IEEE 44th International Conference on Distributed Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2024, Jersey City, NJ, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SRDS64841.2024.00030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICDCS60910.2024.00135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681789v1</w:t>
+                <w:t xml:space="preserve">hal-04606824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutorial: Federated Learning × Security for Network Monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RADAR: Model Quality Assessment for Reputation-aware Collaborative Federated Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Lavaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Ludinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Oliver Pahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDCSW 2024: IEEE 44th International Conference on Distributed Computing Systems Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jul 2024, Jersey City, NJ, United States. </w:t>
+              <w:t xml:space="preserve">SRDS 2024: 43rd International Symposium on Reliable Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Charlotte (NC), United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDCSW63686.2024.00008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SRDS64841.2024.00030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606894v1</w:t>
+                <w:t xml:space="preserve">hal-04681789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic Analysis of Label-flipping Attacks against Federated Learning in Collaborative Intrusion Detection Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tutorial: Federated Learning × Security for Network Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Lavaur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Autrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 19th International Conference on Availability, Reliability and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Vienna, Austria. </w:t>
+              <w:t xml:space="preserve">ICDCSW 2024: IEEE 44th International Conference on Distributed Computing Systems Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2024, Jersey City, NJ, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3664476.3670434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICDCSW63686.2024.00008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04559018v1</w:t>
+                <w:t xml:space="preserve">hal-04606894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tutorial: Federated Learning × Security in Network Managements</w:t>
               </w:r>
@@ -1327,51 +1327,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metrics and Strategies for Adversarial Mitigation in Federated Learning-based Intrusion Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Lavaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1754,51 +1754,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77AC4F0C"/>
+    <w:nsid w:val="1B90F917"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1985,51 +1985,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leo-lavaur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0379-7946" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007843v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lavaur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Autrel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2025.104462" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03831513v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Pahl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3177512" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288602v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288649v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034041v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lechevalier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ludinard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042411v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606824v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS60910.2024.00135" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681789v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS64841.2024.00030" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606894v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCSW63686.2024.00008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559018v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670434" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217922v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275272v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03831515v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cost&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03528355v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leo-lavaur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0379-7946" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007843v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lavaur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Autrel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2025.104462" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03831513v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Pahl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3177512" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288602v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034041v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lechevalier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ludinard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288649v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042411v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559018v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670434" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606824v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS60910.2024.00135" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681789v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS64841.2024.00030" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606894v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCSW63686.2024.00008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217922v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275272v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03831515v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cost&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03528355v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>