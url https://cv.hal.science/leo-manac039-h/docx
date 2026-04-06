--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -474,200 +474,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enfermement des personnes étrangères en France : une clinique du hors-lieu ? Perspectives comparatives entre psychanalyse et anthropologie</w:t>
+                <w:t xml:space="preserve">L’enfermement des étrangers en France : une clinique du non-lieu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amira Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Léopoldine Manac'H</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amira Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Psychanalyse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en psychanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (1), pp.24--43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rep2.031.0024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151113v1</w:t>
+                <w:t xml:space="preserve">hal-04149629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enfermement des étrangers en France : une clinique du non-lieu ?</w:t>
+                <w:t xml:space="preserve">L’enfermement des personnes étrangères en France : une clinique du hors-lieu ? Perspectives comparatives entre psychanalyse et anthropologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Léopoldine Manac'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amira Yahiaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léopoldine Manac'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en psychanalyse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en Psychanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rep2.031.0024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04149629v1</w:t>
+                <w:t xml:space="preserve">hal-04151113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Broqua (dir.). Se mobiliser contre le sida en Afrique : sous la santé globale, les luttes associatives , Paris, L’Harmattan, 2018, 372 pages.</w:t>
               </w:r>
@@ -735,51 +735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La police des migrants. Filtrer, disperser, harceler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopoldine Manac'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets de géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -804,51 +804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un sas de confinement pour les “dublinés” »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopoldine Manac'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plein Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Étrangers sans toit ni lieu, 122 (3), pp.26--29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -873,51 +873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Expérience de l'exil, de la précarité et performativité politique. Un questionnement philosophique sur l'expérience sociale de “l'exilé” »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopoldine Manac'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Huët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1510,51 +1510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Pouvons-nous être amis ?” Nommer la relation entre bénévoles et exilés dans un Prahda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopoldine Manac'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les camps de Babel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1579,51 +1579,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs d’écoute et la dépolitisation de la souffrance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopoldine Manac'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Huët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2546,51 +2546,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F4621C42"/>
+    <w:nsid w:val="C21E16BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2777,51 +2777,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leo-manac039-h" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-1879-6900" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/282737065" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210790v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Manac'H" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111217v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13c4y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840019v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.243.0027" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151113v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opoldine Manac'H" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Yahiaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149629v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep2.031.0024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151177v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opoldine Manac&#8217;h" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.090.0200" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151112v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152982v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hu&#235;t" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173211v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Bouchet-Mayer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Labrunie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loriato" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrs.fr/fr/publications/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210778v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Ethnoaides" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Floersheim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soriat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rwn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111344v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173185v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111366v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151091v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151092v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04841470v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508582v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397899v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210366v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397885v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210806v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111229v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02568833v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tassin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Mahroug" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita Batha&#239;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leo-manac039-h" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-1879-6900" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/282737065" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210790v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Manac'H" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111217v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13c4y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840019v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.243.0027" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149629v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Yahiaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opoldine Manac'H" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep2.031.0024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151113v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151177v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opoldine Manac&#8217;h" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.090.0200" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151112v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152982v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hu&#235;t" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173211v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Bouchet-Mayer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Labrunie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loriato" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrs.fr/fr/publications/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210778v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Ethnoaides" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Floersheim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soriat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rwn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111344v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173185v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111366v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151091v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151092v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04841470v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508582v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397899v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210366v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397885v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210806v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111229v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02568833v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tassin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Mahroug" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita Batha&#239;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>