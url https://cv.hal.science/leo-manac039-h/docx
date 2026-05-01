--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -12,51 +12,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:70.3125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150.58823529412px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Léo Manac'h </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Postdoctorant en anthropologie, SESSTIM, Aix-Marseille Université </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
@@ -474,200 +474,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enfermement des étrangers en France : une clinique du non-lieu ?</w:t>
+                <w:t xml:space="preserve">L’enfermement des personnes étrangères en France : une clinique du hors-lieu ? Perspectives comparatives entre psychanalyse et anthropologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Léopoldine Manac'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amira Yahiaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léopoldine Manac'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en psychanalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 31 (1), pp.24--43. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021, 31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149629v1</w:t>
+                <w:t xml:space="preserve">hal-04151113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enfermement des personnes étrangères en France : une clinique du hors-lieu ? Perspectives comparatives entre psychanalyse et anthropologie</w:t>
+                <w:t xml:space="preserve">L’enfermement des étrangers en France : une clinique du non-lieu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amira Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Léopoldine Manac'H</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amira Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Psychanalyse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en psychanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (1), pp.24--43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rep2.031.0024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151113v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Broqua (dir.). Se mobiliser contre le sida en Afrique : sous la santé globale, les luttes associatives , Paris, L’Harmattan, 2018, 372 pages.</w:t>
               </w:r>
@@ -735,51 +735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La police des migrants. Filtrer, disperser, harceler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopoldine Manac'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets de géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -804,51 +804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un sas de confinement pour les “dublinés” »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopoldine Manac'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plein Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Étrangers sans toit ni lieu, 122 (3), pp.26--29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -873,51 +873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Expérience de l'exil, de la précarité et performativité politique. Un questionnement philosophique sur l'expérience sociale de “l'exilé” »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopoldine Manac'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Huët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1510,51 +1510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Pouvons-nous être amis ?” Nommer la relation entre bénévoles et exilés dans un Prahda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopoldine Manac'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les camps de Babel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1579,51 +1579,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs d’écoute et la dépolitisation de la souffrance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopoldine Manac'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Huët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2546,51 +2546,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C21E16BB"/>
+    <w:nsid w:val="6F40BD84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2777,51 +2777,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leo-manac039-h" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-1879-6900" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/282737065" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210790v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Manac'H" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111217v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13c4y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840019v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.243.0027" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149629v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Yahiaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opoldine Manac'H" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep2.031.0024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151113v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151177v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opoldine Manac&#8217;h" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.090.0200" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151112v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152982v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hu&#235;t" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173211v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Bouchet-Mayer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Labrunie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loriato" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrs.fr/fr/publications/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210778v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Ethnoaides" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Floersheim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soriat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rwn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111344v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173185v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111366v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151091v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151092v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04841470v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508582v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397899v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210366v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397885v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210806v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111229v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02568833v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tassin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Mahroug" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita Batha&#239;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leo-manac039-h" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-1879-6900" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/282737065" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210790v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Manac'H" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111217v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13c4y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840019v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.243.0027" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151113v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opoldine Manac'H" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Yahiaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149629v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep2.031.0024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151177v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opoldine Manac&#8217;h" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.090.0200" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151112v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152982v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hu&#235;t" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173211v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Bouchet-Mayer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Labrunie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loriato" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrs.fr/fr/publications/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210778v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Ethnoaides" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Floersheim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soriat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rwn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111344v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173185v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111366v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151091v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151092v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04841470v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508582v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397899v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210366v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397885v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210806v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111229v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02568833v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tassin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Mahroug" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita Batha&#239;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>