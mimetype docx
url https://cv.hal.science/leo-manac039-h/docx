--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -249,174 +249,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« On ne peut pas s'habituer à la falsification des versions officielles ». Résistances à la dénégation dans les discours sur les migrations</w:t>
+                <w:t xml:space="preserve">Militer contre l’invisibilité ; mal représenter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Manac'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecarts d'identité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terrains/Théories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13c4y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210790v1</w:t>
+                <w:t xml:space="preserve">hal-05111217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Militer contre l’invisibilité ; mal représenter</w:t>
+                <w:t xml:space="preserve">« On ne peut pas s'habituer à la falsification des versions officielles ». Résistances à la dénégation dans les discours sur les migrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Manac'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrains/Théories</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecarts d'identité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13c4y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05111217v1</w:t>
+                <w:t xml:space="preserve">hal-05210790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épuiser la biolégitimité. La fragilisation du droit au séjour pour soins en France hexagonale</w:t>
               </w:r>
@@ -474,200 +474,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enfermement des personnes étrangères en France : une clinique du hors-lieu ? Perspectives comparatives entre psychanalyse et anthropologie</w:t>
+                <w:t xml:space="preserve">L’enfermement des étrangers en France : une clinique du non-lieu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amira Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Léopoldine Manac'H</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amira Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en psychanalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 31</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 31 (1), pp.24--43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rep2.031.0024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151113v1</w:t>
+                <w:t xml:space="preserve">hal-04149629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enfermement des étrangers en France : une clinique du non-lieu ?</w:t>
+                <w:t xml:space="preserve">L’enfermement des personnes étrangères en France : une clinique du hors-lieu ? Perspectives comparatives entre psychanalyse et anthropologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Léopoldine Manac'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amira Yahiaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léopoldine Manac'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en psychanalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 31 (1), pp.24--43. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rep2.031.0024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04149629v1</w:t>
+                <w:t xml:space="preserve">hal-04151113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Broqua (dir.). Se mobiliser contre le sida en Afrique : sous la santé globale, les luttes associatives , Paris, L’Harmattan, 2018, 372 pages.</w:t>
               </w:r>
@@ -735,51 +735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La police des migrants. Filtrer, disperser, harceler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopoldine Manac'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets de géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -804,51 +804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un sas de confinement pour les “dublinés” »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopoldine Manac'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plein Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Étrangers sans toit ni lieu, 122 (3), pp.26--29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -873,51 +873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Expérience de l'exil, de la précarité et performativité politique. Un questionnement philosophique sur l'expérience sociale de “l'exilé” »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopoldine Manac'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Huët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1510,51 +1510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Pouvons-nous être amis ?” Nommer la relation entre bénévoles et exilés dans un Prahda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopoldine Manac'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les camps de Babel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1579,51 +1579,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs d’écoute et la dépolitisation de la souffrance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopoldine Manac'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Huët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2546,51 +2546,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F40BD84"/>
+    <w:nsid w:val="FC6231DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2777,51 +2777,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leo-manac039-h" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-1879-6900" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/282737065" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210790v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Manac'H" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111217v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13c4y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840019v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.243.0027" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151113v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opoldine Manac'H" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Yahiaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149629v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep2.031.0024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151177v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opoldine Manac&#8217;h" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.090.0200" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151112v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152982v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hu&#235;t" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173211v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Bouchet-Mayer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Labrunie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loriato" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrs.fr/fr/publications/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210778v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Ethnoaides" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Floersheim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soriat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rwn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111344v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173185v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111366v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151091v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151092v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04841470v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508582v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397899v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210366v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397885v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210806v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111229v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02568833v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tassin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Mahroug" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita Batha&#239;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leo-manac039-h" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-1879-6900" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/282737065" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111217v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Manac'H" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13c4y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210790v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840019v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.243.0027" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149629v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Yahiaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opoldine Manac'H" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep2.031.0024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151113v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151177v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opoldine Manac&#8217;h" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.090.0200" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151112v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152982v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hu&#235;t" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173211v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Bouchet-Mayer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Labrunie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loriato" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrs.fr/fr/publications/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210778v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Ethnoaides" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Floersheim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soriat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rwn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111344v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173185v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111366v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151091v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151092v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04841470v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508582v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397899v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210366v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397885v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210806v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111229v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02568833v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tassin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Mahroug" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita Batha&#239;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>