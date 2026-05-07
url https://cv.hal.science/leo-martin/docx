--- v0 (2026-04-05)
+++ v1 (2026-05-07)
@@ -2252,295 +2252,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive glacial retreat in the Southern Altiplano (Uturuncu volcano, 22°S) between 65 and 14 ka constrained by cosmogenic 3He dating</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lavé</w:t>
+                <w:t xml:space="preserve">A major advance of tropical Andean glaciers during the Antarctic cold reversal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Farley</w:t>
+                <w:t xml:space="preserve">Vincent Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Ramirez</w:t>
+                <w:t xml:space="preserve">Mathias Vuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nestor Jimenez</w:t>
+                <w:t xml:space="preserve">Leo Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 82 (01), pp.209 - 221. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 513 (7517), pp.224-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2014.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature13546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768969v1</w:t>
+                <w:t xml:space="preserve">hal-02905267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A major advance of tropical Andean glaciers during the Antarctic cold reversal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+                <w:t xml:space="preserve">Progressive glacial retreat in the Southern Altiplano (Uturuncu volcano, 22°S) between 65 and 14 ka constrained by cosmogenic 3He dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Blard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Favier</w:t>
+                <w:t xml:space="preserve">Kenneth Farley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Vuille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+                <w:t xml:space="preserve">Victor Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Martin</w:t>
+                <w:t xml:space="preserve">Nestor Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 513 (7517), pp.224-228. </w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 82 (01), pp.209 - 221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature13546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2014.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905267v1</w:t>
+                <w:t xml:space="preserve">hal-01768969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2695,51 +2695,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Biget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Immerzeel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish Pritchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-5863-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629935v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Swingedouw" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vuille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Favier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Goehring" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28939-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Charton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delpech" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107461" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964351v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o C P Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Westermann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Magni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fiddes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2022-241" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964366v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nitzbon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Scheer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil S Aas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond Eiken" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-3423-2021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967447v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Langer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o C.P. Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Strauss" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15725-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029770v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C P Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H Blard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lav&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106542" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967482v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nitzbon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K S Aas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Etzelm&#252;ller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kristiansen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JF004945" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960444v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil Aas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Boike" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-591-2019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377535v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Blard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena Zumaque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C.P. Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Delobel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4649" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960505v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil Schanke Aas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-1089-2019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349965v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condom" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Pr&#233;maillon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aar2514" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349986v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Blard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vuille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18172/cig.3201" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397077v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C.P. Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lav&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delunel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2016.11.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772637v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delunel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Schlunegger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.04.023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457821v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Blard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lupker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.06.012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R2GHNLR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01768969v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Farley" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ramirez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Jimenez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2014.02.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905267v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vuille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Martin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13546" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Biget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Immerzeel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish Pritchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-5863-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629935v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Swingedouw" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vuille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Favier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Goehring" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28939-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Charton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delpech" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107461" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964351v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o C P Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Westermann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Magni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fiddes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2022-241" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964366v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nitzbon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Scheer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil S Aas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond Eiken" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-3423-2021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967447v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Langer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o C.P. Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Strauss" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15725-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029770v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C P Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H Blard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lav&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106542" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967482v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nitzbon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K S Aas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Etzelm&#252;ller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kristiansen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JF004945" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960444v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil Aas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Boike" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-591-2019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377535v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Blard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena Zumaque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C.P. Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Delobel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4649" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960505v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil Schanke Aas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-1089-2019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349965v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condom" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Pr&#233;maillon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aar2514" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349986v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Blard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vuille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18172/cig.3201" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397077v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C.P. Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lav&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delunel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2016.11.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772637v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delunel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Schlunegger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.04.023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457821v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Blard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lupker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.06.012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R2GHNLR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905267v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vuille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13546" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01768969v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Farley" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ramirez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Jimenez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2014.02.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>