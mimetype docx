--- v1 (2026-05-07)
+++ v2 (2026-06-01)
@@ -770,740 +770,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast response of cold ice-rich permafrost in northeast Siberia to a warming climate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antarctic-like temperature variations in the Tropical Andes recorded by glaciers and lakes during the last deglaciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moritz Langer</w:t>
+                <w:t xml:space="preserve">L. C P Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo C.P. Martin</w:t>
+                <w:t xml:space="preserve">P.-H Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Strauss</w:t>
+                <w:t xml:space="preserve">J Lavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Charreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-15725-8⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 247, pp.106542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03967447v1</w:t>
+                <w:t xml:space="preserve">hal-03029770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antarctic-like temperature variations in the Tropical Andes recorded by glaciers and lakes during the last deglaciation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. C P Martin</w:t>
+                <w:t xml:space="preserve">Fast response of cold ice-rich permafrost in northeast Siberia to a warming climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Nitzbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Westermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-H Blard</w:t>
+                <w:t xml:space="preserve">Moritz Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Lavé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+                <w:t xml:space="preserve">Léo C.P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Charreau</w:t>
+                <w:t xml:space="preserve">Jens Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 247, pp.106542. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.2201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-15725-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029770v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability Conditions of Peat Plateaus and Palsas in Northern Norway</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thaw processes in ice-rich permafrost landscapes represented with laterally coupled tiles in a land surface model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Nitzbon</w:t>
+                <w:t xml:space="preserve">Kjetil Aas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Nitzbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K S Aas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Kristiansen</w:t>
+                <w:t xml:space="preserve">Julia Boike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018JF004945⟩</w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (2), pp.591-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-13-591-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03967482v1</w:t>
+                <w:t xml:space="preserve">hal-03960444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thaw processes in ice-rich permafrost landscapes represented with laterally coupled tiles in a land surface model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Basinga: A cell‐by‐cell GIS toolbox for computing basin average scaling factors, cosmogenic production rates and denudation rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Blard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kjetil Aas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Moritz Langer</w:t>
+                <w:t xml:space="preserve">Jena Zumaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Boike</w:t>
+                <w:t xml:space="preserve">L.C.P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Delobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/tc-13-591-2019⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (12), pp.2349-2365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.4649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03960444v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basinga: A cell‐by‐cell GIS toolbox for computing basin average scaling factors, cosmogenic production rates and denudation rates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Charreau</w:t>
+                <w:t xml:space="preserve">Stability Conditions of Peat Plateaus and Palsas in Northern Norway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo C.P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Blard</w:t>
+                <w:t xml:space="preserve">J. Nitzbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jena Zumaque</w:t>
+                <w:t xml:space="preserve">K S Aas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.C.P. Martin</w:t>
+                <w:t xml:space="preserve">B. Etzelmüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Delobel</w:t>
+                <w:t xml:space="preserve">H. Kristiansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 44 (12), pp.2349-2365. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (3), pp.705-719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.4649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018JF004945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377535v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathways of ice-wedge degradation in polygonal tundra under different hydrological conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Nitzbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moritz Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Westermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1593,51 +1593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lake Tauca highstand (Heinrich Stadial 1a) driven by a southward shift of the Bolivian High</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1861,51 +1861,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CREp program and the ICE-D production rate calibration database: A fully parameterizable and updated online tool to compute cosmic- ray exposure ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. C.P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-H Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Balco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1995,64 +1995,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term low latitude and high elevation cosmogenic 3 He production rate inferred from a 107 ka-old lava flow in northern Chile; 22°S-3400 m a.s.l.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo C.P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nomade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2112,51 +2112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ cosmogenic 10Be production rate in the High Tropical Andes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.C.P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-H. Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2392,51 +2392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive glacial retreat in the Southern Altiplano (Uturuncu volcano, 22°S) between 65 and 14 ka constrained by cosmogenic 3He dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2695,51 +2695,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Biget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Immerzeel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish Pritchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-5863-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629935v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Swingedouw" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vuille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Favier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Goehring" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28939-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Charton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delpech" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107461" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964351v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o C P Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Westermann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Magni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fiddes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2022-241" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964366v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nitzbon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Scheer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil S Aas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond Eiken" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-3423-2021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967447v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Langer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o C.P. Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Strauss" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15725-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029770v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C P Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H Blard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lav&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106542" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967482v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nitzbon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K S Aas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Etzelm&#252;ller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kristiansen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JF004945" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960444v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil Aas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Boike" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-591-2019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377535v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Blard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena Zumaque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C.P. Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Delobel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4649" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960505v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil Schanke Aas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-1089-2019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349965v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condom" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Pr&#233;maillon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aar2514" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349986v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Blard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vuille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18172/cig.3201" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397077v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C.P. Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lav&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delunel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2016.11.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772637v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delunel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Schlunegger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.04.023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457821v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Blard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lupker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.06.012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R2GHNLR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905267v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vuille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13546" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01768969v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Farley" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ramirez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Jimenez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2014.02.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Biget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Immerzeel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish Pritchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-5863-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629935v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Swingedouw" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vuille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Favier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Goehring" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28939-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Charton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delpech" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107461" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964351v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o C P Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Westermann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Magni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fiddes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2022-241" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964366v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nitzbon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Scheer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil S Aas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond Eiken" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-3423-2021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029770v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C P Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H Blard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lav&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106542" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967447v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Langer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o C.P. Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Strauss" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15725-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960444v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil Aas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Boike" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-591-2019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377535v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Blard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena Zumaque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C.P. Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Delobel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4649" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967482v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nitzbon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K S Aas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Etzelm&#252;ller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kristiansen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JF004945" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960505v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil Schanke Aas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-1089-2019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349965v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condom" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Pr&#233;maillon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aar2514" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349986v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Blard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vuille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18172/cig.3201" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397077v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C.P. Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lav&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delunel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2016.11.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772637v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delunel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Schlunegger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.04.023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457821v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Blard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lupker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.06.012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R2GHNLR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905267v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vuille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13546" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01768969v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Farley" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ramirez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Jimenez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2014.02.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>