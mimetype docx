--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -294,338 +294,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectures and dynamics of a late Quaternary coarse-grained barrier complex at the inlet of a hypertidal estuary (South Patagonia, Argentina)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The hypertidal Santa Cruz – Chico River Estuary (South Patagonia, Argentina): A hybrid ria-type system under extreme tides, arid climate and active uplift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Cuitiño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Scasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pancrazzi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 146, pp.105073. </w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.106728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2024.105073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2024.106728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676865v1</w:t>
+                <w:t xml:space="preserve">hal-04777131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hypertidal Santa Cruz – Chico River Estuary (South Patagonia, Argentina): A hybrid ria-type system under extreme tides, arid climate and active uplift</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architectures and dynamics of a late Quaternary coarse-grained barrier complex at the inlet of a hypertidal estuary (South Patagonia, Argentina)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Cuitiño</w:t>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Scasso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
+                <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.106728. </w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146, pp.105073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2024.106728⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2024.105073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777131v1</w:t>
+                <w:t xml:space="preserve">hal-04676865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphostratigraphy of an active mixed sand–gravel barrier spit (Baie de Somme, Northern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pancrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -756,64 +756,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lortie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Adrián Scasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -868,51 +868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude en milieu contrôlé de la méthode GSTA (Grain Size Trend Analysis) sur sédiments hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pancrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -974,385 +974,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts anthropiques cumulés sur les fonds sédimentaires : premiers résultats du projet ECUSED (Effets CUmulés sur le SEDiment) dans la partie orientale de la baie de Seine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+                <w:t xml:space="preserve">Variabilité architecturale d'un système de barrières littorales à granulométrie grossière en environnement hypertidal (estuaire du Santa Cruz, Patagonie argentine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès français de Sédimentologie</w:t>
+              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794995v1</w:t>
+                <w:t xml:space="preserve">hal-03795017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement morphodynamique d'une plage mixte de sable et de galets - Apports de la modélisation physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pancrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectural variability of a coarse-grained barrier system in a hypertidal environment (Santa Cruz Estuary, Argentinean Patagonia)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
+                <w:t xml:space="preserve">Impacts anthropiques cumulés sur les fonds sédimentaires : premiers résultats du projet ECUSED (Effets CUmulés sur le SEDiment) dans la partie orientale de la baie de Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Congress of Tidal sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Matera, Italy</w:t>
+              <w:t xml:space="preserve">18ème Congrès français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661792v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des dunes de second ordre dans la dynamique de construction de la grande dune du Pilat. Etude de l'imbrication pluri-échelles des architectures par investigation géoradar</w:t>
               </w:r>
@@ -1390,51 +1390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pancrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
@@ -1457,566 +1457,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hypertidal estuary of the Santz Cruz estuary (SOUTH PATAGONIA, ARGENTINA): A composite RIA-TYPE SYSTEM subject to exceptional hydronamic and sedimentary forcings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architectural variability of a coarse-grained barrier system in a hypertidal environment (Santa Cruz Estuary, Argentinean Patagonia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jose Cuitino</w:t>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Scasso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
+                <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tidalites 2022 International Congress</w:t>
+              <w:t xml:space="preserve">10th International Congress of Tidal sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Matera, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274883v1</w:t>
+                <w:t xml:space="preserve">hal-03661792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité architecturale d'un système de barrières littorales à granulométrie grossière en environnement hypertidal (estuaire du Santa Cruz, Patagonie argentine)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The hypertidal estuary of the Santz Cruz estuary (SOUTH PATAGONIA, ARGENTINA): A composite RIA-TYPE SYSTEM subject to exceptional hydronamic and sedimentary forcings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Cuitino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Scasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pancrazzi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Tidalites 2022 International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Matera, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795017v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and internal architecture of an active mixed sand-gravel barrier spit (Somme Bay, Northern France)</w:t>
+                <w:t xml:space="preserve">Architecture interne de barrières littorales graveleuses en environnement hypertidal (mer de la Manche et Patagonie Argentine) : une étude par prospection géoradar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pancrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th IAS Meeting of Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual, Czech Republic</w:t>
+              <w:t xml:space="preserve">27e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283659v1</w:t>
+                <w:t xml:space="preserve">hal-03418386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture interne de barrières littorales graveleuses en environnement hypertidal (mer de la Manche et Patagonie Argentine) : une étude par prospection géoradar</w:t>
+                <w:t xml:space="preserve">Evolution and internal architecture of an active mixed sand-gravel barrier spit (Somme Bay, Northern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pancrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">35th IAS Meeting of Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03418386v1</w:t>
+                <w:t xml:space="preserve">hal-03283659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture sédimentaire de la flèche de galets de La Mollière (Baie de Somme) : Une étude par prospection géoradar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pancrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2125,77 +2125,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhythmites preserved into intertidal flat successions of the hypertidal Santa Cruz – Chico River estuary (Southern Patagonia, Argentina)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lortie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Adrián Scasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2263,77 +2263,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pancrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th IAS Meeting of Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual, Czech Republic</w:t>
@@ -2375,51 +2375,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse combinée de l’évolution morphologique et de l’architecture interne d’une flèche littorale mixte sablo-graveleuse active (baie de Somme, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pancrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2500,51 +2500,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross analysis of morphological evolution and internal architecture of an active mixed sand-gravel barrier spit (Somme Bay, Northern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pancrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2643,303 +2643,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of silica sediment at the ECUSED site in the Baie de Seine based on the COVA methodology: (1) glauconite traced by arsenic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+                <w:t xml:space="preserve">Rhythmites preserved in intertidal flat successions of the hypertidal Santa Cruz – Chico River estuary (southern Patagonia, Argentina)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Lortie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José I Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Weill</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentin Le Goff</w:t>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto A Scasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.67-73, 2025, 2-907205-83-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.70665/GHZD8391⟩</w:t>
+              <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.97-102, 2025, 2-907205-83-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70665/JFEB5133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005433v1</w:t>
+                <w:t xml:space="preserve">hal-05005453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhythmites preserved in intertidal flat successions of the hypertidal Santa Cruz – Chico River estuary (southern Patagonia, Argentina)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">José I Cuitiño</w:t>
+                <w:t xml:space="preserve">The dynamics of silica sediment at the ECUSED site in the Baie de Seine based on the COVA methodology: (1) glauconite traced by arsenic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roberto A Scasso</w:t>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.97-102, 2025, 2-907205-83-8. </w:t>
+              <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.67-73, 2025, 2-907205-83-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.70665/JFEB5133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.70665/GHZD8391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005453v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3015,51 +3015,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FEE2CD24"/>
+    <w:nsid w:val="59E1B36C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3246,51 +3246,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leo-pancrazzi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8841-5144" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03936319v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pancrazzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NORMC241" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676865v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2024.105073" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777131v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scasso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2024.106728" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671020v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beno&#238;t" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13018" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027014v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lortie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Adri&#225;n Scasso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465279v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794995v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Goff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03795007v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03661792v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794940v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaurie Charpentier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274883v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuitino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03795017v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03283659v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418386v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02164383v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654564v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03283734v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418389v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03079076v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10505396.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005433v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/GHZD8391" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005453v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; I Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A Scasso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/JFEB5133" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leo-pancrazzi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8841-5144" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03936319v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pancrazzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NORMC241" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777131v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scasso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2024.106728" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676865v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2024.105073" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671020v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beno&#238;t" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13018" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027014v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lortie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Adri&#225;n Scasso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465279v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03795017v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03795007v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794995v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Goff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794940v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaurie Charpentier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03661792v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274883v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuitino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418386v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03283659v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02164383v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654564v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03283734v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418389v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03079076v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10505396.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005453v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; I Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A Scasso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/JFEB5133" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/GHZD8391" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>