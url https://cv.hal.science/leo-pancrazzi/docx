--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -974,760 +974,760 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité architecturale d'un système de barrières littorales à granulométrie grossière en environnement hypertidal (estuaire du Santa Cruz, Patagonie argentine)</w:t>
+                <w:t xml:space="preserve">Fonctionnement morphodynamique d'une plage mixte de sable et de galets - Apports de la modélisation physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pancrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795017v1</w:t>
+                <w:t xml:space="preserve">hal-03795007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement morphodynamique d'une plage mixte de sable et de galets - Apports de la modélisation physique</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impacts anthropiques cumulés sur les fonds sédimentaires : premiers résultats du projet ECUSED (Effets CUmulés sur le SEDiment) dans la partie orientale de la baie de Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
+              <w:t xml:space="preserve">18ème Congrès français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795007v1</w:t>
+                <w:t xml:space="preserve">hal-03794995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts anthropiques cumulés sur les fonds sédimentaires : premiers résultats du projet ECUSED (Effets CUmulés sur le SEDiment) dans la partie orientale de la baie de Seine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+                <w:t xml:space="preserve">Contribution des dunes de second ordre dans la dynamique de construction de la grande dune du Pilat. Etude de l'imbrication pluri-échelles des architectures par investigation géoradar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malaurie Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès français de Sédimentologie</w:t>
+              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794995v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des dunes de second ordre dans la dynamique de construction de la grande dune du Pilat. Etude de l'imbrication pluri-échelles des architectures par investigation géoradar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Robin</w:t>
+                <w:t xml:space="preserve">Architectural variability of a coarse-grained barrier system in a hypertidal environment (Santa Cruz Estuary, Argentinean Patagonia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">10th International Congress of Tidal sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Matera, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794940v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectural variability of a coarse-grained barrier system in a hypertidal environment (Santa Cruz Estuary, Argentinean Patagonia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The hypertidal estuary of the Santz Cruz estuary (SOUTH PATAGONIA, ARGENTINA): A composite RIA-TYPE SYSTEM subject to exceptional hydronamic and sedimentary forcings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Cuitino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Scasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pancrazzi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Congress of Tidal sedimentology</w:t>
+              <w:t xml:space="preserve">Tidalites 2022 International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Matera, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03661792v1</w:t>
+                <w:t xml:space="preserve">hal-04274883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hypertidal estuary of the Santz Cruz estuary (SOUTH PATAGONIA, ARGENTINA): A composite RIA-TYPE SYSTEM subject to exceptional hydronamic and sedimentary forcings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variabilité architecturale d'un système de barrières littorales à granulométrie grossière en environnement hypertidal (estuaire du Santa Cruz, Patagonie argentine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tidalites 2022 International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Matera, Italy</w:t>
+              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274883v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture interne de barrières littorales graveleuses en environnement hypertidal (mer de la Manche et Patagonie Argentine) : une étude par prospection géoradar</w:t>
               </w:r>
@@ -2643,303 +2643,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhythmites preserved in intertidal flat successions of the hypertidal Santa Cruz – Chico River estuary (southern Patagonia, Argentina)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roberto A Scasso</w:t>
+                <w:t xml:space="preserve">The dynamics of silica sediment at the ECUSED site in the Baie de Seine based on the COVA methodology: (1) glauconite traced by arsenic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.97-102, 2025, 2-907205-83-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.70665/JFEB5133⟩</w:t>
+              <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.67-73, 2025, 2-907205-83-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70665/GHZD8391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005453v1</w:t>
+                <w:t xml:space="preserve">hal-05005433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of silica sediment at the ECUSED site in the Baie de Seine based on the COVA methodology: (1) glauconite traced by arsenic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valentin Le Goff</w:t>
+                <w:t xml:space="preserve">Rhythmites preserved in intertidal flat successions of the hypertidal Santa Cruz – Chico River estuary (southern Patagonia, Argentina)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Lortie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José I Cuitiño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto A Scasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.67-73, 2025, 2-907205-83-8. </w:t>
+              <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.97-102, 2025, 2-907205-83-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.70665/GHZD8391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.70665/JFEB5133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005433v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3015,51 +3015,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59E1B36C"/>
+    <w:nsid w:val="DD216707"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3246,51 +3246,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leo-pancrazzi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8841-5144" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03936319v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pancrazzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NORMC241" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777131v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scasso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2024.106728" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676865v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2024.105073" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671020v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beno&#238;t" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13018" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027014v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lortie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Adri&#225;n Scasso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465279v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03795017v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03795007v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794995v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Goff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794940v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaurie Charpentier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03661792v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274883v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuitino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418386v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03283659v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02164383v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654564v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03283734v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418389v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03079076v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10505396.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005453v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; I Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A Scasso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/JFEB5133" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/GHZD8391" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leo-pancrazzi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8841-5144" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03936319v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pancrazzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NORMC241" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777131v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scasso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2024.106728" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676865v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2024.105073" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671020v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beno&#238;t" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13018" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027014v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lortie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Adri&#225;n Scasso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465279v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03795007v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794995v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Goff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaurie Charpentier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03661792v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274883v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuitino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03795017v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418386v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03283659v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02164383v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654564v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03283734v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418389v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03079076v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10505396.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005433v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/GHZD8391" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005453v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; I Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A Scasso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/JFEB5133" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>