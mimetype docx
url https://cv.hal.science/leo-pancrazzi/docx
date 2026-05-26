--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1707,273 +1707,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture interne de barrières littorales graveleuses en environnement hypertidal (mer de la Manche et Patagonie Argentine) : une étude par prospection géoradar</w:t>
+                <w:t xml:space="preserve">Evolution and internal architecture of an active mixed sand-gravel barrier spit (Somme Bay, Northern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pancrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">35th IAS Meeting of Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03418386v1</w:t>
+                <w:t xml:space="preserve">hal-03283659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and internal architecture of an active mixed sand-gravel barrier spit (Somme Bay, Northern France)</w:t>
+                <w:t xml:space="preserve">Architecture interne de barrières littorales graveleuses en environnement hypertidal (mer de la Manche et Patagonie Argentine) : une étude par prospection géoradar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pancrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th IAS Meeting of Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual, Czech Republic</w:t>
+              <w:t xml:space="preserve">27e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283659v1</w:t>
+                <w:t xml:space="preserve">hal-03418386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture sédimentaire de la flèche de galets de La Mollière (Baie de Somme) : Une étude par prospection géoradar</w:t>
               </w:r>
@@ -3015,51 +3015,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DD216707"/>
+    <w:nsid w:val="16EAA546"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3246,51 +3246,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leo-pancrazzi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8841-5144" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03936319v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pancrazzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NORMC241" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777131v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scasso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2024.106728" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676865v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2024.105073" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671020v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beno&#238;t" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13018" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027014v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lortie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Adri&#225;n Scasso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465279v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03795007v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794995v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Goff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaurie Charpentier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03661792v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274883v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuitino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03795017v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418386v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03283659v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02164383v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654564v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03283734v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418389v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03079076v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10505396.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005433v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/GHZD8391" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005453v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; I Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A Scasso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/JFEB5133" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leo-pancrazzi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8841-5144" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03936319v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pancrazzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NORMC241" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777131v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scasso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2024.106728" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676865v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2024.105073" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671020v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beno&#238;t" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13018" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027014v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lortie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Adri&#225;n Scasso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465279v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03795007v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794995v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Goff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaurie Charpentier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03661792v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274883v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuitino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03795017v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03283659v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418386v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02164383v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654564v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03283734v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418389v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03079076v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10505396.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005433v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/GHZD8391" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005453v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; I Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A Scasso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/JFEB5133" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>