--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -587,265 +587,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Zero-Knowledge Proof and NP-completeness Proof of Suguru Puzzle ⋆</w:t>
+                <w:t xml:space="preserve">Card-Based ZKP for Connectivity: Applications to Nurikabe, Hitori, and Heyawake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daiki Miyahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Libralesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takaaki Mizuki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Generation Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542495v1</w:t>
+                <w:t xml:space="preserve">hal-03542477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Card-Based ZKP for Connectivity: Applications to Nurikabe, Hitori, and Heyawake</w:t>
+                <w:t xml:space="preserve">Physical Zero-Knowledge Proof and NP-completeness Proof of Suguru Puzzle ⋆</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daiki Miyahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Libralesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takaaki Mizuki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Generation Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ic.2021.104858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542477v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Threshold Padlock Systems</w:t>
               </w:r>
@@ -1074,1750 +1074,1750 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'autostabilisation de l'unisson synchrone via la satisfiabilité propositionnelle</w:t>
+                <w:t xml:space="preserve">Tilepaint and Aquarium Puzzles in Periodic Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Khoualdia</w:t>
+                <w:t xml:space="preserve">Yan Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Cherif</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+                <w:t xml:space="preserve">Lola-Baie Mallordy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Discrete Geometry and Mathematical Morphology-DGMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Pattern Recognition (IAPR), Nov 2025, Groningen, Netherlands. pp.103-117, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-09544-2_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208079v1</w:t>
+                <w:t xml:space="preserve">hal-05560664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Self-Stabilization of Synchronous Unison via Propositional Satisfiability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Analyse de l'autostabilisation de l'unisson synchrone via la satisfiabilité propositionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Khoualdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Devismes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on Principles and Practice of Constraint Programming (CP 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05203873v1</w:t>
+                <w:t xml:space="preserve">hal-05208079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-Compromise Security with Application-Level Key-Controls – with a comprehensive study of the 5G AKMA protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyzing Self-Stabilization of Synchronous Unison via Propositional Satisfiability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Khoualdia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Boureanu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephan Wesemeyer</w:t>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASIA CCS '25: 20th ACM Asia Conference on Computer and Communications Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3708821.3733910⟩</w:t>
+              <w:t xml:space="preserve">31st International Conference on Principles and Practice of Constraint Programming (CP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Glasgow, United Kingdom. pp.19:1--19:21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2025.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05213262v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05203873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">iUC-Secure Distributed File Transfer From Standard Attribute-based Encryption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+                <w:t xml:space="preserve">Post-Compromise Security with Application-Level Key-Controls – with a comprehensive study of the 5G AKMA protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Boureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Onete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Wesemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhys Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cryptology in Africa</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASIA CCS '25: 20th ACM Asia Conference on Computer and Communications Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Hanoi, Vietnam. pp.231-247, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3708821.3733910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620459v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Privacy-Preserving Attestation for Virtualized Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Jacques</w:t>
+                <w:t xml:space="preserve">iUC-Secure Distributed File Transfer From Standard Attribute-based Encryption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lacoste</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Léo Robert</w:t>
+                <w:t xml:space="preserve">Gael Marcadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of ESORICS 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Cryptology in Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Douala, Cameroon</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996169v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How fast do you heal? A taxonomy for post-compromise security in secure-channel establishment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Privacy-Preserving Attestation for Virtualized Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Arfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Blazy</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Thibaut Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Onete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USENIX 2023 - The 32nd USENIX Security Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of ESORICS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, The Hague, Netherlands. pp.351-370, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-51482-1_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770735v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RMC-PVC: A Multi-Client Reusable Verifiable Computation Protocol (Long version)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How fast do you heal? A taxonomy for post-compromise security in secure-channel establishment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Boureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gael Marcadet</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Onete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Applied Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">USENIX 2023 - The 32nd USENIX Security Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Anaheim, United States. pp.5917--5934</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909382v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Privacy-preserving Attestation for Virtualized Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghada Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antoine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Onete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th European Symposium on Research in Computer Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, La Haye, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04243661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Check Alternating Patterns: A Physical Zero-Knowledge Proof for Moon-or-Sun</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RMC-PVC: A Multi-Client Reusable Verifiable Computation Protocol (Long version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daiki Miyahara</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Marcadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWSEC : International Workshop on Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Tallinn, Estonia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403702v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MARSHAL: Messaging with Asynchronous Ratchets and Signatures for faster HeALing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Jacques</w:t>
+                <w:t xml:space="preserve">Check Alternating Patterns: A Physical Zero-Knowledge Proof for Moon-or-Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiki Miyahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Applied Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IWSEC : International Workshop on Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Yokohama, France. pp.255-272, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-41326-1_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3477314.3507044⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03510612v1</w:t>
+                <w:t xml:space="preserve">hal-04403702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey on Identity-based Blind Signature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mirko Koscina</w:t>
+                <w:t xml:space="preserve">MARSHAL: Messaging with Asynchronous Ratchets and Signatures for faster HeALing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Onete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Symposium on Foundations &amp; Practice of Security (FPS – 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Virtual, Czech Republic. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3477314.3507044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934926v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hide a Liar: Card-Based ZKP Protocol for Usowan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Survey on Identity-based Blind Signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Koscina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Marcadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Olivier-Anclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Takaaki Mizuki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Theory and Applications of Models of Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 15th International Symposium on Foundations &amp; Practice of Security (FPS – 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Ottawa, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-20350-3_17⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04403799v1</w:t>
+                <w:t xml:space="preserve">hal-03934926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cryptographic View of Deep-Attestation, or how to do Provably-Secure Layer-Linking</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hide a Liar: Card-Based ZKP Protocol for Usowan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiki Miyahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaaki Mizuki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Applied Cryptography and Network Security ACNS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Theory and Applications of Models of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Tianjin (China), China. pp.201-217, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-20350-3_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450625v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Card-Based ZKP Protocol for Nurimisaki</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Cryptographic View of Deep-Attestation, or how to do Provably-Secure Layer-Linking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Arfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina Nedelcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Onete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Applied Cryptography and Network Security ACNS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403634v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Physical ZKP for Connectivity: Applications to Nurikabe and Hitori</w:t>
+                <w:t xml:space="preserve">Card-Based ZKP Protocol for Nurimisaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daiki Miyahara</w:t>
@@ -2835,737 +2835,854 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takaaki Mizuki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computability in Europe: Logic and Theory of Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Clermont-Ferand, France. pp.285-298, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-21017-4_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209911v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Cramer-Shoup Cryptosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Security and Cryptography, SECRYPT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0010580607660771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic Construction for Identity-based Proxy Blind Signature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bultel</w:t>
+                <w:t xml:space="preserve">Interactive Physical ZKP for Connectivity: Applications to Nurikabe and Hitori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiki Miyahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Léo Robert</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaaki Mizuki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPS 2022 : The 14th International Symposium on Foundations &amp; Practice of Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Computability in Europe: Logic and Theory of Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, à distance, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435956v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Short and Fast Linear Cramer-Shoup</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generic Construction for Identity-based Proxy Blind Signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Olivier-Anclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Demba Sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations and Practice of Security - 13th International Symposium, FPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Montreal, France</w:t>
+              <w:t xml:space="preserve">FPS 2022 : The 14th International Symposium on Foundations &amp; Practice of Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419449v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Generalized ElGamal Encryption Scheme</w:t>
+                <w:t xml:space="preserve">Fast Short and Fast Linear Cramer-Shoup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Security and Cryptography (SECRYPT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Foundations and Practice of Security - 13th International Symposium, FPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Montreal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559556v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Teach the Undecidability of Malware Detection Problem and Halting Problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linear Generalized ElGamal Encryption Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WISE13: The 13th World Conference on Information Security Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Maribor, Slovenia</w:t>
+              <w:t xml:space="preserve">International Conference on Security and Cryptography (SECRYPT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559585v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Card-based ZKP protocols for Takuzu and Juosan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to Teach the Undecidability of Malware Detection Problem and Halting Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Journault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hideaki Sone</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Malika More</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Fun with Algorithms, FUN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Island of Favignana, Trapani, Italy</w:t>
+              <w:t xml:space="preserve">WISE13: The 13th World Conference on Information Security Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Maribor, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559600v1</w:t>
+                <w:t xml:space="preserve">hal-02559585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Card-based ZKP protocols for Takuzu and Juosan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiki Miyahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaaki Mizuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsuki Nagao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideaki Sone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Fun with Algorithms, FUN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Island of Favignana, Trapani, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Zero-Knowledge Proof for Suguru Puzzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3607,51 +3724,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Symposium on Stabilization, Safety, and Security of Distributed Systems SSS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3661,375 +3778,375 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">iUC-Secure Distributed File Transfer from Standard Attribute-Based Encryption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distance-Bounding Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gerault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Serge Vaudenay; Christophe Petit. </w:t>
+              <w:t xml:space="preserve">Léo Mendiboure (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Cryptology - AFRICACRYPT 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-64381-1_8⟩</w:t>
+              <w:t xml:space="preserve">Cooperative Intelligent Transport Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.273-293, 2024, 9781394325849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394325849.ch11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702513v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance-Bounding Protocols</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">iUC-Secure Distributed File Transfer from Standard Attribute-Based Encryption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Marcadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Léo Mendiboure (dir.). </w:t>
+              <w:t xml:space="preserve">Serge Vaudenay; Christophe Petit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cooperative Intelligent Transport Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781394325849.ch11⟩</w:t>
+              <w:t xml:space="preserve">Progress in Cryptology - AFRICACRYPT 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14861, Springer Nature Switzerland, pp.174-198, 2024, Lecture Notes in Computer Science, 978-3-031-64380-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-64381-1_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017782v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Privacy-Preserving Attestation for Virtualized Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghada Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Onete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Security – ESORICS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14347, Springer Nature Switzerland, pp.351-370, 2024, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-51482-1_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4039,114 +4156,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and analysis of provably secure protocols : Applications to messaging and attestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Université Clermont Auvergne, 2022. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022UCFAC034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03982449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId94"/>
+      <w:footerReference w:type="default" r:id="rId98"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4293,51 +4410,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684884v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Koch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Miyahara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Robert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00354-024-00274-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04621503v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Mizuki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26599/TST.2023.9010153" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04434814v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114071" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04335703v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26599/TST.20xx.9010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03542495v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Libralesso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2021.104858" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03542477v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497369v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Dreier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-210065" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419470v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Sasaki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.07.019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208079v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Khoualdia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Cherif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Devismes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203873v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2025.19" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05213262v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Boureanu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Onete" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wesemeyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Miller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3708821.3733910" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04620459v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Marcadet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Arfaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jacques" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lacoste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51482-1_18" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770735v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blazy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03909382v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04243661v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Lacoste" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04403702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41326-1_14" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03510612v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Fouque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507044" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03934926v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Koscina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Olivier-Anclin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04403799v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20350-3_17" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03450625v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Nedelcu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04403634v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21017-4_19" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03209911v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419423v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Sow" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010580607660771" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03435956v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bultel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419449v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559556v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559585v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Journault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika More" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poulain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559600v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuki Nagao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Sone" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017693v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702513v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64381-1_8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05017782v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gerault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394325849.ch11" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04515129v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03982449v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UCFAC034" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684884v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Koch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Miyahara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Robert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00354-024-00274-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04621503v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Mizuki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26599/TST.2023.9010153" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04434814v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114071" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04335703v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26599/TST.20xx.9010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03542477v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03542495v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Libralesso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2021.104858" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497369v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Dreier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-210065" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419470v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Sasaki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.07.019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560664v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gerard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola-Baie Mallordy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2_8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208079v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Khoualdia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Cherif" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Devismes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203873v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2025.19" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05213262v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Boureanu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Onete" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wesemeyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Miller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3708821.3733910" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04620459v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Marcadet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996169v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Arfaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jacques" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lacoste" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51482-1_18" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770735v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blazy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04243661v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Lacoste" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03909382v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04403702v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41326-1_14" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03510612v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Fouque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507044" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03934926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Koscina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Olivier-Anclin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04403799v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20350-3_17" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03450625v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Nedelcu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04403634v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21017-4_19" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419423v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Sow" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010580607660771" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03209911v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03435956v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bultel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419449v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559556v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559585v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Journault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika More" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poulain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559600v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuki Nagao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Sone" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017693v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05017782v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gerault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394325849.ch11" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702513v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64381-1_8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04515129v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03982449v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UCFAC034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>