--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -587,265 +587,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Card-Based ZKP for Connectivity: Applications to Nurikabe, Hitori, and Heyawake</w:t>
+                <w:t xml:space="preserve">Physical Zero-Knowledge Proof and NP-completeness Proof of Suguru Puzzle ⋆</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daiki Miyahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Libralesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takaaki Mizuki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Generation Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ic.2021.104858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542477v1</w:t>
+                <w:t xml:space="preserve">hal-03542495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Zero-Knowledge Proof and NP-completeness Proof of Suguru Puzzle ⋆</w:t>
+                <w:t xml:space="preserve">Card-Based ZKP for Connectivity: Applications to Nurikabe, Hitori, and Heyawake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daiki Miyahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Libralesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takaaki Mizuki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Generation Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ic.2021.104858⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03542495v1</w:t>
+                <w:t xml:space="preserve">hal-03542477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Threshold Padlock Systems</w:t>
               </w:r>
@@ -1074,51 +1074,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1225,51 +1225,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'autostabilisation de l'unisson synchrone via la satisfiabilité propositionnelle</w:t>
+                <w:t xml:space="preserve">Une approche SAT pour l'analyse de l'autostabilisation d'un unisson asynchrone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Khoualdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Cherif</w:t>
@@ -1287,97 +1287,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Devismes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle (CNIA 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208079v1</w:t>
+                <w:t xml:space="preserve">hal-05625689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Self-Stabilization of Synchronous Unison via Propositional Satisfiability</w:t>
+                <w:t xml:space="preserve">Sur l'autostabilisation de la circulation de jeton asynchrone de Dijkstra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Khoualdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Cherif</w:t>
@@ -1395,1429 +1395,1403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Devismes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on Principles and Practice of Constraint Programming (CP 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Louvain- la-Neuve, Belgique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05203873v1</w:t>
+                <w:t xml:space="preserve">hal-05619045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-Compromise Security with Application-Level Key-Controls – with a comprehensive study of the 5G AKMA protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Boureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Boureanu</w:t>
+                <w:t xml:space="preserve">Cristina Onete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Onete</w:t>
+                <w:t xml:space="preserve">Stephan Wesemeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhys Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASIA CCS '25: 20th ACM Asia Conference on Computer and Communications Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Hanoi, Vietnam. pp.231-247, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3708821.3733910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">iUC-Secure Distributed File Transfer From Standard Attribute-based Encryption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+                <w:t xml:space="preserve">Analyse de l'autostabilisation de l'unisson synchrone via la satisfiabilité propositionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Khoualdia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gael Marcadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cryptology in Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Douala, Cameroon</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620459v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Privacy-Preserving Attestation for Virtualized Networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cristina Onete</w:t>
+                <w:t xml:space="preserve">Analyzing Self-Stabilization of Synchronous Unison via Propositional Satisfiability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Khoualdia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of ESORICS 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-51482-1_18⟩</w:t>
+              <w:t xml:space="preserve">31st International Conference on Principles and Practice of Constraint Programming (CP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Glasgow, United Kingdom. pp.19:1--19:21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2025.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996169v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05203873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How fast do you heal? A taxonomy for post-compromise security in secure-channel establishment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">iUC-Secure Distributed File Transfer From Standard Attribute-based Encryption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Marcadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USENIX 2023 - The 32nd USENIX Security Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Anaheim, United States. pp.5917--5934</w:t>
+              <w:t xml:space="preserve">International Conference on Cryptology in Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Douala, Cameroon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770735v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Privacy-preserving Attestation for Virtualized Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Towards a Privacy-Preserving Attestation for Virtualized Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghada Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Onete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Symposium on Research in Computer Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of ESORICS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, The Hague, Netherlands. pp.351-370, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-51482-1_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243661v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RMC-PVC: A Multi-Client Reusable Verifiable Computation Protocol (Long version)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How fast do you heal? A taxonomy for post-compromise security in secure-channel establishment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Boureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gael Marcadet</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Onete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Applied Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">USENIX 2023 - The 32nd USENIX Security Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Anaheim, United States. pp.5917--5934</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909382v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Check Alternating Patterns: A Physical Zero-Knowledge Proof for Moon-or-Sun</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RMC-PVC: A Multi-Client Reusable Verifiable Computation Protocol (Long version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daiki Miyahara</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Marcadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWSEC : International Workshop on Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Tallinn, Estonia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403702v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MARSHAL: Messaging with Asynchronous Ratchets and Signatures for faster HeALing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Towards a Privacy-preserving Attestation for Virtualized Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Arfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antoine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Onete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Applied Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28th European Symposium on Research in Computer Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, La Haye, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510612v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey on Identity-based Blind Signature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mirko Koscina</w:t>
+                <w:t xml:space="preserve">Check Alternating Patterns: A Physical Zero-Knowledge Proof for Moon-or-Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles Olivier-Anclin</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiki Miyahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Symposium on Foundations &amp; Practice of Security (FPS – 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IWSEC : International Workshop on Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Yokohama, France. pp.255-272, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-41326-1_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934926v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hide a Liar: Card-Based ZKP Protocol for Usowan</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daiki Miyahara</w:t>
+                <w:t xml:space="preserve">MARSHAL: Messaging with Asynchronous Ratchets and Signatures for faster HeALing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Onete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Theory and Applications of Models of Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-20350-3_17⟩</w:t>
+              <w:t xml:space="preserve">ACM Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Virtual, Czech Republic. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3477314.3507044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403799v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cryptographic View of Deep-Attestation, or how to do Provably-Secure Layer-Linking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Survey on Identity-based Blind Signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Koscina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghada Arfaoui</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gael Marcadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Olivier-Anclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Applied Cryptography and Network Security ACNS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rome, Italy</w:t>
+              <w:t xml:space="preserve">The 15th International Symposium on Foundations &amp; Practice of Security (FPS – 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450625v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Card-Based ZKP Protocol for Nurimisaki</w:t>
+                <w:t xml:space="preserve">Hide a Liar: Card-Based ZKP Protocol for Usowan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daiki Miyahara</w:t>
@@ -2835,210 +2809,231 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takaaki Mizuki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-21017-4_19⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Theory and Applications of Models of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Tianjin (China), China. pp.201-217, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-20350-3_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403634v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Cramer-Shoup Cryptosystem</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Cryptographic View of Deep-Attestation, or how to do Provably-Secure Layer-Linking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Arfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina Nedelcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Onete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Security and Cryptography, SECRYPT 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Applied Cryptography and Network Security ACNS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419423v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Physical ZKP for Connectivity: Applications to Nurikabe and Hitori</w:t>
+                <w:t xml:space="preserve">Card-Based ZKP Protocol for Nurimisaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daiki Miyahara</w:t>
@@ -3056,1097 +3051,1318 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takaaki Mizuki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computability in Europe: Logic and Theory of Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Clermont-Ferand, France. pp.285-298, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-21017-4_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209911v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic Construction for Identity-based Proxy Blind Signature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bultel</w:t>
+                <w:t xml:space="preserve">Interactive Physical ZKP for Connectivity: Applications to Nurikabe and Hitori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiki Miyahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Léo Robert</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaaki Mizuki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPS 2022 : The 14th International Symposium on Foundations &amp; Practice of Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Computability in Europe: Logic and Theory of Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, à distance, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435956v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Short and Fast Linear Cramer-Shoup</w:t>
+                <w:t xml:space="preserve">Fast Cramer-Shoup Cryptosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations and Practice of Security - 13th International Symposium, FPS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Security and Cryptography, SECRYPT 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010580607660771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419449v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Generalized ElGamal Encryption Scheme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generic Construction for Identity-based Proxy Blind Signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Olivier-Anclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Demba Sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Security and Cryptography (SECRYPT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">FPS 2022 : The 14th International Symposium on Foundations &amp; Practice of Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559556v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Teach the Undecidability of Malware Detection Problem and Halting Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Journault</w:t>
+                <w:t xml:space="preserve">Physical Zero-Knowledge Proof for Suguru Puzzle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiki Miyahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Léo Robert</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaaki Mizuki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WISE13: The 13th World Conference on Information Security Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Maribor, Slovenia</w:t>
+              <w:t xml:space="preserve">22nd International Symposium on Stabilization, Safety, and Security of Distributed Systems SSS 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559585v1</w:t>
+                <w:t xml:space="preserve">hal-03017693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Card-based ZKP protocols for Takuzu and Juosan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to Teach the Undecidability of Malware Detection Problem and Halting Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Journault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika More</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Fun with Algorithms, FUN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Island of Favignana, Trapani, Italy</w:t>
+              <w:t xml:space="preserve">WISE13: The 13th World Conference on Information Security Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Maribor, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559600v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Zero-Knowledge Proof for Suguru Puzzle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear Generalized ElGamal Encryption Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Takaaki Mizuki</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Symposium on Stabilization, Safety, and Security of Distributed Systems SSS 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Austin, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Security and Cryptography (SECRYPT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fast Short and Fast Linear Cramer-Shoup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foundations and Practice of Security - 13th International Symposium, FPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Montreal, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03017693v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Card-based ZKP protocols for Takuzu and Juosan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiki Miyahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaaki Mizuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsuki Nagao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideaki Sone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Fun with Algorithms, FUN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Island of Favignana, Trapani, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance-Bounding Protocols</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">iUC-Secure Distributed File Transfer from Standard Attribute-Based Encryption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Marcadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Léo Mendiboure (dir.). </w:t>
+              <w:t xml:space="preserve">Serge Vaudenay; Christophe Petit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cooperative Intelligent Transport Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Cryptology - AFRICACRYPT 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14861, Springer Nature Switzerland, pp.174-198, 2024, Lecture Notes in Computer Science, 978-3-031-64380-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-64381-1_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781394325849.ch11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05017782v1</w:t>
+                <w:t xml:space="preserve">hal-04702513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">iUC-Secure Distributed File Transfer from Standard Attribute-Based Encryption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distance-Bounding Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gerault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Serge Vaudenay; Christophe Petit. </w:t>
+              <w:t xml:space="preserve">Léo Mendiboure (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Cryptology - AFRICACRYPT 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cooperative Intelligent Transport Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.273-293, 2024, 9781394325849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394325849.ch11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-64381-1_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04702513v1</w:t>
+                <w:t xml:space="preserve">hal-05017782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Privacy-Preserving Attestation for Virtualized Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghada Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Onete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Security – ESORICS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14347, Springer Nature Switzerland, pp.351-370, 2024, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-51482-1_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4156,114 +4372,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and analysis of provably secure protocols : Applications to messaging and attestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Université Clermont Auvergne, 2022. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022UCFAC034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03982449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId98"/>
+      <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4410,51 +4626,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684884v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Koch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Miyahara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Robert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00354-024-00274-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04621503v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Mizuki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26599/TST.2023.9010153" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04434814v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114071" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04335703v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26599/TST.20xx.9010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03542477v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03542495v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Libralesso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2021.104858" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497369v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Dreier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-210065" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419470v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Sasaki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.07.019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560664v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gerard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola-Baie Mallordy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2_8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208079v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Khoualdia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Cherif" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Devismes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203873v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2025.19" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05213262v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Boureanu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Onete" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wesemeyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Miller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3708821.3733910" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04620459v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Marcadet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996169v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Arfaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jacques" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lacoste" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51482-1_18" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770735v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blazy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04243661v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Lacoste" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03909382v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04403702v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41326-1_14" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03510612v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Fouque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507044" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03934926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Koscina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Olivier-Anclin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04403799v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20350-3_17" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03450625v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Nedelcu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04403634v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21017-4_19" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419423v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Sow" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010580607660771" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03209911v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03435956v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bultel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419449v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559556v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559585v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Journault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika More" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poulain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559600v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuki Nagao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Sone" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017693v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05017782v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gerault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394325849.ch11" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702513v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64381-1_8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04515129v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03982449v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UCFAC034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684884v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Koch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Miyahara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Robert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00354-024-00274-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04621503v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Mizuki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26599/TST.2023.9010153" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04434814v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114071" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04335703v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26599/TST.20xx.9010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03542495v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Libralesso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2021.104858" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03542477v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497369v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Dreier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-210065" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419470v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Sasaki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.07.019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560664v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gerard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola-Baie Mallordy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2_8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625689v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Khoualdia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Cherif" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Devismes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619045v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05213262v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Boureanu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Onete" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wesemeyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Miller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3708821.3733910" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208079v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203873v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2025.19" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04620459v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Marcadet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996169v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Arfaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jacques" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lacoste" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51482-1_18" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770735v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blazy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03909382v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04243661v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Lacoste" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04403702v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41326-1_14" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03510612v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Fouque" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507044" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03934926v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Koscina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Olivier-Anclin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04403799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20350-3_17" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03450625v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Nedelcu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04403634v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21017-4_19" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03209911v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419423v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Sow" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010580607660771" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03435956v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bultel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559585v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Journault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika More" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poulain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559556v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419449v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559600v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuki Nagao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Sone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702513v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64381-1_8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05017782v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gerault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394325849.ch11" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04515129v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03982449v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UCFAC034" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>