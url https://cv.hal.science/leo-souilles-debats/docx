--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -322,213 +322,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du cinéma dans, en dehors ou en marge de la classe ? L’introduction du septième art à l’école (1963-1999)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l’éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (160), pp.199-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/histoire-education.8948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'histoire du cinéma par celles et ceux qui la font : portraits, pratiques et transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Peton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rescigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 100, pp.155-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482314v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03225198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface - Le Cinéma dans nos vies</w:t>
               </w:r>
@@ -1120,1308 +1120,1308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’animateur de ciné-club, de l’amateur éclairé à l’expert ordinaire. Portrait d'un formateur par et pour l'image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le mouvement des ciné-clubs (1920-1999) : Foyers de culture populaire ou formation par l’image ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GEHFA (Groupe d'étude - Histoire de la formation des adultes), Feb 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les ciné-clubs ont cent ans ! Retour sur un siècle de projections, de discussions et de passion du cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival Territoire de Cinéma (3ème édition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Paris 14; Association Territoire de Cinéma, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’animateur de ciné-club, de l’amateur éclairé à l’expert ordinaire. Portrait d'un formateur par et pour l'image</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La caméra dans les étoiles. Voyage (intersidéral) au cœur du cinéma…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le mouvement des ciné-clubs (1920-1999) : Foyers de culture populaire ou formation par l’image ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GEHFA (Groupe d'étude - Histoire de la formation des adultes), Feb 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Les Conf’Curieuses du Muséum-Aquarium de Nancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muséum-Aquarium de Nancy, Nov 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mouvement ciné-club après 1944 : une éducation populaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival de l'Histoire de l'Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la Culture; Institut national d'histoire de l'art (INHA); Château de Fontainebleau, Jun 2019, Fontainebleau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures féminines du western américain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université du temps libre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, May 2019, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naissance et modernité du septième art. Le cinéma en France des années 1930 aux années 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposition "Maurice Pierrat. Le goût de l'exotisme"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée des Beaux-Arts et d'Archéologie de Châlons-en-Champagne, Dec 2019, Châlons-en-Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ciné-clubs d'hier à aujourd'hui : la cinéphilie en partage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres régionales "Passeurs d’Images"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération des Oeuvres Laïques de Moselle (FOL 57); Ligue de l'enseignement, Dec 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux vidéo : enjeux sociétaux et culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Genvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Conf’Curieuses du Muséum-Aquarium de Nancy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Muséum-Aquarium de Nancy, Nov 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Rencontres scientifiques et artistiques tous publics Les 4 Saisons de l'Homme, volet 2, La jeunesse : de l'adolescence au monde adulte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l'homme (MSH) de Lorraine (Université de Lorraine; CNRS), Dec 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire des ciné-clubs et du cinéma en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Montebello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Leveratto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival de l'Histoire de l'Art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de la Culture; Institut national d'histoire de l'art (INHA); Château de Fontainebleau, Jun 2019, Fontainebleau, France</w:t>
+              <w:t xml:space="preserve">60e anniversaire du Ciné-Club du Pays-Haut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Médiathèque Intercommunale de Longwy; Ciné-Club du Pays-Haut (Longwy), Nov 2018, Longwy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table-ronde « Les pouvoirs du cinéma : jeunesse et éducation à l’image »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous de l’Histoire de Blois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEPH (Centre européen de promotion de l'histoire), Oct 2018, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ciné-clubs après la Seconde Guerre mondiale : une éducation populaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire permanent de l’AFRHC « Nouvelles recherches sur l’histoire du cinéma »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRHC, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on enseigner le plaisir du cinéma ? Réflexions sur les dispositifs scolaires d'éducation à l'image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres scientifiques et artistiques tous publics Les 4 Saisons de l'Homme, volet 2, La jeunesse : de l'adolescence au monde adulte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des sciences de l'homme (MSH) de Lorraine (Université de Lorraine; CNRS), Dec 2018, Metz, France</w:t>
+              <w:t xml:space="preserve">5e journées professionnelles de l’association "Cinémas 93"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Cinémas 93, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Écran français et le mouvement ciné-club : du « Carnet du Club-Trotter » à la presse ciné-club</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire de l'Ecran français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRHC; Cinémathèque française, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de l’ouvrage &amp;quot;La culture cinématographique du mouvement ciné-club : une histoire de cinéphilies (1944-1999)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ARIMES - Passages XX-XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARIMES; Passages XX-XXI; Université Lumière Lyon 2; ESLA, Dec 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la salle de classe à la salle de cinéma : la constitution d'une politique d'« éducation à l'image » en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Histoire culturelle du cinéma »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IHTP; Université Paris 1 Panthéon-Sorbonne, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Peut-on enseigner le plaisir du cinéma ? Réflexions sur les dispositifs scolaires d'éducation à l'image</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La programmation des ciné-clubs en France. Cadres, recensements, base de données... et frustrations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e journées professionnelles de l’association "Cinémas 93"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Cinémas 93, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Les bases de données en cinéma, théâtre et musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Lorraine de Sciences Sociales (2L2S), Dec 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche localisée des publics des ciné-clubs : de l'animateur à l'adhérent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les approches localisées des publics de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAGE (CNRS UMR 7363); Université de Strasbourg, Jan 2016, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crainte et audace dans la programmation des films jeune public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Educ'Images du pôle régional Image’Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225750v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03225326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les films inquiètent : réflexions sur les dispositifs nationaux d’éducation à l’image</w:t>
               </w:r>
@@ -2470,372 +2470,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Médiation culturelle et numérique : Quels enjeux pour l’éducation à l’image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisièmes rencontres des acteurs de l'éducation à l'image en Lorraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Image’Est, Pôle de l'image en région Grand Est, Sep 2015, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cinéma éducateur, éducation populaire et ciné-clubs à la Libération : la constitution d’une offre de formation par et pour le cinéma à l’attention des animateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinémas d’éducation populaire : pratiques cinématographiques en terrain non commercial après 1945</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HiCSA (EA 4100); Les Trois Lumières; Université Paris 1 Panthéon-Sorbonne, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Médiation culturelle et numérique : Quels enjeux pour l’éducation à l’image</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table-ronde : Quelles modalités de la diffusion sur les campus, ses lieux, ses pratiques individuelles et collectives, les changements liés à l’évolution des techniques, des représentations et des usages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisièmes rencontres des acteurs de l'éducation à l'image en Lorraine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Image’Est, Pôle de l'image en région Grand Est, Sep 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Écran/Écrans : l’objet filmique dans l’enseignement supérieur »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS-Lyon; Association Art+Université+Culture, Mar 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cinéphilies toulousaines dans l’après-guerre : de « l’expérience ciné-clubiste » aux premiers pas d’une cinémathèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la cinéphilie au patrimoine : une histoire de cinémathèques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cinémathèque de Toulouse, Apr 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques cinéphiles au prisme de la programmation des ciné-clubs : du choix des animateurs aux goûts des adhérents (1946-1953)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Cinémas et cinéphilies populaires », ANR CINEPOP50</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225416v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03225384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation à l’image à l’heure du multimédia</w:t>
               </w:r>
@@ -3912,182 +3912,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’animateur de ciné-club, de l’amateur éclairé à l’expert ordinaire. L’engagement par et pour le cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pascal Higelé; Lionel Jacquot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures de l'engagement. Objets, formes, trajectoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Nancy; Éditions universitaires de Lorraine, 2017, Salariat et transformations sociales, 978-2-8143-0311-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Montebello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La culture cinématographique du mouvement ciné-club : une histoire de cinéphilies (1944-1999)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Recherche en Histoire du Cinéma (AFRHC), 2017, 978-2-37029-015-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242394v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03225194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La documentation des ciné-clubs : de la politique éditoriale des fédérations à la bibliothèque de l’animateur</w:t>
               </w:r>
@@ -4563,51 +4563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Turbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rescigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 2L2S; Pôle de l'image de Villerupt; DRAC Grand Est. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5016,51 +5016,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F5DF49F7"/>
+    <w:nsid w:val="59FBF74C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5247,51 +5247,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leo-souilles-debats" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177205016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466792v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Souill&#233;s-Debats" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155qy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225794v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Hamery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Peton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rescigno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.8948" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225185v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225241v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/leportique.3241" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224992v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.5281" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225180v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.5148" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626748v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626358v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135095v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225591v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225391v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225594v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225746v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225595v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225432v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225598v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225421v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225602v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Montebello" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leveratto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225396v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01989469v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Genvo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225230v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225400v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225407v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225748v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225750v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225324v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225326v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225749v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225362v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225826v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225371v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225416v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225384v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225828v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225233v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225607v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225248v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225414v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225609v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225388v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01622269v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01622862v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimello-Mesplomb" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laborderie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/309-aux-marges-de-linstitution-scolaire-leducation-dans-et-hors-la-classe.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225246v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pan/4372" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.4372" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225238v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225019v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225192v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242394v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225194v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622865v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02141090v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619855v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610325v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufr-editions.fr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477513v0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lecolazet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie B&#233;n&#233;vent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Quelvennec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dalfleur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225834v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Turb&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225745v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225740v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225738v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750389v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0300" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leo-souilles-debats" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177205016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466792v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Souill&#233;s-Debats" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155qy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225794v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225198v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.8948" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482314v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Hamery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Peton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rescigno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225185v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225241v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/leportique.3241" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224992v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.5281" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225180v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.5148" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626748v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626358v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135095v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225391v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225591v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225595v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225432v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225598v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225594v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225746v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01989469v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Genvo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225602v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Montebello" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leveratto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225421v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225748v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225230v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225400v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225407v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225324v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225326v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225750v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225749v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225826v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225362v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225384v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225371v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225416v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225828v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225233v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225607v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225248v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225414v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225609v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225388v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01622269v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01622862v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimello-Mesplomb" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laborderie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/309-aux-marges-de-linstitution-scolaire-leducation-dans-et-hors-la-classe.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225246v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pan/4372" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.4372" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225238v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225019v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225192v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225194v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242394v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622865v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02141090v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619855v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610325v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufr-editions.fr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477513v0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lecolazet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie B&#233;n&#233;vent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Quelvennec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dalfleur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225834v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Turb&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225745v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225740v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225738v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750389v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0300" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>