--- v1 (2026-04-07)
+++ v2 (2026-05-26)
@@ -86,53 +86,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">leo-souilles-debats</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0002-2813-6335</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">177205016</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -167,873 +188,873 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du cinéma au baccalauréat ? Définir une « matière cinéma » au lycée (1984-1995)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Double Jeu : Théâtre / Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 22, pp.101-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/155qy⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">99 105 110 195 169 109 97&amp;quot;. État des lieux (virtuels) de la salle de cinéma à l’heure du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du cinéma dans, en dehors ou en marge de la classe ? L’introduction du septième art à l’école (1963-1999)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2 (160), pp.199-228. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/histoire-education.8948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/histoire-education.8948⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03225198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histoire du cinéma par celles et ceux qui la font : portraits, pratiques et transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Peton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rescigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 100, pp.155-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface - Le Cinéma dans nos vies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nationalité des films dans la documentation et les programmes du mouvement ciné-club : le « style national » comme critère de qualité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Portique : Revue de Philosophie et de sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Style national et qualité cinématographique, 41, pp.87-101. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/leportique.3241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/leportique.3241⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03225241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques cinéphiles au prisme de la programmation des ciné-clubs : du choix des animateurs aux goûts des adhérents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 81 (1), pp.53-70. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1895.5281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1895.5281⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03224992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les films inquiètent. Réflexions sur les dispositifs nationaux d’éducation à l’image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (425), pp.60-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatien Mazany, Tours, capitale du court métrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 78, pp.229-230. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1895.5148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1895.5148⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03225180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des ciné-clubs aux dispositifs scolaires du CNC : l’institutionnalisation de l’éducation a l’image en France (1981-1998)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décadrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Education au cinéma, 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mouvement ciné-club à l'épreuve de la multiplication des écrans:portrait d'une génération de spectateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1043,2276 +1064,2276 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier les goûts et les pratiques contemporaines autour des cinématographies d'Asie de l’Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Nouveaux espaces de la critique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de La Rochelle; Laboratoire D2iA, Jun 2025, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’animateur de ciné-club, de l’amateur éclairé à l’expert ordinaire. Portrait d'un formateur par et pour l'image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le mouvement des ciné-clubs (1920-1999) : Foyers de culture populaire ou formation par l’image ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GEHFA (Groupe d'étude - Histoire de la formation des adultes), Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ciné-clubs ont cent ans ! Retour sur un siècle de projections, de discussions et de passion du cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival Territoire de Cinéma (3ème édition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Paris 14; Association Territoire de Cinéma, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La caméra dans les étoiles. Voyage (intersidéral) au cœur du cinéma…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Conf’Curieuses du Muséum-Aquarium de Nancy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Muséum-Aquarium de Nancy, Nov 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mouvement ciné-club après 1944 : une éducation populaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival de l'Histoire de l'Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de la Culture; Institut national d'histoire de l'art (INHA); Château de Fontainebleau, Jun 2019, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures féminines du western américain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université du temps libre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, May 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naissance et modernité du septième art. Le cinéma en France des années 1930 aux années 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposition "Maurice Pierrat. Le goût de l'exotisme"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée des Beaux-Arts et d'Archéologie de Châlons-en-Champagne, Dec 2019, Châlons-en-Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ciné-clubs d'hier à aujourd'hui : la cinéphilie en partage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres régionales "Passeurs d’Images"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération des Oeuvres Laïques de Moselle (FOL 57); Ligue de l'enseignement, Dec 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux vidéo : enjeux sociétaux et culturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Genvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres scientifiques et artistiques tous publics Les 4 Saisons de l'Homme, volet 2, La jeunesse : de l'adolescence au monde adulte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des sciences de l'homme (MSH) de Lorraine (Université de Lorraine; CNRS), Dec 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire des ciné-clubs et du cinéma en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Montebello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leveratto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60e anniversaire du Ciné-Club du Pays-Haut</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Médiathèque Intercommunale de Longwy; Ciné-Club du Pays-Haut (Longwy), Nov 2018, Longwy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table-ronde « Les pouvoirs du cinéma : jeunesse et éducation à l’image »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous de l’Histoire de Blois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEPH (Centre européen de promotion de l'histoire), Oct 2018, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ciné-clubs après la Seconde Guerre mondiale : une éducation populaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire permanent de l’AFRHC « Nouvelles recherches sur l’histoire du cinéma »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRHC, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on enseigner le plaisir du cinéma ? Réflexions sur les dispositifs scolaires d'éducation à l'image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e journées professionnelles de l’association "Cinémas 93"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Cinémas 93, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Écran français et le mouvement ciné-club : du « Carnet du Club-Trotter » à la presse ciné-club</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire de l'Ecran français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRHC; Cinémathèque française, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la salle de classe à la salle de cinéma : la constitution d'une politique d'« éducation à l'image » en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Histoire culturelle du cinéma »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IHTP; Université Paris 1 Panthéon-Sorbonne, Dec 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de l’ouvrage &amp;quot;La culture cinématographique du mouvement ciné-club : une histoire de cinéphilies (1944-1999)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ARIMES - Passages XX-XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARIMES; Passages XX-XXI; Université Lumière Lyon 2; ESLA, Dec 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La programmation des ciné-clubs en France. Cadres, recensements, base de données... et frustrations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les bases de données en cinéma, théâtre et musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Lorraine de Sciences Sociales (2L2S), Dec 2016, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche localisée des publics des ciné-clubs : de l'animateur à l'adhérent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les approches localisées des publics de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAGE (CNRS UMR 7363); Université de Strasbourg, Jan 2016, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crainte et audace dans la programmation des films jeune public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Educ'Images du pôle régional Image’Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les films inquiètent : réflexions sur les dispositifs nationaux d’éducation à l’image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres régionales de l’éducation aux images : « Puissances et inquiétudes au cinéma au web »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LUX Scène Nationale de Valence, Nov 2016, Valence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médiation culturelle et numérique : Quels enjeux pour l’éducation à l’image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisièmes rencontres des acteurs de l'éducation à l'image en Lorraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Image’Est, Pôle de l'image en région Grand Est, Sep 2015, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinéma éducateur, éducation populaire et ciné-clubs à la Libération : la constitution d’une offre de formation par et pour le cinéma à l’attention des animateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinémas d’éducation populaire : pratiques cinématographiques en terrain non commercial après 1945</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HiCSA (EA 4100); Les Trois Lumières; Université Paris 1 Panthéon-Sorbonne, Mar 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table-ronde : Quelles modalités de la diffusion sur les campus, ses lieux, ses pratiques individuelles et collectives, les changements liés à l’évolution des techniques, des représentations et des usages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Écran/Écrans : l’objet filmique dans l’enseignement supérieur »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS-Lyon; Association Art+Université+Culture, Mar 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cinéphilies toulousaines dans l’après-guerre : de « l’expérience ciné-clubiste » aux premiers pas d’une cinémathèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la cinéphilie au patrimoine : une histoire de cinémathèques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cinémathèque de Toulouse, Apr 2014, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques cinéphiles au prisme de la programmation des ciné-clubs : du choix des animateurs aux goûts des adhérents (1946-1953)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Cinémas et cinéphilies populaires », ANR CINEPOP50</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation à l’image à l’heure du multimédia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premières rencontres des acteurs de l'éducation à l'image en Lorraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Films en Lorraine, pôle de l'image, Aug 2013, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La programmation des ciné-clubs d'après-guerre ou la constitution d'un panthéon ciné-clubiste à l'ombre du cinéma hollywoodien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1945, le retour des films américains en Europe : économie, politique, esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Haute Bretagne/Rennes 2; Université de Lausanne, Mar 2013, Lausanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation populaire et les ciné-clubs : histoire d'une rencontre cinéphile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assemblée générale du Pôle de conservation des archives des associations de jeunesse et d'éducation populaire (PAJEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle de conservation des archives des associations de jeunesse et d'éducation populaire (PAJEP), May 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des ciné-clubs aux salles municipales : vers une redéfinition d'un secteur “non commercial” du cinéma ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quels modèles culturels et économiques pour les salles de cinéma municipales au XXIe siècle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Paris-Nord; INHA; Université Paris 8; Plaine Commune; Les Métamorphoses du cinéma (équipe d'accueil Esthétique, sciences et technologies du cinéma et de l'audiovisuel); ENS Louis-Lumière, Mar 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques du mouvement ciné-club : l'institutionnalisation d'un “modèle ciné-club” à l'épreuve d'une nouvelle vague de spectateurs (1957-1967)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Histoire culturelle du cinéma »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IHTP; Université Paris 1 Panthéon-Sorbonne, Dec 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">, IHTP; Université Paris 1 Panthéon-Sorbonne, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...965 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville au cinéma. Architecture d’un espace cinématographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Européennes du Patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ville de Metz (mairie), Sep 2011, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du mouvement ciné-club au CNC : l'institutionnalisation de l'éducation au cinéma (1981-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude « Didactique et cinéma »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université François-Rabelais de Tours; Laboratoire InTRu (Interactions, Transferts, Ruptures artistiques et culturelles); GORDF (Groupe Orléanais de Recherche en Didactique du Français et des Langues), Oct 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3322,179 +3343,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture cinématographique du mouvement ciné-club : une histoire de cinéphillies (1944-1999)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AFRHC - Association française de recherche sur l'histoire du cinéma, pp.576, 2017, Histoire culturelle, 9782370290151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Ligue de l'enseignement et le cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimello-Mesplomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laborderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AFRHC, Association française de recherche sur l'histoire du cinéma, 398 p., 2016, Histoire culturelle (Paris), ISSN 2274-3413, 978-2-37029-012-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3504,898 +3525,898 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du cinéma à l’université ? Le rôle des ciné-clubs dans la reconnaissance d’un enseignement supérieur du Septième Art du début des années 1960 à la fin des années 1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géraldine Bois; Sabrina Sinigaglia-Amadio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux marges de l'institution scolaire - L'éducation dans et hors la classe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octarès éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-36630-142-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octarès éditions</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03225224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation populaire et le cinéma ou la recherche d’un modèle d’émancipation par et pour l’image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Charles Buttier; Clothilde Roullier; Agnès Sandras. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation populaire : engagement, médiation, transmission (XIXe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications des Archives nationales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.173-190, 2022, 9791036593192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pan.4372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publications des Archives nationales</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03225246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation-projection-discussion&amp;quot;. La séance de ciné-club ou quand la salle de classe rencontre celle du cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manon Billaut; Emmanuelle Champomier; Marion Polirsztok; Charlotte Servel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La séance de cinéma : espaces, pratiques, imaginaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRHC, 2022, 978-2-37029-027-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouvement des ciné-clubs et culture cinématographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Poirrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture, médias, pouvoirs aux États-Unis et en Europe occidentale de 1945 à 1991 : Textes et documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions universitaires de Dijon, 2019, collection. U-21, 978-2-36441-296-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mouvement des ciné-clubs après la Seconde Guerre mondiale : enfin une cinéphilie populaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tangui Perron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'écran rouge : syndicalisme et cinéma de Gabin à Belmondo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Editions de l’Atelier, 2018, 978-2-7082-4561-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’animateur de ciné-club, de l’amateur éclairé à l’expert ordinaire. L’engagement par et pour le cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pascal Higelé; Lionel Jacquot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures de l'engagement. Objets, formes, trajectoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Nancy; Éditions universitaires de Lorraine, 2017, Salariat et transformations sociales, 978-2-8143-0311-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Montebello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La culture cinématographique du mouvement ciné-club : une histoire de cinéphilies (1944-1999)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Recherche en Histoire du Cinéma (AFRHC), 2017, 978-2-37029-015-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La documentation des ciné-clubs : de la politique éditoriale des fédérations à la bibliothèque de l’animateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Gimello-Mesplomb; Pascal Laborderie; Léo Souillés-Debats. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Ligue de l’enseignement et le cinéma : une histoire de l’éducation à l’image (1945-1989)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de recherche en histoire du cinéma, pp.115-137, 2016, Histoire culturelle, 978-2-370-290-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'UFOLEIS, le cinéma éducateur et les cinés-clubs : une rencontre par et pour le cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laborderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Ligue de l'enseignement et le cinéma : une histoire de l'éducation à l'image, 1945-1989</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRHC, Association française de recherche sur l'histoire du cinéma, pp.15-27, 2016, 978-2-37029-012-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'institutionnalisation des ciné-clubs. Du statu quo professionnel à l'uniformisation d'un mouvement (1957-1964)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dimitri Vezyroglou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le cinéma : une affaire d'Etat 1945-1970 : actes des journées d'études tenues à l'INHA, Institut national d'histoire de l'art les 23 et 24 janvier 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.163-172, 2014, Comité d'histoire du ministère de la Culture, 978-2-11-009706-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01619855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mouvement ciné-club et la revue Jeune Cinéma : esquisse d'une critique qui se voulait populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marion Chénetier-Alev; Valérie Vignaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le texte critique. Expérimenter le théâtre et le cinéma aux XXe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.153-166, 2013, Iconotextes, 978-2-86906-301-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01610325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4405,433 +4426,433 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur les goûts et les pratiques audiovisuels des 15-25 ans dans la région Grand Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lecolazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bénévent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Quelvennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dalfleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CREAT; Le RECIT; Le Blackmaria; Image’Est. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Lecolazet</w:t>
+                <w:t xml:space="preserve">hal-04477513</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude des publics du Festival du Film Italien de Villerupt (2019-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Bénévent</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Turbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">CREAT; Le RECIT; Le Blackmaria; Image’Est. 2024</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rescigno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 2L2S; Pôle de l'image de Villerupt; DRAC Grand Est. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Turbé</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 2L2S; Pôle de l'image de Villerupt; DRAC Grand Est. 2022</w:t>
+                <w:t xml:space="preserve">hal-03225834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse de la concertation régionale &amp;quot;Passeurs d’Images&amp;quot; Grand-Est sur les dispositifs d’éducation aux images, scolaires et extra-scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Passeurs d'images. 2020, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ciné-clubs : histoire, état des lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre National du Cinéma et de l'Image Animée (CNC). 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[0] Passeurs d'images. 2020, pp.4</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude sur les films proposés dans le dispositif national d’éducation à l’image &amp;quot;Collège au cinéma&amp;quot; de 1989 à 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre National du Cinéma et de l'Image Animée (CNC). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...60 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...65 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4841,114 +4862,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture cinématographique du mouvement ciné-club : histoire d'une cinéphilie (1944-1999)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Souillés-Debats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musique, musicologie et arts de la scène. Université de Lorraine, 2013. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2013LORR0300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01750389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5016,51 +5037,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59FBF74C"/>
+    <w:nsid w:val="0F17773E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5247,51 +5268,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leo-souilles-debats" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177205016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466792v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Souill&#233;s-Debats" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155qy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225794v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225198v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.8948" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482314v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Hamery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Peton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rescigno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225185v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225241v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/leportique.3241" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224992v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.5281" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225180v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.5148" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626748v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626358v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135095v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225391v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225591v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225595v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225432v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225598v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225594v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225746v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01989469v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Genvo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225602v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Montebello" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leveratto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225421v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225748v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225230v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225400v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225407v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225324v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225326v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225750v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225749v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225826v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225362v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225384v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225371v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225416v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225828v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225233v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225607v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225248v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225414v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225609v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225388v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01622269v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01622862v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimello-Mesplomb" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laborderie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/309-aux-marges-de-linstitution-scolaire-leducation-dans-et-hors-la-classe.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225246v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pan/4372" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.4372" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225238v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225019v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225192v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225194v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242394v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622865v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02141090v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619855v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610325v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufr-editions.fr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477513v0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lecolazet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie B&#233;n&#233;vent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Quelvennec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dalfleur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225834v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Turb&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225745v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225740v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225738v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750389v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0300" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leo-souilles-debats" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2813-6335" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177205016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466792v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Souill&#233;s-Debats" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155qy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225794v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225198v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.8948" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482314v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Hamery" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Peton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rescigno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225185v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225241v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/leportique.3241" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224992v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.5281" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225204v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225180v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.5148" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626748v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626358v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135095v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225391v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225595v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225432v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225598v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225594v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225746v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01989469v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Genvo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225602v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Montebello" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leveratto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225396v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225748v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225407v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225400v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225324v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225326v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225750v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225749v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225826v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225362v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225371v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225416v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225828v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225233v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225607v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225414v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225609v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225388v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01622269v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01622862v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimello-Mesplomb" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laborderie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225224v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/309-aux-marges-de-linstitution-scolaire-leducation-dans-et-hors-la-classe.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225246v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pan/4372" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.4372" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225238v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225019v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225192v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225194v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242394v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622865v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02141090v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619855v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610325v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufr-editions.fr" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477513v0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lecolazet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie B&#233;n&#233;vent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Quelvennec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dalfleur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225834v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Turb&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225745v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225740v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225738v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750389v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0300" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>