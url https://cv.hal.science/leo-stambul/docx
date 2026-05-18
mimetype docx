--- v0 (2026-03-12)
+++ v1 (2026-05-18)
@@ -429,1214 +429,1292 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799565v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les singes de Pascal : politique du style autour de Port-Royal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Stambul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers du Grihl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17, pp.293-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15zu9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Un métier funeste » : l’éthique professionnelle de la satire à l’âge classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Stambul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La description de l’estampe, à la croisée de la littérature et de l’histoire de l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nastasia Gallian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Stambul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 272, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12qju⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799549v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infamie littéraire : le cas Puget de La Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Stambul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, n° 305 (4), pp.741-759. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dss.244.0741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profession médecin : de la scène moliéresque à la querelle des Anciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Stambul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arrêt sur scène / Scene Focus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'oralité fantasmée de l'histoire. Le passage du Rhin (1672)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Stambul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 47, pp.137-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie ou pratique de l’agrément : Boileau et la dernière préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Stambul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Papers on French Seventeenth Century Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 99, pp.173-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire, dire et jouer Molière à Montpellier en 2022 : entretien avec Jean Varela, directeur du Festival le printemps des comédiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Stambul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A3 magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 79, pp.74-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figurer la fureur : les limites de l’inspiration lyrique, de Boileau à La Motte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Stambul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 102 (2), pp.131-142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/licla1.102.0131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intérêt des méthodes, ou comment écrire l'histoire des querelles littéraires (XVIIe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Stambul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Vol. XXXII (32), pp.39-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction politique des lieux communs : quelle communauté à l’époque moderne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Stambul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Forment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Pocquet Du Haut-Jussé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120, pp.9-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.180121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du bon usage des lieux communs, d’Aristote à la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Stambul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120, pp.23-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.180146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Horace galant à l’épreuve de l’èthos satirique de Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Stambul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Camenae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04152928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Satire XII de Boileau : rendre L’Equivoque inacceptable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Stambul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers du Grihl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Eprouver les limites de l'acceptable (Hors-série n°2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dossiersgrihl.6034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Satire XII de Boileau : rendre L’Equivoque inacceptable</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Épître XII de Boileau : rendre les équivoques acceptables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Stambul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers du Grihl</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Eprouver les limites de l'acceptable (Hors-série n°2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/dossiersgrihl.6034⟩</w:t>
+              <w:t xml:space="preserve">, 2013, Eprouver les limites de l'acceptable (Hors-série n°2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dossiersgrihl.6036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/dossiersgrihl.6036⟩</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La querelle des Satires de Boileau et les frontières du polémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Stambul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 81, pp.79-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla.081.0079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1646,682 +1724,682 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molière ou le centre incertain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Stambul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoit Bolduc; Sylvaine Guyot; Christophe Schuwey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décentrer Molière / Decentering Molière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montmaur ex cathedra : infamie et parasitisme dans les Lettres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Stambul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carine Barbafieri; Jean-Marc Civardi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’affaire Pierre de Montmaur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sevrer le petit dogue. La jeunesse de Boileau comme catégorie de l’histoire littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Stambul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juvenilia. Poétique et rhétorique de l'œuvre de jeunesse (XVIe-XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, pp.145-160, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sublimer le métal. L'énergie dans les médailles de la Petite Académie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Stambul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yvan Loskoutoff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les médailles de Louis XIV et leur livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome 2, Publications de l'Université de Rouen et du Havre, pp.79-96, 2023, 979-1024017235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épître nouvelle du Sieur Boileau-Despréaux. À Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Stambul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Cantillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettres à Pascal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Thierry Marchaisse, pp.213-219, 2023, 978-2-36280-301-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La querelle des Anciens et des femmes, ou le pouvoir d'un public à la mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Stambul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christelle Bahier-Porte; Delphine Reguig. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anciens et modernes face aux pouvoirs : l'Église, le roi, les académies, 1687-1750</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, 2022, Les Dix-huitièmes siècles, 9782745356826</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les noces de Boileau et de l'Académie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Stambul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reguig, Delphine; Pradeau, Christophe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La figure de Boileau : représentations, institutions, méthodes, XVIIe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne université presses, pp.123-134, 2020, 979-10-231-0693-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boileau 1674. Actualité d'une édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Stambul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathilde Bombart; Sylvain Cornic; Edwige Keller-Rahbé; Michèle Rosellini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"À qui lira", littérature, livre et librairie en France au XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gunter Narr Verlag, pp.237-245, 2020, Biblio 17, 978-3-8233-8423-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errance et providence dans Le page disgracié de Tristan L’Hermite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Stambul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lucie Desjardins; Marie-Christine Pioffet; Roxanne Roy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'errance au XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Narr Francke Attempto, pp.385-399, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02891346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2331,111 +2409,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koumarane Valavane en conversation avec Catherine Pascal et Léo Stambul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Stambul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Podcast - Collection 4 - Résidences d'artistes à l'IRCL en 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2445,1988 +2523,1988 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualiser les Ouvrages de l'esprit : La Bruyère remarqueur de livres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Stambul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études du programme CaraNum d'édition numérique des Caractères de La Bruyère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Schuwey; Mathilde Bombart, Feb 2025, Lyon (Maison des Sciences de l'Homme), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indignation, dignité, souveraineté : le magistère satirique au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Stambul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser, dire, susciter l’indignation dans les lettres françaises du XVIe et XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alberto Frigo; Alessandra Preda, Mar 2025, Milan, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parallèle Corneille-Racine dans les Réflexions sur le sublime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Stambul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence à l’université Sophia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michael Desprez, May 2025, Tokyo, Japon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire à la source : l’éthique scripturaire de Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Stambul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence à l’université Aoyama Gakui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marion de Lencquesaing, May 2025, Tokyo, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Michael Desprez, May 2025, Tokyo, Japon</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décommander la recherche en littérature à l'âge &amp;quot;classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Stambul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès du collège des sociétés savantes académiques de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florence Marc; Louise Nyssen; Gwladys Toulemonde, Feb 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Alberto Frigo; Alessandra Preda, Mar 2025, Milan, Italie</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avatars du banquet burlesque au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Stambul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du S.I.E.R. (Séminaire Interdisciplinaire d’Études sur la Renaissance) : « À table ! »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Pascal, Feb 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Christophe Schuwey; Mathilde Bombart, Feb 2025, Lyon (Maison des Sciences de l'Homme), France</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur Journée de noces chez les Cromagnons de Wajdi Mouawad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Stambul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scènes de guerre dans le théâtre européen (XVIe-XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Florence Marc; Louise Nyssen; Gwladys Toulemonde, Feb 2025, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le (dés)engagement de la recherche en littérature de l’âge classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Stambul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">École d’été du programme ETHICHUM des Écoles doctorales 58 et 60 : « Recherche et engagement(s) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Catherine Pascal, Feb 2024, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délittérariser la satire : libellistique et histoire littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Stambul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quatrième journée d’étude sur les « Littérarisations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathilde Bombart; Audrey Duru; Laurence Giavarini; Nicolas Schapira, Oct 2023, Nanterre, Université Paris Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La citoyenneté incivile du censeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Stambul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « (In)civilités : langue, discours, société »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delphine Denis; Carine Barbafieri; Françoise Poulet, Dec 2023, Paris Sorbonne Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le peintre et le maître d’escrime : Molière d’après Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Stambul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décentrer Molière / Decentering Molière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benoit Bolduc; Sylvaine Guyot; Christophe Schuwey, Apr 2022, Yale University – New York University, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mathilde Bombart; Audrey Duru; Laurence Giavarini; Nicolas Schapira, Oct 2023, Nanterre, Université Paris Nanterre, France</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Replis stratégiques : le littéraire, entre politique et sociologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Stambul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « What does literature do ? Rencontres autour d’Alain Viala »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jess Goodman; Simon Park; Gemma Tidman; Marine Roussillon; Kate Tunstall, Sep 2022, Oxford, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Delphine Denis; Carine Barbafieri; Françoise Poulet, Dec 2023, Paris Sorbonne Université, France</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sonorités naturelles dans la poésie à l’âge “classique”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Stambul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Poétique et métrique (XIIe-XVIIIe siècles). Quand le son fait sens »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guillaume Peureux; Isabelle Fabre, Mar 2022, Université Paris Ouest Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Benoit Bolduc; Sylvaine Guyot; Christophe Schuwey, Apr 2022, Yale University – New York University, États-Unis</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : la description de l'estampe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nastasia Gallian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Stambul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décrire l'estampe : pratiques textuelles et littéraires autour de la gravure (France et Europe, XVIe-XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Léo Stambul; Nastasia Gallian, Nov 2022, Paris, Centre André Chastel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jess Goodman; Simon Park; Gemma Tidman; Marine Roussillon; Kate Tunstall, Sep 2022, Oxford, France</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique du rire autour de Port-Royal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Stambul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études du CEIPPREM (Centre d’études interdisciplinaires sur Pascal, Port-Royal, et l’Europe moderne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alain Cantillon, Jun 2022, Paris 3 - Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Guillaume Peureux; Isabelle Fabre, Mar 2022, Université Paris Ouest Nanterre, France</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’amitié Molière-Boileau, un artefact de l’histoire littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Stambul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « “L’amitié demande un peu plus de mystère”. Molière et ses amis »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Manuel Couvreur; Fabrice Preyat, Dec 2022, Académie Royale de Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Léo Stambul; Nastasia Gallian, Nov 2022, Paris, Centre André Chastel, France</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poésie ou polémique : Boileau et la transfiguration de l’antonomase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Stambul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’agrégation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Martine Lavaud; Marie-Ève Thérenty, Oct 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Alain Cantillon, Jun 2022, Paris 3 - Sorbonne Nouvelle, France</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boileau au miroir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Stambul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’agrégation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathilde Bombart; Isabelle Moreau, Nov 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Manuel Couvreur; Fabrice Preyat, Dec 2022, Académie Royale de Bruxelles, Belgique</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boileau, la satire et le sublime à la folie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Stambul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’agrégation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Richard Crescenzo; Laurence Giavarini, Oct 2020, Université de Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mathilde Bombart; Isabelle Moreau, Nov 2020, Lyon, France</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaietés satiriques : de qui se moque-t-on ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Stambul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Gaieté(s) de la littérature : style, émotions et transmission »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mouvement « Transitions », Feb 2020, Paris 3 - Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Martine Lavaud; Marie-Ève Thérenty, Oct 2020, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anciens et Modernes, la question du genre dans le partage du sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Stambul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ancients and Moderns (séminaire de Master)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Schuwey, Nov 2019, Yale University, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Richard Crescenzo; Laurence Giavarini, Oct 2020, Université de Dijon, France</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche d’un pouvoir littéraire au XVIIe siècle : le cas Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Stambul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences inaugurales des chercheurs de l’I.R.C.L.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche sur la Renaissance, l’âge Classique et les Lumières, U.M.R. 5186, Feb 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mouvement « Transitions », Feb 2020, Paris 3 - Sorbonne Nouvelle, France</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haro sur le baroque : panorama et perspectives sur la littérature baroque française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Stambul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université du Temps Libre de La Ciotat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, La Ciotat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Christophe Schuwey, Nov 2019, Yale University, États-Unis</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vertu des Chinois. Les limites orientales de la catholicité au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Stambul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’orient au XVIIe siècle (séminaire de Master)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian Belin, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Recherche sur la Renaissance, l’âge Classique et les Lumières, U.M.R. 5186, Feb 2019, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La domination du sublime dans les Réflexions critiques de Boileau sur Longin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Stambul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Incorporations : Le corps social et ses phénotypes littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karin Peters; Laurence Giavarini; Sophie Houdard; Dinah Ribard, Jun 2015, Paris EHESS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, La Ciotat, France</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on voir de la stratégie dans le Discours de la méthode de Descartes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Stambul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du G.R.I.H.L. sur les « Écritures du passé : visualisations, localisations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G.R.I.H.L., Apr 2014, Paris EHESS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Christian Belin, Dec 2018, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boileau traducteur d’Horace : de la querelle à l’institution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Stambul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Horace un laboratoire poétique : paraphrases, transpositions, parodies et détournements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Dauvois, Jun 2014, Paris 3 - Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Karin Peters; Laurence Giavarini; Sophie Houdard; Dinah Ribard, Jun 2015, Paris EHESS, France</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémiologie de l’obscénité : Arnauld contre Perrault dans la querelle de la Satire X de Boileau contre les femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Stambul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des Jeunes Chercheurs de la Maison Française d’Oxford</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Déborah Kott; Stéphane Martin; Solenne Montier; Léo Stambul, Dec 2012, Oxford, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId80"/>
+      <w:footerReference w:type="default" r:id="rId82"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4494,51 +4572,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD65EE72"/>
+    <w:nsid w:val="1F39B710"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4725,51 +4803,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leo-stambul" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194600408" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/230147370664541440994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000459792962" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891345v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Stambul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Pocquet Du Haut-Juss&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Forment" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04799565v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Gallian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qjv" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04726352v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04799549v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qju" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04856286v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.244.0741" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04719044v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04719029v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04719033v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04871042v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pascal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521813v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.102.0131" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04144773v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04440983v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.180146" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04440974v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.180121" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152928v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152915v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dossiersgrihl.6034" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04144950v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dossiersgrihl.6036" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926163v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.081.0079" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04856414v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04856418v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04719041v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04144867v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04856310v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04144929v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04144633v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04144699v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891346v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04856366v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100855v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100852v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04996036v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04957337v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04930262v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04856403v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04856393v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04856392v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04856408v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04856405v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04726362v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04726381v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04726357v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813022v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04726368v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04726389v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04726344v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04726334v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04726339v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04726278v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04726305v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04726320v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04856423v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04726312v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04726226v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04726211v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04726220v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04726198v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leo-stambul" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194600408" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/230147370664541440994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000459792962" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891345v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Stambul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Pocquet Du Haut-Juss&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Forment" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04799565v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Gallian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qjv" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05606666v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15zu9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04726352v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04799549v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qju" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04856286v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.244.0741" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04719044v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04719029v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04719033v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04871042v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pascal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521813v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.102.0131" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04144773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04440974v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.180121" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04440983v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.180146" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152928v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dossiersgrihl.6034" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04144950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dossiersgrihl.6036" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926163v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.081.0079" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04856414v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04856418v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04719041v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04144867v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04856310v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04144929v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04144633v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04144699v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891346v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04856366v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04957337v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04996036v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100852v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100855v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04930262v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04856403v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04856393v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04856392v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04856408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04856405v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04726362v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04726381v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04726357v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813022v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04726368v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04726389v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04726334v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04726344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04726339v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04726278v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04726305v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04726320v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04856423v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04726312v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04726226v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04726211v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04726220v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04726198v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>