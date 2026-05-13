--- v0 (2026-03-15)
+++ v1 (2026-05-13)
@@ -788,343 +788,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical white etching layer formation kinetics in pearlitic steels: A phenomenological model based on microstructural characterization</w:t>
+                <w:t xml:space="preserve">Thermally-activated hardening recovery in viscoplastic materials with kinematic hardening at high temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Thiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cazottes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lebon</w:t>
+                <w:t xml:space="preserve">Francis Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fodil Meraghni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2022.204585⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 180, pp.104636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2023.104636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03902672v1</w:t>
+                <w:t xml:space="preserve">hal-04372017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally-activated hardening recovery in viscoplastic materials with kinematic hardening at high temperatures</w:t>
+                <w:t xml:space="preserve">Mechanical white etching layer formation kinetics in pearlitic steels: A phenomenological model based on microstructural characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Thiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Merino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Saulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Praud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Fleury</w:t>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 180, pp.104636. </w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 514-515, pp.204585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2023.104636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2022.204585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372017v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Temperature-Controlled Shear Tests to Reproduce White-Etching-Layer Formation in Pearlitic Rail Steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Thiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Saulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1201,51 +1201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Thiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Saint-Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Saulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1551,243 +1551,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermomécanique de la formation de la phase blanche (White Etching Layer: WEL) associée à une Transformation Tribologique de Surface (TTS) dans le domaine ferroviaire</w:t>
+                <w:t xml:space="preserve">Thermomechanical modelling of the White Etching Layer (WEL) Formation as a Tribological Surface Transformation (TST) in the railroad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Thiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Saint-Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Saulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">5th International conference on soft computing and optimisation in civil, structural and environmental engineering (CIVIL-COMP-OPTI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Riva del Garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337228v1</w:t>
+                <w:t xml:space="preserve">hal-02339904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical modelling of the White Etching Layer (WEL) Formation as a Tribological Surface Transformation (TST) in the railroad</w:t>
+                <w:t xml:space="preserve">Modélisation thermomécanique de la formation de la phase blanche (White Etching Layer: WEL) associée à une Transformation Tribologique de Surface (TTS) dans le domaine ferroviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Thiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Saint-Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Saulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International conference on soft computing and optimisation in civil, structural and environmental engineering (CIVIL-COMP-OPTI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Riva del Garda, Italy</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02339904v1</w:t>
+                <w:t xml:space="preserve">hal-02337228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical modelling of white etching layer formation in pearlitic rail steel</w:t>
               </w:r>
@@ -1812,51 +1812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Thiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Saulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leeds Lyon Symposium on Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2050,51 +2050,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05441364v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Thiercelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2025.140002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993403v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peltier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Meraghni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40830-025-00532-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290839v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Russo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saulot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel V&#233;ron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Rauch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2025.115477" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05441379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olushola Bamidele Nenuwa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Siredey-Schwaller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2025.115173" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05441410v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12540-025-01987-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282334v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2023.112578" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902672v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Merino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2022.204585" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372017v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Praud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2023.104636" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902958v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15196590" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085177v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Saint-Aim&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103636" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386276v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Le Besnerais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pacou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12333" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03516954v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337228v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Saint-Aim&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339904v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335856v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05441364v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Thiercelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2025.140002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993403v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peltier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Meraghni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40830-025-00532-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290839v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Russo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saulot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel V&#233;ron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Rauch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2025.115477" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05441379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olushola Bamidele Nenuwa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Siredey-Schwaller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2025.115173" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05441410v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12540-025-01987-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282334v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2023.112578" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372017v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Praud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2023.104636" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902672v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Merino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2022.204585" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902958v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15196590" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085177v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Saint-Aim&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103636" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386276v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Le Besnerais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pacou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12333" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03516954v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339904v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Saint-Aim&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337228v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335856v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>