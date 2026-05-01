--- v0 (2026-03-18)
+++ v1 (2026-05-01)
@@ -194,3669 +194,3907 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">50 Years of Reverse Correlation: Replicating Ahumada et al.'s Pioneering Study</w:t>
+                <w:t xml:space="preserve">Singing to the newborn brain uncovers early traces of specialized neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azal Le Bagousse</w:t>
+                <w:t xml:space="preserve">Caterina Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jessica Gemignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Zanetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Baraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44271-026-00451-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240826v1</w:t>
+                <w:t xml:space="preserve">hal-05596221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FastACI: a toolbox for investigating auditory perception using reverse correlation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Grammatical Gender Biases Interpretation of Masculine, but Not Feminine, Hybrid Nouns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Spinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1668690⟩</w:t>
+              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 1 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0959269526100283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387608v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced processing efficiency impacts auditory detection of amplitude modulation in children: evidence from an experimental and modeling study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">50 Years of Reverse Correlation: Replicating Ahumada et al.'s Pioneering Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azal Le Bagousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurianne Cabrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hearing Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 103, pp.4-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497338v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microscopic investigation of the effect of random envelope fluctuations on phoneme-in-noise perception</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">FastACI: a toolbox for investigating auditory perception using reverse correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Osses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azal Le Bagousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2022.12.27.522040⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.1668690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1668690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03950586v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the spectrotemporal regions influencing perception of French stop consonants in noise</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduced processing efficiency impacts auditory detection of amplitude modulation in children: evidence from an experimental and modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Giavazzi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Irene Lorenzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Cabrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-77634-w⟩</w:t>
+              <w:t xml:space="preserve">Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.108982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heares.2024.108982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774563v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosodic cues to word boundaries in a segmentation task assessed using reverse correlation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A microscopic investigation of the effect of random envelope fluctuations on phoneme-in-noise perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Osses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JASA Express Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0021022⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 155 (2), pp.1469-1485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2022.12.27.522040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121858v2</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction in sound discrimination in noise is related to envelope similarity and not to a decrease in envelope tracking abilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping the spectrotemporal regions influencing perception of French stop consonants in noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Carranante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Souffi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Charlotte Cany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouria Farri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Giavazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/JP283526⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.27183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-77634-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853055v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral is not fair enough: testing the efficiency of different language gender-fair strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Spinelli</w:t>
+                <w:t xml:space="preserve">Reduction in sound discrimination in noise is related to envelope similarity and not to a decrease in envelope tracking abilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Souffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Meryem Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bathellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Huetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1256779⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 601 (1), pp.123-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/JP283526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224334v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory cortex plasticity supports auditory social learning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Neutral is not fair enough: testing the efficiency of different language gender-fair strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-41641-8⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.125677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1256779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223658v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal integration for amplitude modulation in childhood: Interaction between internal noise and memory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irene Lorenzini</w:t>
+                <w:t xml:space="preserve">Sensory cortex plasticity supports auditory social learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihaad Paraouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stuart Rosen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Justin D Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Ning Chou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sueyeon Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hearing Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heares.2021.108403⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.5828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-41641-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469592v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing temporal modulation detection in white noise using intrinsic envelope fluctuations: A reverse-correlation study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Prosodic cues to word boundaries in a segmentation task assessed using reverse correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Osses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaudrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0009629⟩</w:t>
+              <w:t xml:space="preserve">JASA Express Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (9), pp.095205-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0021022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589759v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121858v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of eight human auditory models of monaural processing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Probing temporal modulation detection in white noise using intrinsic envelope fluctuations: A reverse-correlation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 151 (2), pp.1353-1366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0009629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/aacus/2022008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03666259v1</w:t>
+                <w:t xml:space="preserve">hal-03589759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions of Age-Related and Audibility-Related Deficits to Aided Consonant Identification in Presbycusis: A Causal-Inference Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A comparative study of eight human auditory models of monaural processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Osses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Boucher</w:t>
+                <w:t xml:space="preserve">Laurel Carney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystel Bonnet</w:t>
+                <w:t xml:space="preserve">Torsten Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Petit</w:t>
+                <w:t xml:space="preserve">Ian Bruce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13, pp.640522. </w:t>
+              <w:t xml:space="preserve">Acta Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2021.640522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/aacus/2022008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154679v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-pass consistency for amplitude- and frequency-modulation detection in normal-hearing listeners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal integration for amplitude modulation in childhood: Interaction between internal noise and memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Lorenzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Attia</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Stuart Rosen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0006811⟩</w:t>
+              <w:t xml:space="preserve">Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 415, pp.108403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heares.2021.108403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430355v1</w:t>
+                <w:t xml:space="preserve">hal-03469592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of spectrotemporal modulation detection for normal- and hearing-impaired listeners</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Contributions of Age-Related and Audibility-Related Deficits to Aided Consonant Identification in Presbycusis: A Causal-Inference Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès C Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Wallaert</w:t>
+                <w:t xml:space="preserve">Crystel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elza Daoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shihab Shamma</w:t>
+                <w:t xml:space="preserve">Christine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Hearing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2331216520978029⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.640522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2021.640522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059871v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing amplitude and frequency modulation cues in natural soundscapes: A pilot study on four habitats of a biosphere reserve</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Double-pass consistency for amplitude- and frequency-modulation detection in normal-hearing listeners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Thoret</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Andrew King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Boubenec</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Ponsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 147 (5), pp.3260-3274. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0001174⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 150 (5), pp.3631-3647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0006811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566489v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated profiling of spontaneous speech in primary progressive aphasia and behavioral-variant frontotemporal dementia: An approach based on usage-frequency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanisms of spectrotemporal modulation detection for normal- and hearing-impaired listeners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ponsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Varnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wallaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elza Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor C. Zimmerer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Léo Varnet</w:t>
+                <w:t xml:space="preserve">Shihab Shamma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2020.08.027⟩</w:t>
+              <w:t xml:space="preserve">Trends in Hearing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2331216520978029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993000v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise-sensitive but more precise subcortical representations co-exist with robust cortical encoding of natural vocalizations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Characterizing amplitude and frequency modulation cues in natural soundscapes: A pilot study on four habitats of a biosphere reserve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Thoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chloé Huetz</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boubenec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Ferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Edeline</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40 (27), pp.5228-5246. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147 (5), pp.3260-3274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2731-19.2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0001174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618024v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Frequency Sensorineural Hearing Loss Alters Cue-Weighting Strategies for Discriminating Stop Consonants in Noise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Automated profiling of spontaneous speech in primary progressive aphasia and behavioral-variant frontotemporal dementia: An approach based on usage-frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor C. Zimmerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris J.D. Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Eastman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonali Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Hearing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2331216519886707⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133, pp.103-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2020.08.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02551904v1</w:t>
+                <w:t xml:space="preserve">hal-02993000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for masking of frequency modulation by amplitude modulation with the modulation filter-bank concept</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Noise-sensitive but more precise subcortical representations co-exist with robust cortical encoding of natural vocalizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Souffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Lorenzi</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Huetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Edeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (27), pp.5228-5246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2731-19.2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.5094344⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02993025v1</w:t>
+                <w:t xml:space="preserve">hal-02618024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensorineural hearing loss impairs sensitivity but spares temporal integration for detection of frequency modulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">High-Frequency Sensorineural Hearing Loss Alters Cue-Weighting Strategies for Discriminating Stop Consonants in Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane S. Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Micheyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Hearing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23, pp.233121651988670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2331216519886707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.5049364⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02993063v1</w:t>
+                <w:t xml:space="preserve">hal-02551904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Coding of Frequency Modulation in the Ventral Cochlear Nucleus</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Accounting for masking of frequency modulation by amplitude modulation with the modulation filter-bank concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Varnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lorenzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ian Winter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2107-17.2018⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145 (4), pp.2277-2293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5094344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03016488v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des indices acoustiques dans la compréhension de la parole chez les individus normoentendants et malentendants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sensorineural hearing loss impairs sensitivity but spares temporal integration for detection of frequency modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wallaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian C.J. Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'audition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144 (2), pp.720-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5049364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993038v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross-linguistic study of speech modulation spectra</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dual Coding of Frequency Modulation in the Ventral Cochlear Nucleus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihaad Paraouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkadiusz Stasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christian Lorenzi</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Winter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (17), pp.4123-4137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2107-17.2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.5006179⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02551914v1</w:t>
+                <w:t xml:space="preserve">hal-03016488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Viewing of Dyslexics’ Compensatory Strategies in Speech in Noise Using Auditory Classification Images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Rôle des indices acoustiques dans la compréhension de la parole chez les individus normoentendants et malentendants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Hoen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers de l'audition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0153781⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03016512v1</w:t>
+                <w:t xml:space="preserve">hal-02993038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Psychophysical Imaging Method Evidencing Auditory Cue Extraction during Speech Perception: A Group Analysis of Auditory Classification Images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A cross-linguistic study of speech modulation spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Knoblauch</w:t>
+                <w:t xml:space="preserve">Maria Clemencia Ortiz-Barajas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy Serniclaes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Hoen</w:t>
+                <w:t xml:space="preserve">Ramón Guevara Erra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Gervain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0118009.s001⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142 (4), pp.1976-1989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5006179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132995v1</w:t>
+                <w:t xml:space="preserve">hal-02551914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How musical expertise shapes speech perception: Evidence from auditory classification images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Direct Viewing of Dyslexics’ Compensatory Strategies in Speech in Noise Using Auditory Classification Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tianyun Wang</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Chloe</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Gwendoline Trollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hoen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep14489⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (4), pp.e0153781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0153781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229543v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural correlates of non-verbal social interactions: a dual-EEG study.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">How musical expertise shapes speech perception: Evidence from auditory classification images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Fargier</w:t>
+                <w:t xml:space="preserve">Tianyun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Cheylus</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peter Chloe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hoen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2013.10.001⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.14489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep14489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01067941v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using auditory classification images for the identification of fine acoustic cues used in speech perception.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Psychophysical Imaging Method Evidencing Auditory Cue Extraction during Speech Perception: A Group Analysis of Auditory Classification Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Knoblauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Serniclaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hoen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7, pp.865. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.e0118009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2013.00865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0118009.s001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931465v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using auditory classification images for the identification of fine acoustic cues used in speech perception</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Neural correlates of non-verbal social interactions: a dual-EEG study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Ménoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cheylus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55, pp.85-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2013.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using auditory classification images for the identification of fine acoustic cues used in speech perception.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Varnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Knoblauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hoen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2013.00865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using auditory classification images for the identification of fine acoustic cues used in speech perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Varnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Knoblauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hoen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnhum.2013.00865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3866,1355 +4104,1355 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">50 Years of Reverse Correlation: Replicating Ahumada et al.’s Pioneering Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azal Le Bagousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Paris, France. pp.297-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05060148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using auditory models to mimic human listeners in reverse correlation experiments from the fastACI toolbox</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Auditory reverse correlation applied to the study of place and voicing: four new phoneme-discrimination tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Carranante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Giavazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Acusticum 2023 : 10th Convention of the European Acoustics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turin, Italy. pp.4705-4712, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61782/fa.2023.0268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186363v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditory reverse correlation applied to the study of place and voicing: four new phoneme-discrimination tasks</w:t>
+                <w:t xml:space="preserve">Using auditory models to mimic human listeners in reverse correlation experiments from the fastACI toolbox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Carranante</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Alejandro Osses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum 2023 : 10th Convention of the European Acoustics Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turin, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130939v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of individual listening strategies in amplitude-modulation detection and phoneme categorisation tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Osses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Congress on Acoustics (ICA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea. pp.ABS-0173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing AM detection in noise with reverse correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARO - Association for Research in Otolaryngology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consonant-in-noise discrimination using an auditory model with different speech-based decision devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Osses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DAGA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Vienne, Austria. pp.298-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Properties of Strident Fricatives at the Edges: Implications for Consonant Discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Marie Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Maselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Giavazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Shanghai, Chine, France. pp.636-640, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/interspeech.2020-2913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech reductions cause a de-weighting of secondary acoustic cues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hoen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, San Francisco, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phoneme resistance during speech-in-speech comprehension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Oscillations corticales et intelligibilité de la parole dégradée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hoen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Portland, Oregon, United States</w:t>
+              <w:t xml:space="preserve">Conférence conjointe JEP-TALN-RECITAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.673-680</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932285v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mie de pain n'est pas une amie : une étude EEG sur la perception de différences infraphonémiques en situation de variations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">La mie de pain n’est pas une amie: une étude EEG sur la perception de différences infra-phonémiques en situation de variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence conjointe JEP-TALN-RECITAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.859-886</w:t>
+              <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941179v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mie de pain n’est pas une amie: une étude EEG sur la perception de différences infra-phonémiques en situation de variations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Phoneme resistance during speech-in-speech comprehension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">13th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Portland, Oregon, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240247v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillations corticales et intelligibilité de la parole dégradée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La mie de pain n'est pas une amie : une étude EEG sur la perception de différences infraphonémiques en situation de variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boulenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence conjointe JEP-TALN-RECITAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.673-680</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.859-886</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941199v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain Invaders&amp;quot;: a prototype of an open-source P300- based video game working with the OpenViBE platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Goyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tarrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelu Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BCI 2011 - 5th International Brain-Computer Interface Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Graz, Austria. pp.280-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5224,2226 +5462,2226 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling f0 and spectral envelope contributions to speech-in-noise comprehension via selective spectrotemporal modulation filtering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Can individual differences in hearing-aid benefit be explained by linking spectro-temporal modulation sensitivity to speech cue use?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azal Lebagousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Populasker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Speech-in-Noise (PIN) Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2026, Paris, France</w:t>
+              <w:t xml:space="preserve">JJCAAS 2026 : Journées Jeunes Chercheurs en Audition, Acoustique musicale et Signal audio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Le Mans, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05465003v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying acoustic cues for English voiced stop consonants with reverse correlation: a pilot study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Disentangling f0 and spectral envelope contributions to speech-in-noise comprehension via selective spectrotemporal modulation filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ernst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Giavazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIN2026 – 17th Speech in Noise Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th Speech-in-Noise (PIN) Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05467966v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can individual differences in hearing-aid benefit be explained by linking spectro-temporal modulation sensitivity to speech cue use?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Identifying acoustic cues for English voiced stop consonants with reverse correlation: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Major</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Giavazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JJCAAS 2026 : Journées Jeunes Chercheurs en Audition, Acoustique musicale et Signal audio</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIN2026 – 17th Speech in Noise Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Paris, France. 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18186587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05474252v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing auditory perception using intrinsic envelope fluctuations: three examples of auditory revcorr experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AABBA meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The microscopic impact of noise on phoneme perception and some implications for the nature of phonetic cues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDA-DTU-ENS workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des indices acoustiques des consonnes plosives du français par corrélation inverse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Using reverse correlation to study speech perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Perception Sonore de l'IRCAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Dyslexia and Speech Processing workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291710v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listening strategies and inter-individual variability in stop consonant perception</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Reverse correlation to derive listeners' internal templates in a word-in-noise test: Methodological aspects and relevance of a human readable goodness-of-fit metric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Osses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Carranante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCHES meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Salamanca (Spain), Spain</w:t>
+              <w:t xml:space="preserve">WASdag: Meeting Werkgemeenschap Auditief Systeem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Nijmegen, Netherlands. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266284v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fastACI toolbox: A flexible framework to investigate auditory perception using reverse correlation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Étude des indices acoustiques des consonnes plosives du français par corrélation inverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Carranante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th General Meeting Aural Assessment by Means of Binaural Algorithms (AABBA) meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Vienna, Austria. 2023</w:t>
+              <w:t xml:space="preserve">Journées Perception Sonore de l'IRCAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03950579v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using reverse correlation to study speech perception</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Listening strategies and inter-individual variability in stop consonant perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Carranante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyslexia and Speech Processing workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">ARCHES meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Salamanca (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04261610v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse correlation to derive listeners' internal templates in a word-in-noise test: Methodological aspects and relevance of a human readable goodness-of-fit metric</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The fastACI toolbox: A flexible framework to investigate auditory perception using reverse correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Osses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WASdag: Meeting Werkgemeenschap Auditief Systeem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Nijmegen, Netherlands. 2023</w:t>
+              <w:t xml:space="preserve">15th General Meeting Aural Assessment by Means of Binaural Algorithms (AABBA) meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Vienna, Austria. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04078325v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditory Classification Images: A Psychophysical Paradigm to Explore Listening Strategies in Phoneme Perception</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Trial-by-Trial Analysis of Phoneme-in-Noise Perception using a Model of Monaural Auditory Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Osses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Osses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARO Midwinter Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Online, United States</w:t>
+              <w:t xml:space="preserve">45th Annual MidWinter Meeting of Association for Research in Otolaryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Online, United States. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553449v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using reverse correlation to study individual perception: Including an auditory model in the experimental design loop</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Simulating the perception of soundscapes, speech-, AM- and FM- sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Osses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCHES meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Oldenburg, Germany. , 2022</w:t>
+              <w:t xml:space="preserve">Aural Assessment by Means of Binaural Algorithms (AABBA) meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Vienna, Austria. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866646v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Amplitude-Modulation Detection and Phoneme Categorization with Auditory Reverse Correlation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Using reverse correlation to study individual perception: Including an auditory model in the experimental design loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Osses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Osses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Marseille, France. , 2022</w:t>
+              <w:t xml:space="preserve">ARCHES meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Oldenburg, Germany. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641680v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trial-by-Trial Analysis of Phoneme-in-Noise Perception using a Model of Monaural Auditory Processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Probing Amplitude-Modulation Detection and Phoneme Categorization with Auditory Reverse Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Varnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Osses</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th Annual MidWinter Meeting of Association for Research in Otolaryngology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Online, United States. , 2022</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553447v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating the perception of soundscapes, speech-, AM- and FM- sounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Auditory Reverse Correlation on a Phoneme-Discrimination Task: Assessing the Effect of Different Types of Background Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Osses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aural Assessment by Means of Binaural Algorithms (AABBA) meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Vienna, Austria. 2022</w:t>
+              <w:t xml:space="preserve">ARO Midwinter Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, San José, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554232v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditory Reverse Correlation on a Phoneme-Discrimination Task: Assessing the Effect of Different Types of Background Noise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Auditory Classification Images: A Psychophysical Paradigm to Explore Listening Strategies in Phoneme Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Varnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Osses</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARO Midwinter Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2022, San José, United States</w:t>
+              <w:t xml:space="preserve">, Feb 2022, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553443v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unvealing internal representations of temporal modulations with the revcorr approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ponsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARCHES meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Copenhagen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing the perceptual strategies of normal-hearing and hearing-impaired listeners in a consonant discrimination task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane S. Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Micheyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Baltimore, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing AM detection in noise with reverse correlation – a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARCHES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual strategies of normal-hearing listeners and hearing-aid users for consonant discrimination in noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane S. Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Micheyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARCHES 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Speech Modulation Spectra across Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Clemencia Ortiz-Barajas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramón Guevara Erra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Gervain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARO - Association for Research in Otolaryngology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, San Diego (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross-linguistic study of speech modulation spectra</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modelling modulation masking between frequency modulation and amplitude modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics ’17 Boston</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Boston, United States</w:t>
+              <w:t xml:space="preserve">ARCHES 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Louvain (Leuven), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526902v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling modulation masking between frequency modulation and amplitude modulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A cross-linguistic study of speech modulation spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Clemencia Ortiz-Barajas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón Guevara Erra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Gervain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCHES 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Louvain (Leuven), Belgium</w:t>
+              <w:t xml:space="preserve">Acoustics ’17 Boston</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526873v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychoacoustique et perception auditive, une introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://leovarnet.github.io/psychoac-manuel-fr/, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.15129271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7453,418 +7691,484 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How grammatical forms influence the inferred gender of referents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05436563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raw and post-processed data for the study of prosodic cues to word boundaries in a segmentation task using reverse correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Osses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaudrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.7865424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raw and post-processed data for the microscopic investigation of the effect of random envelope fluctuations on phoneme-in-noise perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Osses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.7476407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stationary Noise as an Informational Masker: The Token-Specific Effect of Noise on Phoneme Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Varnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">FastACI: a Toolbox for Investigating Auditory Perception using Reverse Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Osses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azal Le Bagousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7874,95 +8178,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using reverse correlation to study speech perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7972,100 +8276,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des indices acoustiques utilisés lors de la compréhension de la parole dégradée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neurosciences [q-bio.NC]. Université Claude Bernard - Lyon I, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015LYO10221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01266326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8075,91 +8379,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude microscopique des mécanismes auditifs de la perception du langage oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences cognitives. Ecole Normale Superieure de Paris - ENS Paris; Université Paris Sciences et Lettres (PSL), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05047576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8169,441 +8473,441 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux études autour de l’élision en français : écriture inclusive et segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. Laboratoire de Linguistique Formelle, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380547v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension du masculin générique et de l'écriture inclusive : quelques données empiriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. Visioconférence, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346446v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auditory reverse correlation: a choose-your-own-adventure presentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Carranante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Laboratoire des Systèmes Perceptifs, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing temporal modulation detection in white noise using intrinsic envelope fluctuations: A reverse-correlation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. ASA P&amp;P Technical Committee, Online, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing auditory perception in noise with reverse correlation: two recent projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Laboratoire des Systèmes Perceptifs, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic cues in speech: linking (acoustic) form and (linguistic) substance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Centre neurosciences intégratives et cognition, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId205"/>
+      <w:footerReference w:type="default" r:id="rId215"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8671,51 +8975,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63646ED7"/>
+    <w:nsid w:val="91A64CCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8902,51 +9206,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leo-varnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9702-2649" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190887745" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240826v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azal Le Bagousse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Varnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387608v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Osses" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1668690" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497338v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lorenzini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lorenzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Cabrera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2024.108982" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950586v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.12.27.522040" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774563v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Carranante" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cany" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouria Farri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giavazzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-77634-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121858v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Meunier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudrain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0021022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853055v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Souffi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Zaidi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bathellier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Huetz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP283526" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224334v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1256779" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223658v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihaad Paraouty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin D Yao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Ning Chou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sueyeon Chung" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41641-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469592v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Rosen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2021.108403" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589759v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0009629" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666259v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Carney" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Dau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bruce" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154679v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s C L&#233;ger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boucher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystel Bonnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2021.640522" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430355v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Attia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ponsot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0006811" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059871v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wallaert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza Daoud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihab Shamma" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2331216520978029" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566489v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thoret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boubenec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ferri&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001174" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993000v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor C. Zimmerer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J.D. Hardy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Eastman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonali Dutta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2020.08.027" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618024v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Edeline" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2731-19.2020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551904v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Langlet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane S. Lazard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Micheyl" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2331216519886707" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993025v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5094344" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993063v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C.J. Moore" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5049364" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016488v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Stasiak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Winter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2107-17.2018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993038v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551914v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Clemencia Ortiz-Barajas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Guevara Erra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Gervain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5006179" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016512v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Troll&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hoen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153781" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132995v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Knoblauch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Serniclaes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118009.s001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229543v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyun Wang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chloe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14489" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067941v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M&#233;noret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fargier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cheylus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Curie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.10.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ70X689-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931465v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00865" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247748v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060148v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186363v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130939v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0268" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788655v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526782v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345050v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016549v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Lorin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Maselli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2020-2913" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363642v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-343" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932285v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Meyer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941179v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pota" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boulenger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240247v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941199v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641412v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Congedo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Goyat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tarrin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelu Ionescu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465003v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ernst" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467966v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Major" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18186587" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474252v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azal Lebagousse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Populasker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950150v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808918v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291710v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266284v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950579v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261610v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078325v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553449v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866646v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641680v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553447v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554232v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553443v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526802v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016642v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016571v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526859v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526892v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526902v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526873v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018323v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15129271" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436563v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081880v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7865424" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950590v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7476407" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096663v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057317v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01266326v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO10221" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05047576v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380547v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346446v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526733v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526748v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526762v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526841v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leo-varnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9702-2649" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190887745" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596221v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Marino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gemignani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Varnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Zanetto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Baraldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44271-026-00451-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607624v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269526100283" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240826v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azal Le Bagousse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387608v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Osses" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1668690" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497338v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lorenzini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lorenzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Cabrera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2024.108982" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950586v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.12.27.522040" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774563v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Carranante" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cany" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouria Farri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giavazzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-77634-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853055v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Souffi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Zaidi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bathellier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Huetz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP283526" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224334v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1256779" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223658v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihaad Paraouty" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin D Yao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Ning Chou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sueyeon Chung" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41641-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121858v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Meunier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudrain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0021022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589759v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0009629" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666259v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Carney" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Dau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bruce" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469592v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Rosen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2021.108403" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154679v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s C L&#233;ger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boucher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystel Bonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2021.640522" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430355v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Attia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ponsot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0006811" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059871v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wallaert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza Daoud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihab Shamma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2331216520978029" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566489v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thoret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boubenec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ferri&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001174" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993000v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor C. Zimmerer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J.D. Hardy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Eastman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonali Dutta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2020.08.027" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618024v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Edeline" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2731-19.2020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551904v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Langlet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane S. Lazard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Micheyl" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2331216519886707" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993025v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5094344" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993063v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C.J. Moore" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5049364" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016488v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Stasiak" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Winter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2107-17.2018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993038v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551914v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Clemencia Ortiz-Barajas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Guevara Erra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Gervain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5006179" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016512v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Troll&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hoen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153781" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229543v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyun Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chloe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14489" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132995v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Knoblauch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Serniclaes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118009.s001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067941v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M&#233;noret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fargier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cheylus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Curie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.10.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ70X689-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931465v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00865" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247748v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060148v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130939v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0268" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186363v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788655v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526782v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345050v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016549v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Lorin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Maselli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2020-2913" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363642v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-343" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941199v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240247v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pota" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boulenger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932285v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Meyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941179v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641412v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Congedo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Goyat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tarrin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelu Ionescu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474252v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azal Lebagousse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Populasker" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465003v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ernst" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467966v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Major" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18186587" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950150v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808918v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261610v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078325v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291710v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266284v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950579v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553447v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554232v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866646v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641680v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553443v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553449v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526802v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016642v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016571v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526859v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526892v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526873v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526902v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018323v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15129271" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436563v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081880v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7865424" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950590v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7476407" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594953v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096663v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057317v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01266326v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO10221" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05047576v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380547v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346446v3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526733v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526748v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526762v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526841v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>