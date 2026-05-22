--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1,8920 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8868 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Léo Varnet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Leo Varnet - Chargé de Recherche CNRS affilié à l'École Normale Supérieure de Paris</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">leo-varnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9702-2649</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">190887745</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=e6hmqJkAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis Chargé de Recherche au CNRS, affilié au Laboratoire des Système Perceptifs de l’École Normale Supérieure de Paris. Mes recherches portent sur l’audition humaine et le langage, avec un accent particulier sur l’interface entre ces deux domaines. Je m’intéresse notamment au développement de techniques statistiques et de traitement de signal pour étudier divers aspects de la perception auditive.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actuellement, mes recherches s’articulent autour de deux projets principaux. Le premier projet est axé sur l’étude des mécanismes cognitifs qui sous-tendent la conversion des sons de la parole en percepts phonémiques. Le second projet étudie la perception des modulations d’amplitude et de fréquence par le système auditif chez l’homme, avec un intérêt particulier pour la compréhension des effets des pertes auditives.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singing to the newborn brain uncovers early traces of specialized neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gemignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Zanetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44271-026-00451-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammatical Gender Biases Interpretation of Masculine, but Not Feminine, Hybrid Nouns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Spinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 1 (23), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959269526100283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 Years of Reverse Correlation: Replicating Ahumada et al.'s Pioneering Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azal Le Bagousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FastACI: a toolbox for investigating auditory perception using reverse correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Osses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azal Le Bagousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.1668690. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1668690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced processing efficiency impacts auditory detection of amplitude modulation in children: evidence from an experimental and modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lorenzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Cabrera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.108982. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heares.2024.108982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microscopic investigation of the effect of random envelope fluctuations on phoneme-in-noise perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Osses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 155 (2), pp.1469-1485. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2022.12.27.522040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the spectrotemporal regions influencing perception of French stop consonants in noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Carranante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Cany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouria Farri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Giavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.27183. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-77634-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral is not fair enough: testing the efficiency of different language gender-fair strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.125677. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1256779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction in sound discrimination in noise is related to envelope similarity and not to a decrease in envelope tracking abilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Souffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Zaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Bathellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Huetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 601 (1), pp.123-149. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1113/JP283526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory cortex plasticity supports auditory social learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihaad Paraouty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin D Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Ning Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sueyeon Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.5828. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-41641-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic cues to word boundaries in a segmentation task assessed using reverse correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Osses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaudrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JASA Express Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (9), pp.095205-1. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0021022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121858v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing temporal modulation detection in white noise using intrinsic envelope fluctuations: A reverse-correlation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151 (2), pp.1353-1366. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0009629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of eight human auditory models of monaural processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Osses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurel Carney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Dau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Bruce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, pp.17. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/aacus/2022008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal integration for amplitude modulation in childhood: Interaction between internal noise and memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lorenzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 415, pp.108403. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heares.2021.108403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of Age-Related and Audibility-Related Deficits to Aided Consonant Identification in Presbycusis: A Causal-Inference Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès C Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.640522. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2021.640522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-pass consistency for amplitude- and frequency-modulation detection in normal-hearing listeners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ponsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150 (5), pp.3631-3647. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0006811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of spectrotemporal modulation detection for normal- and hearing-impaired listeners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ponsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wallaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elza Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shihab Shamma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Hearing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2331216520978029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing amplitude and frequency modulation cues in natural soundscapes: A pilot study on four habitats of a biosphere reserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boubenec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Ferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 147 (5), pp.3260-3274. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0001174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated profiling of spontaneous speech in primary progressive aphasia and behavioral-variant frontotemporal dementia: An approach based on usage-frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor C. Zimmerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris J.D. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Eastman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonali Dutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 133, pp.103-119. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2020.08.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise-sensitive but more precise subcortical representations co-exist with robust cortical encoding of natural vocalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Souffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Huetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Edeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (27), pp.5228-5246. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2731-19.2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Frequency Sensorineural Hearing Loss Alters Cue-Weighting Strategies for Discriminating Stop Consonants in Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane S. Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Micheyl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Hearing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23, pp.233121651988670. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2331216519886707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for masking of frequency modulation by amplitude modulation with the modulation filter-bank concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145 (4), pp.2277-2293. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5094344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Coding of Frequency Modulation in the Ventral Cochlear Nucleus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihaad Paraouty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkadiusz Stasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (17), pp.4123-4137. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2107-17.2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des indices acoustiques dans la compréhension de la parole chez les individus normoentendants et malentendants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'audition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorineural hearing loss impairs sensitivity but spares temporal integration for detection of frequency modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wallaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian C.J. Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144 (2), pp.720-733. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5049364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-linguistic study of speech modulation spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Clemencia Ortiz-Barajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramón Guevara Erra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judit Gervain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142 (4), pp.1976-1989. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5006179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Viewing of Dyslexics’ Compensatory Strategies in Speech in Noise Using Auditory Classification Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Trollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hoen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (4), pp.e0153781. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0153781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How musical expertise shapes speech perception: Evidence from auditory classification images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Chloe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hoen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.14489. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep14489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Psychophysical Imaging Method Evidencing Auditory Cue Extraction during Speech Perception: A Group Analysis of Auditory Classification Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Knoblauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Serniclaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hoen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.e0118009. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0118009.s001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural correlates of non-verbal social interactions: a dual-EEG study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Ménoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cheylus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Curie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55, pp.85-97. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2013.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using auditory classification images for the identification of fine acoustic cues used in speech perception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Knoblauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hoen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.865. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2013.00865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using auditory classification images for the identification of fine acoustic cues used in speech perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Knoblauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hoen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2013.00865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 Years of Reverse Correlation: Replicating Ahumada et al.’s Pioneering Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azal Le Bagousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Paris, France. pp.297-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory reverse correlation applied to the study of place and voicing: four new phoneme-discrimination tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Carranante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Giavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum 2023 : 10th Convention of the European Acoustics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Turin, Italy. pp.4705-4712, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61782/fa.2023.0268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using auditory models to mimic human listeners in reverse correlation experiments from the fastACI toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Osses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of individual listening strategies in amplitude-modulation detection and phoneme categorisation tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Osses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress on Acoustics (ICA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea. pp.ABS-0173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing AM detection in noise with reverse correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARO - Association for Research in Otolaryngology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consonant-in-noise discrimination using an auditory model with different speech-based decision devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Osses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAGA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Vienne, Austria. pp.298-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Properties of Strident Fricatives at the Edges: Implications for Consonant Discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Lorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Maselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Giavazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Shanghai, Chine, France. pp.636-640, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2020-2913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech reductions cause a de-weighting of secondary acoustic cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hoen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillations corticales et intelligibilité de la parole dégradée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hoen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence conjointe JEP-TALN-RECITAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.673-680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoneme resistance during speech-in-speech comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Portland, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mie de pain n’est pas une amie: une étude EEG sur la perception de différences infra-phonémiques en situation de variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferragne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mie de pain n'est pas une amie : une étude EEG sur la perception de différences infraphonémiques en situation de variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferragne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence conjointe JEP-TALN-RECITAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.859-886</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain Invaders&amp;quot;: a prototype of an open-source P300- based video game working with the OpenViBE platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Goyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tarrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelu Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2011 - 5th International Brain-Computer Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Graz, Austria. pp.280-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling f0 and spectral envelope contributions to speech-in-noise comprehension via selective spectrotemporal modulation filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Speech-in-Noise (PIN) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying acoustic cues for English voiced stop consonants with reverse correlation: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Giavazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIN2026 – 17th Speech in Noise Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Paris, France. 2026, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18186587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can individual differences in hearing-aid benefit be explained by linking spectro-temporal modulation sensitivity to speech cue use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azal Lebagousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Populasker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JJCAAS 2026 : Journées Jeunes Chercheurs en Audition, Acoustique musicale et Signal audio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Le Mans, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing auditory perception using intrinsic envelope fluctuations: three examples of auditory revcorr experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AABBA meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microscopic impact of noise on phoneme perception and some implications for the nature of phonetic cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDA-DTU-ENS workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using reverse correlation to study speech perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyslexia and Speech Processing workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse correlation to derive listeners' internal templates in a word-in-noise test: Methodological aspects and relevance of a human readable goodness-of-fit metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Osses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WASdag: Meeting Werkgemeenschap Auditief Systeem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nijmegen, Netherlands. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des indices acoustiques des consonnes plosives du français par corrélation inverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Carranante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Perception Sonore de l'IRCAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listening strategies and inter-individual variability in stop consonant perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Carranante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHES meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Salamanca (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fastACI toolbox: A flexible framework to investigate auditory perception using reverse correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Osses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th General Meeting Aural Assessment by Means of Binaural Algorithms (AABBA) meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Vienna, Austria. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using reverse correlation to study individual perception: Including an auditory model in the experimental design loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Osses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHES meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Oldenburg, Germany. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Amplitude-Modulation Detection and Phoneme Categorization with Auditory Reverse Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Osses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Marseille, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trial-by-Trial Analysis of Phoneme-in-Noise Perception using a Model of Monaural Auditory Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Osses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Annual MidWinter Meeting of Association for Research in Otolaryngology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online, United States. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the perception of soundscapes, speech-, AM- and FM- sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Osses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aural Assessment by Means of Binaural Algorithms (AABBA) meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Vienna, Austria. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory Reverse Correlation on a Phoneme-Discrimination Task: Assessing the Effect of Different Types of Background Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Osses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARO Midwinter Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, San José, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory Classification Images: A Psychophysical Paradigm to Explore Listening Strategies in Phoneme Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Osses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARO Midwinter Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unvealing internal representations of temporal modulations with the revcorr approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ponsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHES meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Copenhagen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the perceptual strategies of normal-hearing and hearing-impaired listeners in a consonant discrimination task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane S. Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Micheyl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Baltimore, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing AM detection in noise with reverse correlation – a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual strategies of normal-hearing listeners and hearing-aid users for consonant discrimination in noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane S. Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Micheyl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHES 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Speech Modulation Spectra across Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Clemencia Ortiz-Barajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramón Guevara Erra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judit Gervain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARO - Association for Research in Otolaryngology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Diego (California), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling modulation masking between frequency modulation and amplitude modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHES 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Louvain (Leuven), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-linguistic study of speech modulation spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Clemencia Ortiz-Barajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramón Guevara Erra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judit Gervain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics ’17 Boston</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychoacoustique et perception auditive, une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://leovarnet.github.io/psychoac-manuel-fr/, 2025, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15129271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How grammatical forms influence the inferred gender of referents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raw and post-processed data for the study of prosodic cues to word boundaries in a segmentation task using reverse correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Osses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaudrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7865424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raw and post-processed data for the microscopic investigation of the effect of random envelope fluctuations on phoneme-in-noise perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Osses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7476407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stationary Noise as an Informational Masker: The Token-Specific Effect of Noise on Phoneme Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FastACI: a Toolbox for Investigating Auditory Perception using Reverse Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Osses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azal Le Bagousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using reverse correlation to study speech perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des indices acoustiques utilisés lors de la compréhension de la parole dégradée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neurosciences [q-bio.NC]. Université Claude Bernard - Lyon I, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015LYO10221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01266326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude microscopique des mécanismes auditifs de la perception du langage oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences cognitives. Ecole Normale Superieure de Paris - ENS Paris; Université Paris Sciences et Lettres (PSL), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05047576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux études autour de l’élision en français : écriture inclusive et segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Laboratoire de Linguistique Formelle, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380547v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension du masculin générique et de l'écriture inclusive : quelques données empiriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Visioconférence, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346446v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory reverse correlation: a choose-your-own-adventure presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Carranante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Laboratoire des Systèmes Perceptifs, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing temporal modulation detection in white noise using intrinsic envelope fluctuations: A reverse-correlation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. ASA P&amp;P Technical Committee, Online, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing auditory perception in noise with reverse correlation: two recent projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Laboratoire des Systèmes Perceptifs, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic cues in speech: linking (acoustic) form and (linguistic) substance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Centre neurosciences intégratives et cognition, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId216"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8975,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91A64CCC"/>
+    <w:nsid w:val="1D0934B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9206,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leo-varnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9702-2649" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190887745" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596221v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Marino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gemignani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Varnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Zanetto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Baraldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44271-026-00451-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607624v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269526100283" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240826v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azal Le Bagousse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387608v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Osses" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1668690" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497338v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lorenzini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lorenzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Cabrera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2024.108982" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950586v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.12.27.522040" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774563v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Carranante" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cany" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouria Farri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giavazzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-77634-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853055v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Souffi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Zaidi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bathellier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Huetz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP283526" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224334v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1256779" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223658v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihaad Paraouty" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin D Yao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Ning Chou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sueyeon Chung" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41641-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121858v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Meunier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudrain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0021022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589759v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0009629" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666259v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Carney" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Dau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bruce" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469592v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Rosen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2021.108403" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154679v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s C L&#233;ger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boucher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystel Bonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2021.640522" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430355v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Attia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ponsot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0006811" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059871v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wallaert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza Daoud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihab Shamma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2331216520978029" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566489v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thoret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boubenec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ferri&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001174" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993000v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor C. Zimmerer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J.D. Hardy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Eastman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonali Dutta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2020.08.027" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618024v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Edeline" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2731-19.2020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551904v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Langlet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane S. Lazard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Micheyl" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2331216519886707" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993025v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5094344" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993063v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C.J. Moore" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5049364" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016488v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Stasiak" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Winter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2107-17.2018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993038v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551914v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Clemencia Ortiz-Barajas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Guevara Erra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Gervain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5006179" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016512v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Troll&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hoen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153781" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229543v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyun Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chloe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14489" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132995v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Knoblauch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Serniclaes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118009.s001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067941v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M&#233;noret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fargier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cheylus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Curie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.10.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ70X689-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931465v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00865" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247748v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060148v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130939v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0268" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186363v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788655v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526782v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345050v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016549v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Lorin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Maselli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2020-2913" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363642v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-343" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941199v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240247v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pota" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boulenger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932285v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Meyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941179v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641412v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Congedo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Goyat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tarrin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelu Ionescu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474252v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azal Lebagousse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Populasker" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465003v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ernst" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467966v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Major" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18186587" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950150v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808918v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261610v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078325v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291710v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266284v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950579v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553447v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554232v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866646v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641680v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553443v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553449v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526802v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016642v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016571v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526859v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526892v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526873v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526902v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018323v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15129271" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436563v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081880v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7865424" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950590v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7476407" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594953v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096663v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057317v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01266326v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO10221" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05047576v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380547v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346446v3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526733v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526748v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526762v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526841v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leo-varnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9702-2649" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190887745" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=e6hmqJkAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596221v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Marino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gemignani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Varnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Zanetto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Baraldi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44271-026-00451-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607624v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269526100283" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240826v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azal Le Bagousse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Osses" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1668690" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497338v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lorenzini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lorenzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Cabrera" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2024.108982" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950586v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.12.27.522040" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774563v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Carranante" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cany" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouria Farri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giavazzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-77634-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224334v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1256779" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853055v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Souffi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Zaidi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bathellier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Huetz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP283526" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihaad Paraouty" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin D Yao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Ning Chou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sueyeon Chung" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41641-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121858v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Meunier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudrain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0021022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589759v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0009629" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666259v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Carney" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Dau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bruce" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469592v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Rosen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2021.108403" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154679v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s C L&#233;ger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boucher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystel Bonnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2021.640522" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430355v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Attia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ponsot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0006811" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059871v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wallaert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza Daoud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihab Shamma" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2331216520978029" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566489v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thoret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boubenec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ferri&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001174" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993000v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor C. Zimmerer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J.D. Hardy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Eastman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonali Dutta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2020.08.027" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618024v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Edeline" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2731-19.2020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551904v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Langlet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane S. Lazard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Micheyl" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2331216519886707" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993025v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5094344" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016488v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Stasiak" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Winter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2107-17.2018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993038v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993063v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C.J. Moore" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5049364" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551914v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Clemencia Ortiz-Barajas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Guevara Erra" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Gervain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5006179" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016512v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Troll&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hoen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153781" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229543v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyun Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chloe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14489" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132995v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Knoblauch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Serniclaes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118009.s001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067941v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M&#233;noret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fargier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cheylus" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Curie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.10.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ70X689-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931465v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00865" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247748v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060148v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130939v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0268" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186363v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788655v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526782v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345050v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016549v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Lorin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Maselli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2020-2913" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363642v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-343" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941199v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932285v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Meyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240247v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pota" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boulenger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941179v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641412v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Congedo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Goyat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tarrin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelu Ionescu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465003v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ernst" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467966v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Major" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18186587" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474252v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azal Lebagousse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Populasker" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950150v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808918v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261610v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078325v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291710v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266284v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950579v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866646v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641680v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553447v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554232v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553443v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553449v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526802v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016642v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016571v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526859v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526892v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526873v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526902v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018323v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15129271" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436563v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081880v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7865424" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950590v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7476407" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594953v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096663v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057317v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01266326v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO10221" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05047576v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380547v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346446v3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526733v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526748v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526762v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526841v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>