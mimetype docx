--- v0 (2026-03-05)
+++ v1 (2026-05-03)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Perturbation Theory to Model Potential for Alkali Rare Gas Molecules</w:t>
+                <w:t xml:space="preserve">From perturbation theory to model potential for alkali rare gas molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Douady</w:t>
@@ -166,51 +166,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 125 (16), </w:t>
+              <w:t xml:space="preserve">, 2025, 125 (16), pp.e70066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/qua.70066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -485,295 +485,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Threshold collision induced dissociation of pyrene cluster cations</w:t>
+                <w:t xml:space="preserve">Electron Diffraction of Pyrene Nanoclusters Embedded in Superfluid Helium Droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Zamith</w:t>
+                <w:t xml:space="preserve">Lei Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc L'Hermite</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léo Dontot</w:t>
+                <w:t xml:space="preserve">Yuzhong Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linjie Zheng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathias Rapacioli</w:t>
+                <w:t xml:space="preserve">Jie Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Tronrud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0015385⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.724-729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b03603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915964v1</w:t>
+                <w:t xml:space="preserve">hal-02516776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Diffraction of Pyrene Nanoclusters Embedded in Superfluid Helium Droplets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Threshold collision induced dissociation of pyrene cluster cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Zhang</w:t>
+                <w:t xml:space="preserve">Sébastien Zamith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dale Tronrud</w:t>
+                <w:t xml:space="preserve">Jean-Marc L'Hermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Dontot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Kong</w:t>
+                <w:t xml:space="preserve">Linjie Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rapacioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (3), pp.724-729. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153 (5), pp.054311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b03603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0015385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516776v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependence upon charge of the vibrational spectra of small Polycyclic Aromatic Hydrocarbon clusters: the example of pyrene</w:t>
               </w:r>
@@ -785,51 +785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Dontot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernand Spiegelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Zamith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rapacioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1010,77 +1010,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal evaporation of pyrene clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Zamith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingchao Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc L'Hermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Joblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2191,51 +2191,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212494v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hochard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douady" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dontot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gervais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.70066" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031689v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dontot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rapacioli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spiegelman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Br&#233;chignac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP05679H" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367300v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Mogeeth" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joblin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp05779g" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915964v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zamith" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L'Hermite" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjie Zheng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015385" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516776v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lei" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhong Yao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Tronrud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Kong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b03603" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989143v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2020-10081-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737151v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Posenitskiy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2019.1710252" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375800v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingchao Ji" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5100264" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385894v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b07007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583599v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Garcia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b01546" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270665v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp06344b" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169312v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F. L. Oliveira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morini&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP02099A" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843523v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100615" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C39203C6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843505v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kokkin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnamy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toublanc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02863600v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014TOU30341" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212494v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hochard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douady" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dontot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gervais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.70066" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031689v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dontot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rapacioli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spiegelman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Br&#233;chignac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP05679H" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367300v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Mogeeth" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joblin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp05779g" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516776v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lei" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhong Yao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Tronrud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Kong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b03603" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915964v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zamith" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L'Hermite" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjie Zheng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015385" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989143v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2020-10081-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737151v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Posenitskiy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2019.1710252" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375800v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingchao Ji" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5100264" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385894v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b07007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583599v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Garcia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b01546" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270665v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp06344b" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169312v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F. L. Oliveira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morini&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP02099A" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843523v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100615" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C39203C6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843505v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kokkin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnamy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toublanc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02863600v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014TOU30341" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>