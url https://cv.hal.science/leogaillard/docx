--- v0 (2026-03-15)
+++ v1 (2026-05-11)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -328,621 +328,755 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2025.109783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxygen Surface Exchange, Ionic and Electronic Conductivities of Ceria and Gadolinium-Doped Ceria at High Temperatures by Semi-Permeation Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fouletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 172 (12), pp.124514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/ae295e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale approach for designing Pr2Nio4+δ-based open cell foams with prescribed radiative properties up to 1,000°c</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin De la vauvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on Radiative Transfer (RAD-25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Kuşadasi, Turkey. pp.281-288, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1615/RAD-25.360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un dispositif expérimental pour la mesure de l'émissivité normale spectrale d'une céramique de CeO2 en conditions de thermochimie solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderezak Aouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aubril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Biotteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique (SFT 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Chambéry, France. pp.279-286, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25855/SFT2025-066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental setup development for CeO2 normal spectral emissivity measurement at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aubril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Biotteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre -Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on Radiative Transfer (RAD-25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Kuşadasi, Turkey. pp.451-458, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1615/RAD-25.580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05332637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-temperature normal spectral emissivity of cerium oxide ceramics up to 1500 °C with low pO2:modelling and development of an experimental device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aubril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Biotteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IR-EMPOWER 2024 workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modelling of the thermal radiative properties of a CeO2 ceramic pellet for solar H2 production at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -984,100 +1118,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Ceramic Materials and Components for Energy and Environmental Systems (CMCEE14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation multi-échelles de l’émissivité d’une céramique de CeO2 à haute température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre -Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderezak Aouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1092,146 +1226,146 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Journées Annuelles du GDR TAMARYS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des propriétés de transport de l'oxygène dans la cérine pour le design d’architectures poreuses produisant de l’hydrogène en solaire concentré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre -Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRCER, Mar 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1241,51 +1375,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation multi-échelle des propriétés thermoradiatives d'une céramique de CeO 2 à haute température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1327,160 +1461,160 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ième Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des propriétés de transport de l'oxygène dans la cérine pour le design radiatif d'architectures poreuses produisant de l'hydrogène en solaire concentré (OXYRAD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre -Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ièmes Journées Annuelles du GDR Tamarys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId37"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1627,51 +1761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403219v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Bonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlu C&#233;sar Marlu Steil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fouletier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gaillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2025.117097" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400105v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderezak Aouali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109783" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338221v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin De la vauvre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aouali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vicente" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.360" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128548v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubril" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Biotteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-066" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332637v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre -Marie Geffroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.580" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110968v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748237v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04106698v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748209v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110946v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403219v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Bonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlu C&#233;sar Marlu Steil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fouletier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gaillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2025.117097" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400105v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderezak Aouali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109783" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590905v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aouali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jourde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouletier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ae295e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin De la vauvre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vicente" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.360" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128548v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubril" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Biotteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-066" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332637v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre -Marie Geffroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.580" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110968v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748237v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748230v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04106698v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748209v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110946v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>