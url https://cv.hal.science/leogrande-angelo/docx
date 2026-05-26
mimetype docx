--- v0 (2026-04-05)
+++ v1 (2026-05-26)
@@ -160,386 +160,386 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERP Integration as a Strategic Capability: The Role of National Innovation Ecosystems in Europe</w:t>
+                <w:t xml:space="preserve">Family Ownership, ESG Strategies, and Corporate Risk-Taking: Econometric and Machine Learning Evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Mallardi</w:t>
+                <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo Leogrande</w:t>
+                <w:t xml:space="preserve">Marco Savorgnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alberto Costantiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carlo Drago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alberto Costantiello</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Arnone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483164v1</w:t>
+                <w:t xml:space="preserve">hal-05528311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equity Market Structure and Trading Diversification: Insights from Panel Data, Clustering, and Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Anobile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Costantiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Drago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Arnone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Family Ownership, ESG Strategies, and Corporate Risk-Taking: Econometric and Machine Learning Evidence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">ERP Integration as a Strategic Capability: The Role of National Innovation Ecosystems in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Mallardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carlo Drago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alberto Costantiello</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05528311v1</w:t>
+                <w:t xml:space="preserve">hal-05483164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Intelligent Learning Management System for Identifying Skill Gaps and Supporting Workforce Reskilling in SMEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Di Molfetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -609,103 +609,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who Finances the Carbon Transition? Financial Structure, Institutional Quality, and Emissions in OECD Economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Anobile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Costantiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Costantiello</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carlo Drago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Arnone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -723,103 +723,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Security to Sustainability: The BES Determinants of Italian Regional GDP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Arnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Drago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Costantiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo Arnone</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabio Anobile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -837,51 +837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operationalizing Fit in Recruitment: A Multi-KPI, Evidence-Based Matching Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Di Molfetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -951,103 +951,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crime, Trust, and Quality of Life: Determinants of Perceived Insecurity across Italian Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Arnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Leogrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Drago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Costantiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Anobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1065,103 +1065,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Dependence, Environmental Quality and Banking Sector Capital: New Evidence from OECD Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Anobile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Costantiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Costantiello</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carlo Drago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Arnone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1179,103 +1179,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Shocks: How ESG Fundamentals Shape Geopolitical Risk Across Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Anobile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Costantiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Costantiello</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carlo Drago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Arnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1287,521 +1287,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESG Drivers of Financial Development: A Multimethod Analysis of Domestic Credit to the Private Sector</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Unified Workload Metric for Goods Receiving Optimization: The CLP Model and Decision-Support Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Magaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Caponio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Amodio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Notarnicola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Di Molfetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386327v1</w:t>
+                <w:t xml:space="preserve">hal-05385922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Unified Workload Metric for Goods Receiving Optimization: The CLP Model and Decision-Support Application</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ESG Drivers of Financial Development: A Multimethod Analysis of Domestic Credit to the Private Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Arnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Costantiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Drago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Leogrande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo Amodio</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-05385922v1</w:t>
+                <w:t xml:space="preserve">hal-05386327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Buildings meet the Metaverse: A Prototype for Predictive and Ecologically Intelligent Management</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Political Trust in Italy: How Environmental, Social, and Governance Factors Shape Confidence in Parties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Arnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Drago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Costantiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Leogrande</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05317308v1</w:t>
+                <w:t xml:space="preserve">hal-04920996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Sustainability and Inclusion: Financial Access in the Environmental, Social, and Governance Landscape</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Smart Buildings meet the Metaverse: A Prototype for Predictive and Ecologically Intelligent Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Magaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Tognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Di Molfetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Zerega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Notarnicola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05082520v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05317308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing Risk Exposure Determinants in European Banking: A Regulatory Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Arnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Costantiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1813,197 +1813,197 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Political Trust in Italy: How Environmental, Social, and Governance Factors Shape Confidence in Parties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Bridging Sustainability and Inclusion: Financial Access in the Environmental, Social, and Governance Landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Drago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Costantiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Arnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04920996v1</w:t>
+                <w:t xml:space="preserve">hal-05082520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of Building-Sector CO₂ Emissions in the EU: A Combined Econometric and Machine Learning Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Costantiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Anobile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2047,77 +2047,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onofrio Resta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Resta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Costantiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piergiuseppe Liuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2187,51 +2187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Di Molfetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2249,90 +2249,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving AI Adoption in the EU: A Quantitative Analysis of Macroeconomic Influences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Drago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Drago</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alberto Costantiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Savorgnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2344,1123 +2344,1123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05102974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Justice Lags: Civic Engagement, Deprivation, and Institutional Performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Exploring N₂O Emissions at World Level: Advanced Econometric and Machine Learning Approaches in the ESG Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Drago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Arnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05045230v1</w:t>
+                <w:t xml:space="preserve">hal-04994903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating IoT, AI, and Data Analytics in Food Machinery Production: A Digital Innovation Model for SMEs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">When Justice Lags: Civic Engagement, Deprivation, and Institutional Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Arnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Costantiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Drago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042478v1</w:t>
+                <w:t xml:space="preserve">hal-05045230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring N₂O Emissions at World Level: Advanced Econometric and Machine Learning Approaches in the ESG Context</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Integrating IoT, AI, and Data Analytics in Food Machinery Production: A Digital Innovation Model for SMEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Magaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Notarnicola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Di Molfetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994903v1</w:t>
+                <w:t xml:space="preserve">hal-05042478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploratory Study on How Substance Use Affects Gambling and Spending Among Students</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">From Raw Data to Operational Insight: A Machine Learning Approach for La Logistica S.r.l</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Magaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Notarnicola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Di Molfetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128320v1</w:t>
+                <w:t xml:space="preserve">hal-05370410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Raw Data to Operational Insight: A Machine Learning Approach for La Logistica S.r.l</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Exploratory Study on How Substance Use Affects Gambling and Spending Among Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Angelillis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05370410v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decarbonizing the Building Sector: The Integrated Role of ESG Indicators</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Regional Research Intensity and ESG Indicators in Italy: Insights from Panel Data Models and Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Costantiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Drago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Arnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123559v1</w:t>
+                <w:t xml:space="preserve">hal-05012010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation and Bank Capital Adequacy: An Empirical Assessment across European Economies</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Decision-Support Model for Managing Outbound Logistics: Forecasting, Simulation, and Real-Time Operational Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Magaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Caponio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Amodio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Notarnicola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Di Molfetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05231617v1</w:t>
+                <w:t xml:space="preserve">hal-05385826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional Research Intensity and ESG Indicators in Italy: Insights from Panel Data Models and Machine Learning</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Data-Driven Welding Quality Assessment: Leveraging IoT and Machine Learning in Industrial Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Magaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Notarnicola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Di Molfetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05012010v1</w:t>
+                <w:t xml:space="preserve">hal-05043506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Driven Welding Quality Assessment: Leveraging IoT and Machine Learning in Industrial Practice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Decarbonizing the Building Sector: The Integrated Role of ESG Indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Magaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Notarnicola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Di Molfetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05043506v1</w:t>
+                <w:t xml:space="preserve">hal-05123559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decision-Support Model for Managing Outbound Logistics: Forecasting, Simulation, and Real-Time Operational Control</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovation and Bank Capital Adequacy: An Empirical Assessment across European Economies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Arnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Costantiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Drago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Leogrande</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385826v1</w:t>
+                <w:t xml:space="preserve">hal-05231617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing Income Inequalities across Italian regions: Instrumental Variable Panel Data, K-Means Clustering and Machine Learning Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareth Antonicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Drago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Drago</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alberto Costantiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3472,566 +3472,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Banking Stability in the Context of the ESG Model at World Level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Analyzing Regional Disparities in E-Commerce Adoption Among Italian SMEs: Integrating Machine Learning Clustering and Predictive Models with Econometric Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Leogrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Drago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Arnone</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666541v1</w:t>
+                <w:t xml:space="preserve">hal-04700413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mental Health Index across the Italian Regions in the ESG Context</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelli Creditizi nel Contesto ESG: La Domanda dei Mutui delle Famiglie Consumatrici nelle Regioni Italiane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Arnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Leogrande</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612739v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelli Creditizi nel Contesto ESG: La Domanda dei Mutui delle Famiglie Consumatrici nelle Regioni Italiane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">THE SUSTAINABILITY OF THE FACTORING CHAIN IN EUROPE IN THE LIGHT OF THE INTEGRATION OF ESG FACTORS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Arnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801237v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE SUSTAINABILITY OF THE FACTORING CHAIN IN EUROPE IN THE LIGHT OF THE INTEGRATION OF ESG FACTORS</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Mental Health Index across the Italian Regions in the ESG Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Resta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Logroscino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Tafuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Preethymol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Noviello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629337v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Regional Disparities in E-Commerce Adoption Among Italian SMEs: Integrating Machine Learning Clustering and Predictive Models with Econometric Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Banking Stability in the Context of the ESG Model at World Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Arnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Laureti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Costantiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Anobile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700413v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Trust and Support Networks: A Regional Analysis of Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Arnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Drago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Costantiello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4043,445 +4043,514 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Renunciation of Healthcare Services in the Italian Regions in the ESG Context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Patenting Propensity in Italy: A Machine Learning Approach to Regional Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carlo Drago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Mallardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alberto Costantiello</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Magaletti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487615v1</w:t>
+                <w:t xml:space="preserve">hal-04854759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Green Trilemma: Energy Efficiency, Banking Stability and Climate Risk in the ESG Context at World Level</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The ESG Determinants of Mental Health Index Across Italian Regions: A Machine Learning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Resta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Logroscino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Tafuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Preethymol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Noviello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606513v1</w:t>
+                <w:t xml:space="preserve">hal-04612979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking Hidden Value: A Framework for Transforming Dark Data in Organizational Decision-Making</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Renunciation of Healthcare Services in the Italian Regions in the ESG Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Resta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Costantiello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801868v1</w:t>
+                <w:t xml:space="preserve">hal-04487615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Banking Stability in the ESG Framework Across Italian Regions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The Green Trilemma: Energy Efficiency, Banking Stability and Climate Risk in the ESG Context at World Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Arnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647121v1</w:t>
+                <w:t xml:space="preserve">hal-04606513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating ESG Principles into Smart Logistics: Toward Sustainable Supply Chains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Unlocking Hidden Value: A Framework for Transforming Dark Data in Organizational Decision-Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784306v1</w:t>
+                <w:t xml:space="preserve">hal-04801868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regular Internet Users Across the Italian Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4499,51 +4568,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategie innovative per la logistica: il valore del kitting e assembly nel settore idrotermosanitario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4555,315 +4624,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patenting Propensity in Italy: A Machine Learning Approach to Regional Clustering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Integrating ESG Principles into Smart Logistics: Toward Sustainable Supply Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854759v1</w:t>
+                <w:t xml:space="preserve">hal-04784306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ESG Determinants of Mental Health Index Across Italian Regions: A Machine Learning Approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Banking Stability in the ESG Framework Across Italian Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Arnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Leogrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Costantiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Laureti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612979v1</w:t>
+                <w:t xml:space="preserve">hal-04647121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banking Credit and Innovation Technology: a Global Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Arnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Costantiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4881,64 +4881,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The People You Can Count on in the Italian Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Arnone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4956,51 +4956,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural and Creative Employment Across Italian Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5018,103 +5018,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Access to Credit in the Context of the ESG Framework at Global Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Arnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Laureti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Costantiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo Arnone</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabio Anobile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5132,64 +5132,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Temperature: How the Heat Index 35 Shapes Environmental, Social, and Governance Standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Drago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5207,51 +5207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Discounts to Delivery: Decoding Customer Care Interactions in Warehousing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5269,90 +5269,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graduates, Training and Employment Across the Italian Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Arnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Angelillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Costantiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5364,572 +5364,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ease of Doing Business in the ESG Framework at World Level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Impact of Patent Applications in the Context of the ESG Model at World Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Leogrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Leogrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Costantiello</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04071651v1</w:t>
+                <w:t xml:space="preserve">hal-04165252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Patent Applications in the Context of the ESG Model at World Level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Ease of Doing Business in the ESG Framework at World Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Costantiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenico Leogrande</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04165252v1</w:t>
+                <w:t xml:space="preserve">hal-04071651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Labor Force Participation Rate in the Context of ESG Models at World Level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Role of GDP Growth in the ESG Approach at World Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Costantiello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04114330v1</w:t>
+                <w:t xml:space="preserve">hal-04086231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Regulatory Quality and ESG Model at World Level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Labor Force Participation Rate in the Context of ESG Models at World Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Leogrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Costantiello</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04029322v1</w:t>
+                <w:t xml:space="preserve">hal-04114330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elderly People Treated in Integrated Home Care in Italian Regions: A Metric Approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Regulatory Quality and ESG Model at World Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Costantiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04367727v1</w:t>
+                <w:t xml:space="preserve">hal-04029322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of GDP Growth in the ESG Approach at World Level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Elderly People Treated in Integrated Home Care in Italian Regions: A Metric Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onofrio Resta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Resta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Costantiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086231v1</w:t>
+                <w:t xml:space="preserve">hal-04367727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Socio-Economic Determinants of the Number of Physicians in Italian Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Costantiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Leogrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5941,546 +5941,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beds in Health Facilities in the Italian Regions: A Socio-Economic Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Usage of Internet in the Context of ESG Model at World Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227495v1</w:t>
+                <w:t xml:space="preserve">hal-04139944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Usage of Internet in the Context of ESG Model at World Level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Beds in Health Facilities in the Italian Regions: A Socio-Economic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Costantiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Leogrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Anobile</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139944v1</w:t>
+                <w:t xml:space="preserve">hal-04227495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Unemployment in the ESG Model at World Level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Impact of Government Expenditure on Education in the ESG Models at World Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Costantiello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154793v1</w:t>
+                <w:t xml:space="preserve">hal-04088789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Voice and Accountability in the ESG Framework in a Global Perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Role of Unemployment in the ESG Model at World Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Leogrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Leogrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Costantiello</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04043775v1</w:t>
+                <w:t xml:space="preserve">hal-04154793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Political Stability in the Context of ESG Models at World Level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Impact of Voice and Accountability in the ESG Framework in a Global Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Costantiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04055326v1</w:t>
+                <w:t xml:space="preserve">hal-04043775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Government Expenditure on Education in the ESG Models at World Level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Role of Political Stability in the Context of ESG Models at World Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Costantiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088789v1</w:t>
+                <w:t xml:space="preserve">hal-04055326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Research and Development Expenditures on ESG Model in the Global Economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Costantiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6524,64 +6524,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Resta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onofrio Resta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Costantiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6625,64 +6625,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Resta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onofrio Resta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Costantiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Leogrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6713,51 +6713,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy c-Means Clusterization and ANN-MLP Prediction of Malign Breast Cancer in a Cohort of Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Massaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Costantiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Magaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6844,286 +6844,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Intellectual Assets in Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Innovation Index in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Leogrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Laureti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Costantiello</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marco Maria Matarrese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Entrepreneurship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 27 (2), pp.1-13</w:t>
+              <w:t xml:space="preserve">, 2023, 27 (2), pp.1-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013276v1</w:t>
+                <w:t xml:space="preserve">hal-03993162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Innovation Index in Europe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">The Intellectual Assets in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Costantiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio Laureti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alberto Costantiello</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leogrande Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Maria Matarrese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Entrepreneurship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 27 (2), pp.1-45</w:t>
+              <w:t xml:space="preserve">, 2023, 27 (2), pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03993162v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marketing and Organizational Innovations in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Costantiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio Laureti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leogrande Angelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academy of Entrepreneurship Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28 (6), pp.2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7238,51 +7238,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="532EB40C"/>
+    <w:nsid w:val="ABD3BA1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7469,51 +7469,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leogrande-angelo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1381-4006" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483164v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Mallardi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Leogrande" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Drago" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Costantiello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523554v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Anobile" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Arnone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528311v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Savorgnan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552200v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Di Molfetta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Notarnicola" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giovanna Trotta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Magaletti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526715v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455875v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514751v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mariani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511845v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524535v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472283v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386327v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385922v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Caponio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Amodio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317308v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Tognon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Zerega" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865226v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920996v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413150v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mele" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243548v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onofrio Resta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Resta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiuseppe Liuzzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067753v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102974v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045230v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042478v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994903v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128320v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Angelillis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370410v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123559v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231617v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012010v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043506v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385826v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091404v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Antonicelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666541v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Laureti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612739v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Logroscino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Tafuri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Preethymol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Noviello" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801237v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629337v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700413v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487615v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606513v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801868v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647121v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784306v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530182v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797036v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854759v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612979v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801317v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620985v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528709v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666588v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786487v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786066v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597134v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071651v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165252v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Leogrande" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114330v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029322v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367727v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086231v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194435v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227495v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139944v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154793v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043775v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055326v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088789v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064022v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367730v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367731v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750026v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Massaro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Cosoli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Giardinelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013276v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leogrande Angelo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Maria Matarrese" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993162v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013173v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leogrande-angelo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1381-4006" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528311v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Leogrande" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Savorgnan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Costantiello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Drago" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Arnone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523554v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Anobile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483164v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Mallardi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552200v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Di Molfetta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Notarnicola" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giovanna Trotta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Magaletti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526715v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455875v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514751v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mariani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511845v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524535v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472283v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385922v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Caponio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Amodio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386327v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920996v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317308v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Tognon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Zerega" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865226v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082520v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413150v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mele" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243548v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onofrio Resta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Resta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiuseppe Liuzzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067753v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102974v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994903v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045230v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042478v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370410v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128320v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Angelillis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012010v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385826v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043506v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123559v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091404v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Antonicelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700413v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801237v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629337v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612739v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Logroscino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Tafuri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Preethymol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Noviello" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666541v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Laureti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854759v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612979v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487615v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606513v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801868v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530182v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797036v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784306v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647121v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801317v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620985v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528709v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666588v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786487v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786066v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597134v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165252v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Leogrande" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071651v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086231v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114330v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029322v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367727v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194435v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139944v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227495v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088789v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043775v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055326v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064022v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367730v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367731v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750026v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Massaro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Cosoli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Giardinelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993162v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013276v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leogrande Angelo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Maria Matarrese" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013173v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>